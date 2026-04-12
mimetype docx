--- v0 (2026-03-05)
+++ v1 (2026-04-12)
@@ -66,332 +66,4454 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The benefits of an enabling managerial control style in a teleworking situation. A latent profile analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Desmarais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abord De Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 44 (1), pp.145-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.emj.2024.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces de discussion du travail : des outils de régulation salutaires pour la santé, la performance et l’implication des télétravailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29, pp.106 - 118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59876/a-fs1e-vgz9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The benefits of an enabling managerial control style in a teleworking situation. A latent profile analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Desmarais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.emj.2024.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du télétravail à l’hybridité : une nouvelle manière de penser la gestion de nos organisations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chênevert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giauque David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delobbe Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vayre Émilie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, XXIX (77), pp.5-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54695/rips2.077.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Je te survivrai» : travailleurs sur site et télétravailleurs, quelle santé et quelles ressources ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Moisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33, pp.34-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le management à distance est-il un remède à l'ennui du télétravail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Martin-Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 129 (129), pp.3 à 17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grhu.129.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Losing faith in paid employment: an extension of the psychological contract breach model as a predictor of self-employment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bornard Fabienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ottmann Jean-Yves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felio Cindy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Management Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, ahead-of-print, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JMD-10-2022-0257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le management à distance est-il un remède à l’ennui du télétravail ? Une étude exploratoire auprès de « néo-télétravailleurs »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Martin-Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 129 (3), pp.3-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grhu.129.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le bien-être au travail rencontre la performance : une analyse des représentations sociales d’assistants sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 42 (1), pp.83-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grh.042.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je te survivrai : quelle santé au travail et quelles ressources pour ceux qui restent sur site pendant que les autres télé-travaillent ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Moisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33.0, pp.34-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé au travail dans les métiers du soin. Panorama de la recherche francophone sur la santé au travail dans les métiers du soin (introduction au dossier spécial)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakor Tarik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commeiras Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42, pp.13-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grh.042.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Je te survivrai » : travailleurs sur site et télétravailleurs, quelle santé et quelles ressources ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Moisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 33 (2), pp.34-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mss.033.0034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etat de la recherche en Santé au Travail des établissements de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chakor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Commeiras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022-1 (42), pp.13-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une perspective critique des discours sur l’entreprise de soi au prisme des changements de statut d’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Felio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Ottmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Felio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.13000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plutôt un ou deux ripeurs derrière le camion-poubelle ? Quand la réalité du travailleur brise le rêve du gestionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tabti Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juban Jean-Yves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales des Mines - Gérer et comprendre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.37-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/geco1.148.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il est temps pour la gestion des âges de prendre sa retraite : une revue de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Juban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 149, pp.127-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/resg.149.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pallier le manque de ressources dans une organisation liquide : le cas du service de neurologie d’un hôpital public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Rossano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38, pp.105-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grh.211.0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pallier le manque de ressources dans une organisation liquide : le cas du service de neurologie d’un hôpital public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossano, M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">de Chatillon, E.A.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.105-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How do working conditions help us to understand the paradox between well-being at work and Performance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abord De Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Commeiras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 121, pp.62-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grhu.121.0062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la détresse des soignants provoque un refus de se faire vacciner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behavior of nurses and nurse aides toward influenza vaccine: the impact of the perception of occupational working conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abord-De-Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (5), pp.1125-1131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21645515.2019.1694328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télétravail : le confinement a recentré le management sur l'essentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Richard Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture : Pickett K., Wilkinson R., Pour vivre heureux, vivons égaux ! Comment l’égalité réduit le stress, préserve la santé mentale et améliore le bien-être de tous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Interdisciplinaire Management, Homme et Entreprise (RIMHE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (2), pp.107-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les prêtres mariés vivent leur rupture avec l'Eglise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grima François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">de Becdelièvre Pauline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaccination antigrippale et intention vaccinale chez les infirmiers et aides-soignants en institution : impact de leurs perceptions des conditions de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epaulard Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Abord De Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.S139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2019.04.334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non, le bien-être au télétravail ne s'oppose pas à la perfomance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le management peut-il encore faire quelque chose pour la santé au travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 79 (3), pp.271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenir manager, enjeux et difficultés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Desmarais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins Cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 105, pp.14-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scad.2017.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets des conditions de travail sur la santé au travail : quelles actions de prévention ? Le cas des établissements hospitaliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Commeiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 79 (3), pp.276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une prévention davantage ancrée dans le travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Commeiras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé et Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prendre soin des services publics : le management en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Becuwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (25), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rimhe.025.0002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces de discussion, management et épuisement professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Desmarais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (23), pp.13-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grh.172.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IL EST TOUJOURS TEMPS D'ENTREPRENDRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rimhe.022.0044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01492631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé et sécurité au travail au sein des congrès de la communauté AGRH : retour sur 25 ans de travaux et perspectives futures de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Chakor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bachelard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (2), pp.127 - 165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grh.152.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupture du contrat psychologique et risques psycho-sociaux : une recherche intervention dans le cadre de la théorie de la conservation des ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Rossano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Desmarais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95, pp.58-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grhu.095.0058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01344755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du sens, du lien, de l’activité et du confort (SLAC). Proposition pour une modélisation des conditions du bien-être au travail par le SLAC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Richard Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (249), pp.53-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RFG.249.53-71⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Nouveau Management Public est-il pathogène ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Desmarais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MIR: Management International Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, vol. 16, (n°3,), p. 10-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01026544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de traduction du manager. Entre allégeance et résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Desmarais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Vol. 36, (n° 205,), p. 71-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01026561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are There Still Differences Between the Roles of Private and Public Sector Managers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Desmarais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Public Management Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Vol.12, (n°1,), p. 127-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14719030902817931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01026550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Managers français et managers suisses : fatigués et heureux ou fatigués et peu-heureux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Desmarais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Max Guenette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Economique et Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vol. 67, (n° 2,), p. 51-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01026537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations du travail et santé au travail : enjeux de société et de management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Moulette,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord-De-Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Chakor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vuibert collection AGRH, 2025, 978-2-311-41508-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques psychosociaux, santé et sécurité au travail : une perspective managériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bachelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vuibert, pp.368 P., 2012, 978-2311009200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques psychosociaux, santé et sécurité du travail : une perspective managériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bachelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vuibert, 384 p., 2012, 978-2-311-00920-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01073196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -401,4381 +4523,588 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favoriser la santé des salariés par l'étude de leurs ressources - Le cas Cetoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion des ressources humaines: Analyser et comprendre pour agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Ellipses, 2024, 234009495X, 9782340094956</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé au travail et ressources humaines - Nouveaux chantiers, nouveaux défis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Chakor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands courants en Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-2-37687-463-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'insécurité au travail dans le monde de l'intérim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Frémeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Barel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bachelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> . </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques psychosociaux, santé et sécurité au travail : une perspective managériale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp. , 2012,  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00956338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps du management, entre plaisir et usure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Duyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Vilette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in "Temps de travail et GRH", coordoné par J.Y Duyc and M.A.Villette</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert AGRH, pp.279-301, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01073130v1</w:t>
-              </w:r>
-[...3791 lines deleted...]
-                <w:t xml:space="preserve">halshs-01026537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From teleworking to hybridity: a new way of thinking about the management of our organisations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chênevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Vayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Delobbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29 (77), pp.5-22, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.54695/rips2.077.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4785,2326 +5114,2326 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ennui au travail et enjeux organisationnels : état des lieux et perspectives de recherche sur un impensé du management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grima François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème Congrès AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Brest, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel équilibre entre autonomie, confiance et contrôle managérial en télétravail ? Étude des modes de management d’une branche de la Sécurité Sociale en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Desmarais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Academy of Occupational Health Psychology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je te survivrai, une analyse de la santé de ceux qui restent alors que les autres télétravaillent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Laborie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème Congrès AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Brest, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIEN-ÊTRE EN TÉLÉTRAVAIL : A-T-ON VRAIMENT BESOIN D'UN MANAGER ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord-De-Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème congrès de l’AGRH, Paris, 13 au 15 octobre 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGRH, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NE PLUS CROIRE AU SALARIAT : UN ELARGISSEMENT DU MODELE DE LA BRECHE DU CONTRAT PSYCHOLOGIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord-De-Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Ottmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Bornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Felio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème congrès de l’AGRH, Tours, 4 au 5 mars 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGRH, Mar 2021, Tours (en visioconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The paradox of well-being at work and performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lacroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM 2021 Reshaping capitalism for a sustainable world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EURAM, Jun 2021, Montréal (online conference), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to combine well-being at work and corporate performance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference and doctoral consortium ISEOR-Academy of Management (AOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quelles ressources s'accrocher quand rien ne tient : une analyse des conditions de travail des personnels hospitaliers par la théorie de la liquidité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Congrès AGRH (Association francophone de Gestion des Ressources Humaines)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment identifier les ressources qui permettent aux acteurs de réussir à travailler dans un contexte dégradé : le cas d'un service de neurologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Rossano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Université de Printemps Guadeloupe 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Gosier, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prévention des risques psychosociaux à l’hôpital : histoires de RDV manqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Blondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malaquin M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Rossano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème congrès de l'association francophone de Gestion des Ressources Humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violence at work among firefighters : a new Mann Gulch Disaster ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Nestea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention en santé au travail : peut-on faire mieux que rien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société d'Ergonomie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le bien-être au travail rencontre la performance : une analyse des représentations sociales d'assistantes sociales sur l'impact de leur activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherche du groupe de recherche thématique AGRH "Santé et sécurité au travail"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Yin et du Yang ? Une analyse des représentations du bien-être et de la performance de l'organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Congrès de l'AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of occupational wellbeing : Are public sector really different ? A comparative analysis of public and private hospital sector in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Desmarais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of occupational wellbeing : Are public sector really different ? A surprising comparative analysis of public and private hospital sector in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Desmarais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th EGOS Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé au travail : une thématique symptomatique des mutations de la gestion des ressources humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque en Management des Ressources Humaines sous le thème « Rôle des ressources humaines en temps de crise, enjeux et leviers »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Institut Supérieur de Gestion de Tunis, May 2017, Le Bardo, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Priests to married priests : dealing with an identity threat during a stigmatising macro transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Becdelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM 2016 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’activité des managers de proximité d’une collectivité territoriale dans un contexte de changement organisationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Ceyzeriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Articulation performance et santé dans l'évolution des systèmes de production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Paris, France. pp.397-404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01307071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are public sector workers happier? A comparativa analysis of public and private sector workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Branchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Desmarais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 KAPA International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Korea Association for Public Administration, Jul 2015, Cheonan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De prêtre à prêtres mariés : faire face à la menace identitaire lors d'une macro transition stigmatisante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Becdelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are public sector workers happier? A comparative analysis of public and private sector workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Branchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Desmarais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KAPA International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Cheonan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C'est pas moi, c'est l'autre : une analyse renouvelée du sensemaking et son apport pour la santé au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Nestea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Richard Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention des RPS : peut-on envisager de meilleures interventions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Desmarais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Ceyzeriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ligeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DIM GESTES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7114,104 +7443,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hôpital : quand les soignants inventent eux-mêmes des solutions à leur mal-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7221,283 +7550,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail d’encadrement. Quelles évolutions ? Quels parcours ? Actes du séminaire « Âges et Travail », mai 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gotteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Serverin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Travaux universitaires] n° 103, Conservatoire national des arts et métiers - CNAM; Centre d'études de l'emploi et du travail - CEET; CREAPT. 2017, 185 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prévention des risques psychosociaux : le cas du secteur hospitalier (public vs privé) - observations de terrain et analyses à partir de l'enquête Conditions de Travail 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Blondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Branchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Crambes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] La direction générale de l'administration et de la fonction publique (DGAFP). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId183"/>
+      <w:footerReference w:type="default" r:id="rId187"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7644,51 +7973,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05491890v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Commeiras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moulette," TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abord-De-Chatillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chakor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298170v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abord de Chatillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachelard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073196v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carpentier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692074v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Laborie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Monnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561861v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956338v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fr&#233;meaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Barel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073130v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Duyck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Vilette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896327v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desmarais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2024.12.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701877v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Martin-Lacroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.129.0003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809363v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abord de Chatillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bornard Fabienne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottmann Jean-Yves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felio Cindy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMD-10-2022-0257" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809371v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ch&#234;nevert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giauque David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delobbe Nathalie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vayre &#201;milie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/rips2.077.0005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520198v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004431v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salmon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Juban" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.149.0127" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809518v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tabti Salmon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juban Jean-Yves" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.148.0037" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04380485v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.042.0083" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924036v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Moisson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809502v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakor Tarik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Commeiras Nathalie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.042.0013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692221v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moisson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.033.0034" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816809v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chakor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Commeiras" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979612v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Felio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bornard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ottmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13000" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979591v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Rossano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.211.0105" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323709v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano, M." TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Chatillon, E.A." TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900679v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loup" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abord De Chatillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.121.0062" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809917v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146568v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Wilhelm" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Valette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gavard-Perret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2019.1694328" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809913v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard Richard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816807v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809920v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grima Fran&#231;ois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Becdeli&#232;vre Pauline" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810009v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809987v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mignot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epaulard Olivier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abord De Chatillon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.04.334" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000638v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.131" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958091v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2017.12.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000641v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.169" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118308v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958534v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.172.0013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000651v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Becuwe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chague" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.025.0002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492631v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.022.0044" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393648v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.152.0127" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344755v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desmarais" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.095.0058" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000675v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.249.53-71" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026544v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026561v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026550v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14719030902817931" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026537v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Max Guenette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740132v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vayre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giauque" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delobbe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809521v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901687v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809507v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466256v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466276v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466206v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998372v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978536v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013662v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013585v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blondet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaquin M." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958137v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Nestea" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013605v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978496v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958117v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013635v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013623v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013706v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013728v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grima" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307071v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ceyzeriat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013812v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Branchet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174099v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055856v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958612v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064420v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Colle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ligeon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118318v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02306045v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gotteland" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zara-Meylan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Wolff" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Serverin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155408v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Crambes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563907v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Laborie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desmarais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abord De Chatillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2024.12.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abord de Chatillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-fs1e-vgz9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896327v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809371v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ch&#234;nevert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giauque David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abord de Chatillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delobbe Nathalie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vayre &#201;milie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/rips2.077.0005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520265v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Monnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moisson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520198v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Martin-Lacroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.129.0003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809363v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bornard Fabienne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottmann Jean-Yves" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felio Cindy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMD-10-2022-0257" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701877v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04380485v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.042.0083" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924036v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Moisson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809502v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakor Tarik" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Commeiras Nathalie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.042.0013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.033.0034" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816809v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chakor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Commeiras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979612v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Felio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bornard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ottmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13000" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809518v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tabti Salmon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juban Jean-Yves" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.148.0037" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004431v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salmon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Juban" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.149.0127" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979591v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Rossano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.211.0105" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323709v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano, M." TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Chatillon, E.A." TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900679v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loup" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Commeiras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.121.0062" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809917v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146568v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Wilhelm" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Valette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gavard-Perret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abord-De-Chatillon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2019.1694328" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809913v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard Richard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816807v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809920v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grima Fran&#231;ois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Becdeli&#232;vre Pauline" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809987v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mignot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epaulard Olivier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abord De Chatillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.04.334" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810009v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000638v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.131" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958091v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2017.12.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000641v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.169" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118308v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000651v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Becuwe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chague" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.025.0002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958534v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.172.0013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492631v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.022.0044" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393648v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chakor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachelard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.152.0127" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344755v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desmarais" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.095.0058" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000675v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.249.53-71" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026544v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026561v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026550v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14719030902817931" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026537v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Max Guenette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05491890v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moulette," TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298170v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carpentier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073196v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carpentier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692074v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561861v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956338v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fr&#233;meaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Barel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073130v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Duyck" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Vilette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740132v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vayre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giauque" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delobbe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809521v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901687v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809507v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466256v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466276v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466206v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998372v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978536v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013662v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013585v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blondet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaquin M." TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958137v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Nestea" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013605v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978496v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958117v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013635v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013623v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013706v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013728v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grima" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307071v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ceyzeriat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013812v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Branchet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174099v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055856v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958612v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064420v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Colle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ligeon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118318v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02306045v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gotteland" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zara-Meylan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Wolff" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Serverin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155408v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Crambes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>