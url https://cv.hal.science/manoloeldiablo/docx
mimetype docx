--- v1 (2026-04-12)
+++ v2 (2026-05-09)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -321,3890 +321,3303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefits of an enabling managerial control style in a teleworking situation. A latent profile analysis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+                <w:t xml:space="preserve">Du télétravail à l’hybridité : une nouvelle manière de penser la gestion de nos organisations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chênevert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giauque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Delobbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Vayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Management Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.emj.2024.12.005⟩</w:t>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, XXIX (77), pp.5-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54695/rips2.077.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04896327v1</w:t>
+                <w:t xml:space="preserve">hal-04809371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du télétravail à l’hybridité : une nouvelle manière de penser la gestion de nos organisations ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vayre Émilie</w:t>
+                <w:t xml:space="preserve">«Je te survivrai» : travailleurs sur site et télétravailleurs, quelle santé et quelles ressources ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Moisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 33 (33), pp.34-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mss.033.0034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.54695/rips2.077.0005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04809371v1</w:t>
+                <w:t xml:space="preserve">hal-04520265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«Je te survivrai» : travailleurs sur site et télétravailleurs, quelle santé et quelles ressources ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le management à distance est-il un remède à l'ennui du télétravail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Virginie Moisson</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Martin-Lacroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (129), pp.3 -17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grhu.129.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520265v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le management à distance est-il un remède à l'ennui du télétravail ?</w:t>
+                <w:t xml:space="preserve">Losing faith in paid employment: an extension of the psychological contract breach model as a predictor of self-employment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alice Monnier</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Ottmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Felio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/grhu.129.0003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Management Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, ahead-of-print (7/8), pp.529-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JMD-10-2022-0257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520198v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Losing faith in paid employment: an extension of the psychological contract breach model as a predictor of self-employment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Felio Cindy</w:t>
+                <w:t xml:space="preserve">Quand le bien-être au travail rencontre la performance : une analyse des représentations sociales d’assistants sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Management Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JMD-10-2022-0257⟩</w:t>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 42 (1), pp.83-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grh.042.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809363v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le management à distance est-il un remède à l’ennui du télétravail ? Une étude exploratoire auprès de « néo-télétravailleurs »</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Santé au travail dans les métiers du soin. Panorama de la recherche francophone sur la santé au travail dans les métiers du soin (introduction au dossier spécial)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christelle Martin-Lacroux</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Chakor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/grhu.129.0003⟩</w:t>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 42 (42), pp.13-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grh.042.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701877v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le bien-être au travail rencontre la performance : une analyse des représentations sociales d’assistants sociaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Je te survivrai : quelle santé au travail et quelles ressources pour ceux qui restent sur site pendant que les autres télé-travaillent ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Moisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">@GRH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/grh.042.0083⟩</w:t>
+              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33.0 (2), pp.34-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mss.033.0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380485v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je te survivrai : quelle santé au travail et quelles ressources pour ceux qui restent sur site pendant que les autres télé-travaillent ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V Moisson</w:t>
+                <w:t xml:space="preserve">Etat de la recherche en Santé au Travail des établissements de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chakor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Commeiras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 33.0, pp.34-46</w:t>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022-1 (42), pp.13-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04924036v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé au travail dans les métiers du soin. Panorama de la recherche francophone sur la santé au travail dans les métiers du soin (introduction au dossier spécial)</w:t>
+                <w:t xml:space="preserve">« Je te survivrai » : travailleurs sur site et télétravailleurs, quelle santé et quelles ressources ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Commeiras Nathalie</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Moisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">@GRH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/grh.042.0013⟩</w:t>
+              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 33 (2), pp.34-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mss.033.0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809502v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Je te survivrai » : travailleurs sur site et télétravailleurs, quelle santé et quelles ressources ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une perspective critique des discours sur l’entreprise de soi au prisme des changements de statut d’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Felio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Virginie Moisson</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Ottmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mss.033.0034⟩</w:t>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.13000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692221v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat de la recherche en Santé au Travail des établissements de soins</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Commeiras</w:t>
+                <w:t xml:space="preserve">Il est temps pour la gestion des âges de prendre sa retraite : une revue de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Juban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">@GRH</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 149 (149), pp.127-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/resg.149.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816809v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une perspective critique des discours sur l’entreprise de soi au prisme des changements de statut d’emploi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plutôt un ou deux ripeurs derrière le camion-poubelle ? Quand la réalité du travailleur brise le rêve du gestionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Felio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Bornard</w:t>
+                <w:t xml:space="preserve">Jean-Yves Juban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cindy Felio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24, </w:t>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 148 (2), pp.37-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfsic.13000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/geco1.148.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979612v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plutôt un ou deux ripeurs derrière le camion-poubelle ? Quand la réalité du travailleur brise le rêve du gestionnaire</w:t>
+                <w:t xml:space="preserve">Pallier le manque de ressources dans une organisation liquide : le cas du service de neurologie d’un hôpital public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Tabti Salmon</w:t>
+                <w:t xml:space="preserve">Rossano, M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juban Jean-Yves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
+                <w:t xml:space="preserve">de Chatillon, E.A.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des Mines - Gérer et comprendre</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.105-133</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809518v1</w:t>
+                <w:t xml:space="preserve">hal-03323709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il est temps pour la gestion des âges de prendre sa retraite : une revue de littérature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Juban</w:t>
+                <w:t xml:space="preserve">Pallier le manque de ressources dans une organisation liquide : le cas du service de neurologie d’un hôpital public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/resg.149.0127⟩</w:t>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 38 (38), pp.105-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grh.211.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04004431v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pallier le manque de ressources dans une organisation liquide : le cas du service de neurologie d’un hôpital public</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryline Rossano</w:t>
+                <w:t xml:space="preserve">How do working conditions help us to understand the paradox between well-being at work and Performance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">@GRH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/grh.211.0105⟩</w:t>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 121 (121), pp.62-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grhu.121.0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979591v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pallier le manque de ressources dans une organisation liquide : le cas du service de neurologie d’un hôpital public</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavior of nurses and nurse aides toward influenza vaccine: the impact of the perception of occupational working conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rossano, M.</w:t>
+                <w:t xml:space="preserve">Annick Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">de Chatillon, E.A.</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abord-De-Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">@GRH</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (5), pp.1125-1131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21645515.2019.1694328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323709v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do working conditions help us to understand the paradox between well-being at work and Performance?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Commeiras</w:t>
+                <w:t xml:space="preserve">Note de lecture : Pickett K., Wilkinson R., Pour vivre heureux, vivons égaux ! Comment l’égalité réduit le stress, préserve la santé mentale et améliore le bien-être de tous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 121, pp.62-78. </w:t>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (2), pp.107-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/grhu.121.0062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rimhe.039.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03900679v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la détresse des soignants provoque un refus de se faire vacciner</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vaccination antigrippale et intention vaccinale chez les infirmiers et aides-soignants en institution : impact de leurs perceptions des conditions de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Valette</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">André Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epaulard Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Abord De Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.S139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2019.04.334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809917v1</w:t>
+                <w:t xml:space="preserve">hal-04809987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of nurses and nurse aides toward influenza vaccine: the impact of the perception of occupational working conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le management peut-il encore faire quelque chose pour la santé au travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21645515.2019.1694328⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 79 (3), pp.271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146568v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Télétravail : le confinement a recentré le management sur l'essentiel</w:t>
+                <w:t xml:space="preserve">Devenir manager, enjeux et difficultés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Richard Richard</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Desmarais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soins Cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 105, pp.14-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scad.2017.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809913v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note de lecture : Pickett K., Wilkinson R., Pour vivre heureux, vivons égaux ! Comment l’égalité réduit le stress, préserve la santé mentale et améliore le bien-être de tous</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Abord de Chatillon</w:t>
+                <w:t xml:space="preserve">Les effets des conditions de travail sur la santé au travail : quelles actions de prévention ? Le cas des établissements hospitaliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Commeiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Interdisciplinaire Management, Homme et Entreprise (RIMHE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 79 (3), pp.276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816807v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les prêtres mariés vivent leur rupture avec l'Eglise</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">de Becdelièvre Pauline</w:t>
+                <w:t xml:space="preserve">Pour une prévention davantage ancrée dans le travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Santé et Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809920v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaccination antigrippale et intention vaccinale chez les infirmiers et aides-soignants en institution : impact de leurs perceptions des conditions de travail</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prendre soin des services publics : le management en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Becuwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chague</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2019.04.334⟩</w:t>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (25), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rimhe.025.0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809987v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non, le bien-être au télétravail ne s'oppose pas à la perfomance</w:t>
+                <w:t xml:space="preserve">Espaces de discussion, management et épuisement professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bernard</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Desmarais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (23), pp.13-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grh.172.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04810009v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le management peut-il encore faire quelque chose pour la santé au travail ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IL EST TOUJOURS TEMPS D'ENTREPRENDRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.131⟩</w:t>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rimhe.022.0044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000638v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01492631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir manager, enjeux et difficultés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rupture du contrat psychologique et risques psycho-sociaux : une recherche intervention dans le cadre de la théorie de la conservation des ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Rossano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Desmarais</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Desmarais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Cadres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scad.2017.12.003⟩</w:t>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95, pp.58-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grhu.095.0058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958091v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01344755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets des conditions de travail sur la santé au travail : quelles actions de prévention ? Le cas des établissements hospitaliers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Commeiras</w:t>
+                <w:t xml:space="preserve">La santé et sécurité au travail au sein des congrès de la communauté AGRH : retour sur 25 ans de travaux et perspectives futures de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Chakor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Loup</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bachelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 79 (3), pp.276. </w:t>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (2), pp.127 - 165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/grh.152.0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000641v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une prévention davantage ancrée dans le travail</w:t>
+                <w:t xml:space="preserve">Du sens, du lien, de l’activité et du confort (SLAC). Proposition pour une modélisation des conditions du bien-être au travail par le SLAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Commeiras</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Richard Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé et Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (249), pp.53-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RFG.249.53-71⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118308v1</w:t>
+                <w:t xml:space="preserve">hal-02000675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prendre soin des services publics : le management en question</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chague</w:t>
+                <w:t xml:space="preserve">Le Nouveau Management Public est-il pathogène ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Desmarais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MIR: Management International Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, vol. 16, (n°3,), p. 10-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000651v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01026544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces de discussion, management et épuisement professionnel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
+                <w:t xml:space="preserve">Le rôle de traduction du manager. Entre allégeance et résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Desmarais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">@GRH</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Vol. 36, (n° 205,), p. 71-88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958534v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01026561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL EST TOUJOURS TEMPS D'ENTREPRENDRE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
+                <w:t xml:space="preserve">Are There Still Differences Between the Roles of Private and Public Sector Managers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Desmarais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rimhe.022.0044⟩</w:t>
+              <w:t xml:space="preserve">International Public Management Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Vol.12, (n°1,), p. 127-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14719030902817931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01492631v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01026550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé et sécurité au travail au sein des congrès de la communauté AGRH : retour sur 25 ans de travaux et perspectives futures de recherche</w:t>
-[...304 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Managers français et managers suisses : fatigués et heureux ou fatigués et peu-heureux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Desmarais</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...258 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Max Guenette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique et Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Vol. 67, (n° 2,), p. 51-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01026537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4214,306 +3627,306 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations du travail et santé au travail : enjeux de société et de management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Moulette,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord-De-Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Chakor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vuibert collection AGRH, 2025, 978-2-311-41508-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques psychosociaux, santé et sécurité au travail : une perspective managériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bachelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bachelard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vuibert, pp.368 P., 2012, 978-2311009200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques psychosociaux, santé et sécurité du travail : une perspective managériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bachelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vuibert, 384 p., 2012, 978-2-311-00920-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01073196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4523,737 +3936,575 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favoriser la santé des salariés par l'étude de leurs ressources - Le cas Cetoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion des ressources humaines: Analyser et comprendre pour agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Ellipses, 2024, 234009495X, 9782340094956</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé au travail et ressources humaines - Nouveaux chantiers, nouveaux défis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Chakor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands courants en Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-2-37687-463-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'insécurité au travail dans le monde de l'intérim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Frémeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Barel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bachelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> . </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques psychosociaux, santé et sécurité au travail : une perspective managériale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp. , 2012,  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00956338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps du management, entre plaisir et usure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Duyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Vilette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in "Temps de travail et GRH", coordoné par J.Y Duyc and M.A.Villette</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert AGRH, pp.279-301, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01073130v1</w:t>
-              </w:r>
-[...160 lines deleted...]
-                <w:t xml:space="preserve">hal-04740132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ennui au travail et enjeux organisationnels : état des lieux et perspectives de recherche sur un impensé du management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grima François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème Congrès AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Brest, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel équilibre entre autonomie, confiance et contrôle managérial en télétravail ? Étude des modes de management d’une branche de la Sécurité Sociale en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5295,73 +4546,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Academy of Occupational Health Psychology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je te survivrai, une analyse de la santé de ceux qui restent alors que les autres télétravaillent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5377,303 +4628,303 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème Congrès AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Brest, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIEN-ÊTRE EN TÉLÉTRAVAIL : A-T-ON VRAIMENT BESOIN D'UN MANAGER ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord-De-Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème congrès de l’AGRH, Paris, 13 au 15 octobre 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGRH, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NE PLUS CROIRE AU SALARIAT : UN ELARGISSEMENT DU MODELE DE LA BRECHE DU CONTRAT PSYCHOLOGIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord-De-Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Ottmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Bornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Felio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème congrès de l’AGRH, Tours, 4 au 5 mars 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGRH, Mar 2021, Tours (en visioconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The paradox of well-being at work and performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5688,1460 +4939,1460 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM 2021 Reshaping capitalism for a sustainable world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EURAM, Jun 2021, Montréal (online conference), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to combine well-being at work and corporate performance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference and doctoral consortium ISEOR-Academy of Management (AOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quelles ressources s'accrocher quand rien ne tient : une analyse des conditions de travail des personnels hospitaliers par la théorie de la liquidité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">La prévention des risques psychosociaux à l’hôpital : histoires de RDV manqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Blondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malaquin M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Rossano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Congrès AGRH (Association francophone de Gestion des Ressources Humaines)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">29ème congrès de l'association francophone de Gestion des Ressources Humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978536v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment identifier les ressources qui permettent aux acteurs de réussir à travailler dans un contexte dégradé : le cas d'un service de neurologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Rossano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Université de Printemps Guadeloupe 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Gosier, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prévention des risques psychosociaux à l’hôpital : histoires de RDV manqués</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annick Valette</w:t>
+                <w:t xml:space="preserve">A quelles ressources s'accrocher quand rien ne tient : une analyse des conditions de travail des personnels hospitaliers par la théorie de la liquidité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maryline Rossano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème congrès de l'association francophone de Gestion des Ressources Humaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">29ème Congrès AGRH (Association francophone de Gestion des Ressources Humaines)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013585v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violence at work among firefighters : a new Mann Gulch Disaster ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Nestea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention en santé au travail : peut-on faire mieux que rien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société d'Ergonomie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le bien-être au travail rencontre la performance : une analyse des représentations sociales d'assistantes sociales sur l'impact de leur activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherche du groupe de recherche thématique AGRH "Santé et sécurité au travail"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Yin et du Yang ? Une analyse des représentations du bien-être et de la performance de l'organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Congrès de l'AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of occupational wellbeing : Are public sector really different ? A comparative analysis of public and private hospital sector in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Desmarais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of occupational wellbeing : Are public sector really different ? A surprising comparative analysis of public and private hospital sector in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Desmarais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th EGOS Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé au travail : une thématique symptomatique des mutations de la gestion des ressources humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque en Management des Ressources Humaines sous le thème « Rôle des ressources humaines en temps de crise, enjeux et leviers »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Institut Supérieur de Gestion de Tunis, May 2017, Le Bardo, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Priests to married priests : dealing with an identity threat during a stigmatising macro transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Becdelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM 2016 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’activité des managers de proximité d’une collectivité territoriale dans un contexte de changement organisationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Ceyzeriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Articulation performance et santé dans l'évolution des systèmes de production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Paris, France. pp.397-404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01307071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are public sector workers happier? A comparativa analysis of public and private sector workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Branchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Desmarais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 KAPA International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Korea Association for Public Administration, Jul 2015, Cheonan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De prêtre à prêtres mariés : faire face à la menace identitaire lors d'une macro transition stigmatisante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Becdelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are public sector workers happier? A comparative analysis of public and private sector workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Branchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7156,391 +6407,466 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KAPA International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Cheonan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C'est pas moi, c'est l'autre : une analyse renouvelée du sensemaking et son apport pour la santé au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Nestea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Richard Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention des RPS : peut-on envisager de meilleures interventions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Desmarais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Ceyzeriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ligeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DIM GESTES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Non, le bien-être au télétravail ne s'oppose pas à la perfomance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hôpital : quand les soignants inventent eux-mêmes des solutions à leur mal-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7550,283 +6876,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail d’encadrement. Quelles évolutions ? Quels parcours ? Actes du séminaire « Âges et Travail », mai 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gotteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Serverin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Travaux universitaires] n° 103, Conservatoire national des arts et métiers - CNAM; Centre d'études de l'emploi et du travail - CEET; CREAPT. 2017, 185 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prévention des risques psychosociaux : le cas du secteur hospitalier (public vs privé) - observations de terrain et analyses à partir de l'enquête Conditions de Travail 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Blondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Branchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Crambes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] La direction générale de l'administration et de la fonction publique (DGAFP). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId187"/>
+      <w:footerReference w:type="default" r:id="rId169"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7973,51 +7299,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563907v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Laborie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desmarais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abord De Chatillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2024.12.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abord de Chatillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-fs1e-vgz9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896327v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809371v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ch&#234;nevert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giauque David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abord de Chatillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delobbe Nathalie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vayre &#201;milie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/rips2.077.0005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520265v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Monnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moisson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520198v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Martin-Lacroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.129.0003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809363v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bornard Fabienne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottmann Jean-Yves" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felio Cindy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMD-10-2022-0257" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701877v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04380485v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.042.0083" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924036v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Moisson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809502v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakor Tarik" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Commeiras Nathalie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.042.0013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.033.0034" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816809v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chakor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Commeiras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979612v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Felio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bornard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ottmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13000" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809518v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tabti Salmon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juban Jean-Yves" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.148.0037" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004431v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salmon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Juban" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.149.0127" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979591v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Rossano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.211.0105" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323709v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano, M." TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Chatillon, E.A." TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900679v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loup" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Commeiras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.121.0062" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809917v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146568v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Wilhelm" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Valette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gavard-Perret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abord-De-Chatillon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2019.1694328" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809913v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard Richard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816807v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809920v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grima Fran&#231;ois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Becdeli&#232;vre Pauline" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809987v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mignot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epaulard Olivier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abord De Chatillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.04.334" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810009v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000638v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.131" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958091v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2017.12.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000641v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.169" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118308v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000651v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Becuwe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chague" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.025.0002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958534v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.172.0013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492631v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.022.0044" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393648v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chakor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachelard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.152.0127" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344755v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desmarais" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.095.0058" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000675v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.249.53-71" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026544v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026561v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026550v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14719030902817931" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026537v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Max Guenette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05491890v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moulette," TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298170v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carpentier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073196v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carpentier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692074v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561861v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956338v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fr&#233;meaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Barel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073130v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Duyck" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Vilette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740132v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vayre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giauque" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delobbe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809521v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901687v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809507v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466256v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466276v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466206v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998372v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978536v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013662v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013585v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blondet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaquin M." TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958137v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Nestea" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013605v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978496v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958117v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013635v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013623v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013706v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013728v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grima" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307071v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ceyzeriat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013812v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Branchet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174099v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055856v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958612v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064420v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Colle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ligeon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118318v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02306045v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gotteland" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zara-Meylan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Wolff" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Serverin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155408v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Crambes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563907v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Laborie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desmarais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abord De Chatillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2024.12.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abord de Chatillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-fs1e-vgz9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809371v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ch&#234;nevert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giauque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abord de Chatillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delobbe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vayre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/rips2.077.0005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520265v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Monnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moisson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.033.0034" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520198v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Martin-Lacroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.129.0003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809363v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bornard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ottmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Felio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMD-10-2022-0257" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04380485v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.042.0083" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809502v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chakor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Commeiras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.042.0013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924036v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816809v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chakor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Commeiras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692221v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979612v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13000" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004431v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salmon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Juban" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.149.0127" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809518v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.148.0037" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323709v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano, M." TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Chatillon, E.A." TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979591v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Rossano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.211.0105" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900679v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loup" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.121.0062" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146568v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Wilhelm" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Valette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gavard-Perret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abord-De-Chatillon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2019.1694328" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816807v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.039.0107" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809987v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mignot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epaulard Olivier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abord De Chatillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.04.334" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000638v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.131" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958091v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2017.12.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000641v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.169" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118308v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Becuwe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chague" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.025.0002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958534v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.172.0013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492631v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.022.0044" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344755v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desmarais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.095.0058" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393648v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachelard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.152.0127" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000675v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard Richard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.249.53-71" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026544v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026561v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026550v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14719030902817931" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026537v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Max Guenette" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05491890v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moulette," TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298170v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carpentier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073196v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carpentier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692074v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561861v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956338v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fr&#233;meaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Barel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073130v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Duyck" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Vilette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809521v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grima Fran&#231;ois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901687v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809507v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466256v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466276v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466206v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998372v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013585v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blondet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaquin M." TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013662v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978536v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958137v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Nestea" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013605v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978496v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958117v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013635v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013623v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013706v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013728v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grima" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307071v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ceyzeriat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013812v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Branchet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174099v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055856v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958612v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064420v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Colle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ligeon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810009v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118318v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02306045v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gotteland" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zara-Meylan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Wolff" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Serverin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155408v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Crambes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>