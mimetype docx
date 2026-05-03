--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -66,255 +66,255 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la pratique musicale à l’esprit critique : l’impact de l’autorégulation</w:t>
+                <w:t xml:space="preserve">La pratique instrumentale : un vecteur de développement de l’esprit critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Ballester</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'Homme et Société. Aix-Marseille Université, 2025. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Terrien</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068137v1</w:t>
+                <w:t xml:space="preserve">tel-05068143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pratique instrumentale : un vecteur de développement de l’esprit critique</w:t>
+                <w:t xml:space="preserve">De la pratique musicale à l’esprit critique : l’impact de l’autorégulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Ballester</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Sciences de l'Homme et Société. Aix-Marseille Université, 2025. Français. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musik lernen und lehren | Apprendre et enseigner la musique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Rombach Wissenschaft, pp.107-128, 2025, 978-3-96821-919-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">tel-05068143v1</w:t>
+                <w:t xml:space="preserve">⟨10.5771/9783968219196-107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -345,51 +345,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’orchestre à l’école et les capacités d’autorégulation des élèves de primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Schön</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -466,51 +466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Terrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26 (1), pp.100-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -708,411 +708,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pratiques artistiques à la construction de soi : la faculté d’autorégulation</w:t>
+                <w:t xml:space="preserve">L’influence de la pratique musicale sur le développement de l’habileté métacognitive d’autorégulation et de l’esprit critique des élèves de primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Ballester</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Terrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale de l’Éducation : Se construire avec et dans le monde : part d’autrui, part de soi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès biennal de la Société française de musicologie : 2e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068109v1</w:t>
+                <w:t xml:space="preserve">hal-05068112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence de la pratique musicale sur le développement de l’habileté métacognitive d’autorégulation et de l’esprit critique des élèves de primaire</w:t>
+                <w:t xml:space="preserve">Des pratiques artistiques à la construction de soi : la faculté d’autorégulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Terrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès biennal de la Société française de musicologie : 2e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Angers, France</w:t>
+              <w:t xml:space="preserve">Biennale de l’Éducation : Se construire avec et dans le monde : part d’autrui, part de soi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068112v1</w:t>
+                <w:t xml:space="preserve">hal-05068109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’autorégulation dans les enseignements artistiques à l'école élémentaire : un processus rétroactif</w:t>
+                <w:t xml:space="preserve">Le développement de l'activité d'autorégulation et de l'esprit critique à l'école primaire : un processus métacognitif réflexif interdisciplinaire et transdisciplinaire renforcé par la pratique musicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Ballester</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude doctorale : L’impact de la rétroaction sur l’agir de l’enseignant et/ou de l’élève</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GCAF-ADEF UR 4671, Apr 2022, Aix (Aix-Marseille Université), France</w:t>
+              <w:t xml:space="preserve">Forum Citoyen International de l’Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Hammamet (Tunisie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04646914v1</w:t>
+                <w:t xml:space="preserve">hal-05068107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence de la pratique musicale sur le développement de l’activité d’autorégulation et de l’esprit critique des élèves de primaire</w:t>
+                <w:t xml:space="preserve">L’autorégulation dans les enseignements artistiques à l'école élémentaire : un processus rétroactif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international « Apprendre et Enseigner la Musique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Esch-Sur-Alzette, Luxembourg</w:t>
+              <w:t xml:space="preserve">Journée d’étude doctorale : L’impact de la rétroaction sur l’agir de l’enseignant et/ou de l’élève</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GCAF-ADEF UR 4671, Apr 2022, Aix (Aix-Marseille Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05068090v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement de l'activité d'autorégulation et de l'esprit critique à l'école primaire : un processus métacognitif réflexif interdisciplinaire et transdisciplinaire renforcé par la pratique musicale</w:t>
+                <w:t xml:space="preserve">L’influence de la pratique musicale sur le développement de l’activité d’autorégulation et de l’esprit critique des élèves de primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Ballester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Citoyen International de l’Éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Hammamet (Tunisie), France</w:t>
+              <w:t xml:space="preserve">Symposium international « Apprendre et Enseigner la Musique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Esch-Sur-Alzette, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068107v1</w:t>
+                <w:t xml:space="preserve">hal-05068090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact de la pratique instrumentale sur le développement des habiletés métacognitives et de la pensée critique des élèves de primaire</w:t>
               </w:r>
@@ -1678,51 +1678,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ballester" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Terrien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783968219196-107" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05068143v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068130v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mirault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054783v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Moreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113235ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068113v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068117v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068109v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068112v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646914v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Brissaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068090v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068107v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068099v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646856v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646887v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646931v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068121v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/9789264183841-fr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05068143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ballester" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068137v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Terrien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783968219196-107" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068130v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mirault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054783v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Moreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113235ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068113v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068117v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068112v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068109v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068107v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646914v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Brissaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068090v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068099v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646856v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646887v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646931v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068121v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/9789264183841-fr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>