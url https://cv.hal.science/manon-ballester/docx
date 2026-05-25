--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -708,411 +708,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence de la pratique musicale sur le développement de l’habileté métacognitive d’autorégulation et de l’esprit critique des élèves de primaire</w:t>
+                <w:t xml:space="preserve">Des pratiques artistiques à la construction de soi : la faculté d’autorégulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Terrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès biennal de la Société française de musicologie : 2e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Angers, France</w:t>
+              <w:t xml:space="preserve">Biennale de l’Éducation : Se construire avec et dans le monde : part d’autrui, part de soi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068112v1</w:t>
+                <w:t xml:space="preserve">hal-05068109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pratiques artistiques à la construction de soi : la faculté d’autorégulation</w:t>
+                <w:t xml:space="preserve">L’influence de la pratique musicale sur le développement de l’habileté métacognitive d’autorégulation et de l’esprit critique des élèves de primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Ballester</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Terrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale de l’Éducation : Se construire avec et dans le monde : part d’autrui, part de soi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès biennal de la Société française de musicologie : 2e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068109v1</w:t>
+                <w:t xml:space="preserve">hal-05068112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement de l'activité d'autorégulation et de l'esprit critique à l'école primaire : un processus métacognitif réflexif interdisciplinaire et transdisciplinaire renforcé par la pratique musicale</w:t>
+                <w:t xml:space="preserve">L’autorégulation dans les enseignements artistiques à l'école élémentaire : un processus rétroactif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Citoyen International de l’Éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Hammamet (Tunisie), France</w:t>
+              <w:t xml:space="preserve">Journée d’étude doctorale : L’impact de la rétroaction sur l’agir de l’enseignant et/ou de l’élève</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GCAF-ADEF UR 4671, Apr 2022, Aix (Aix-Marseille Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068107v1</w:t>
+                <w:t xml:space="preserve">hal-04646914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’autorégulation dans les enseignements artistiques à l'école élémentaire : un processus rétroactif</w:t>
+                <w:t xml:space="preserve">L’influence de la pratique musicale sur le développement de l’activité d’autorégulation et de l’esprit critique des élèves de primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Ballester</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude doctorale : L’impact de la rétroaction sur l’agir de l’enseignant et/ou de l’élève</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GCAF-ADEF UR 4671, Apr 2022, Aix (Aix-Marseille Université), France</w:t>
+              <w:t xml:space="preserve">Symposium international « Apprendre et Enseigner la Musique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Esch-Sur-Alzette, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646914v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence de la pratique musicale sur le développement de l’activité d’autorégulation et de l’esprit critique des élèves de primaire</w:t>
+                <w:t xml:space="preserve">Le développement de l'activité d'autorégulation et de l'esprit critique à l'école primaire : un processus métacognitif réflexif interdisciplinaire et transdisciplinaire renforcé par la pratique musicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Ballester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international « Apprendre et Enseigner la Musique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Esch-Sur-Alzette, Luxembourg</w:t>
+              <w:t xml:space="preserve">Forum Citoyen International de l’Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Hammamet (Tunisie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068090v1</w:t>
+                <w:t xml:space="preserve">hal-05068107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact de la pratique instrumentale sur le développement des habiletés métacognitives et de la pensée critique des élèves de primaire</w:t>
               </w:r>
@@ -1678,51 +1678,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05068143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ballester" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068137v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Terrien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783968219196-107" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068130v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mirault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054783v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Moreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113235ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068113v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068117v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068112v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068109v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068107v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646914v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Brissaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068090v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068099v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646856v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646887v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646931v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068121v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/9789264183841-fr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05068143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ballester" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068137v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Terrien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783968219196-107" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068130v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mirault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054783v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Moreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113235ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068113v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068117v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068109v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068112v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646914v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Brissaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068090v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068107v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068099v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646856v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646887v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646931v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068121v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/9789264183841-fr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>