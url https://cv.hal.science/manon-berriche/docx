--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -1014,226 +1014,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05094289v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of expert views on misinformation: Definitions, determinants, solutions, and future of the field</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La réception et le partage de (fausses) informations par les adolescents : des pratiques situées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Berriche</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Steven Rathje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harvard Kennedy School Misinformation Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181174v1</w:t>
+                <w:t xml:space="preserve">hal-04330392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réception et le partage de (fausses) informations par les adolescents : des pratiques situées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A survey of expert views on misinformation: Definitions, determinants, solutions, and future of the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Altay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Berriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Heuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Farkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Rathje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Harvard Kennedy School Misinformation Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37016/mr-2020-119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330392v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En quête de sources. Preuves et mise à l'épreuve dans la controverses vaccinale</w:t>
               </w:r>
@@ -1552,169 +1552,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tu crois que c’est vrai ? Diversité des régimes d’énonciation face aux fake news et mécanismes d’autorégulation conversationnelle</w:t>
+                <w:t xml:space="preserve">Tu crois que c'est vrai ? : diversité des régimes d'énonciation face aux fake news et mécanismes d'autorégulation conversationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Berriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Paris Cité, 2024. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2024UNIP7302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-05021824v1</w:t>
+                <w:t xml:space="preserve">tel-05409923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tu crois que c'est vrai ? : diversité des régimes d'énonciation face aux fake news et mécanismes d'autorégulation conversationnelle</w:t>
+                <w:t xml:space="preserve">Tu crois que c’est vrai ? Diversité des régimes d’énonciation face aux fake news et mécanismes d’autorégulation conversationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Berriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Paris Cité, 2024. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2024UNIP7302⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-05409923v1</w:t>
+                <w:t xml:space="preserve">tel-05021824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1964,151 +1964,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fake news et santé : des internautes pas si crédules</w:t>
+                <w:t xml:space="preserve">« Regarde, j’ai vu ça sur Facebook ! » : quand nos bavardages nourrissent les fake news</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Berriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03456120v1</w:t>
+                <w:t xml:space="preserve">hal-03392509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Regarde, j’ai vu ça sur Facebook ! » : quand nos bavardages nourrissent les fake news</w:t>
+                <w:t xml:space="preserve">Fake news et santé : des internautes pas si crédules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Berriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03392509v1</w:t>
+                <w:t xml:space="preserve">hal-03456120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La désinformation sur WhatsApp</w:t>
               </w:r>
@@ -2325,51 +2325,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Berriche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Hafid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Mogoutov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05476203v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Carl Langlais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annina Claesson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04676063v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Luneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Lenoir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725556v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ramaciotti Morales" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03700770v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Altay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Acerbi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531292v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Nouri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653473v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05094289v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cr&#233;pel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Mazoyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ooghe-Tabanou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plique" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21410/7E4/VMMY7L" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181174v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Heuer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Farkas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Rathje" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37016/mr-2020-119" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04330392v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03700822v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.016.0115" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567830v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-020-0452-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566961v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527164v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05021824v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05409923v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UNIP7302" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02929452v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975790v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Do" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tainturier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03456120v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392509v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03456035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Berriche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Hafid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Mogoutov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05476203v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Carl Langlais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annina Claesson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04676063v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Luneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Lenoir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725556v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ramaciotti Morales" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03700770v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Altay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Acerbi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531292v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Nouri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653473v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05094289v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cr&#233;pel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Mazoyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ooghe-Tabanou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plique" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21410/7E4/VMMY7L" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04330392v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181174v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Heuer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Farkas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Rathje" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37016/mr-2020-119" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03700822v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.016.0115" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567830v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-020-0452-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566961v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527164v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05409923v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UNIP7302" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05021824v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02929452v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975790v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Do" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tainturier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392509v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03456120v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03456035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>