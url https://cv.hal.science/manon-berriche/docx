--- v1 (2026-04-11)
+++ v2 (2026-05-15)
@@ -291,51 +291,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476203v2</w:t>
+                <w:t xml:space="preserve">hal-05476203v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expertise sanitaire à l'épreuve des espaces publics numériques : le cas des pesticides</w:t>
               </w:r>
@@ -967,273 +967,273 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data &amp; Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Les articles de données en.. (1), pp.1-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21410/7E4/VMMY7L⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/dc.15800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05094289v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réception et le partage de (fausses) informations par les adolescents : des pratiques situées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A survey of expert views on misinformation: Definitions, determinants, solutions, and future of the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Altay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Berriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Heuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Farkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Rathje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Harvard Kennedy School Misinformation Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37016/mr-2020-119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04330392v1</w:t>
+                <w:t xml:space="preserve">hal-04181174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of expert views on misinformation: Definitions, determinants, solutions, and future of the field</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La réception et le partage de (fausses) informations par les adolescents : des pratiques situées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Berriche</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Steven Rathje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harvard Kennedy School Misinformation Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37016/mr-2020-119⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04181174v1</w:t>
+                <w:t xml:space="preserve">hal-04330392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En quête de sources. Preuves et mise à l'épreuve dans la controverses vaccinale</w:t>
               </w:r>
@@ -1552,217 +1552,348 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tu crois que c'est vrai ? : diversité des régimes d'énonciation face aux fake news et mécanismes d'autorégulation conversationnelle</w:t>
+                <w:t xml:space="preserve">Tu crois que c’est vrai ? Diversité des régimes d’énonciation face aux fake news et mécanismes d’autorégulation conversationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Berriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Paris Cité, 2024. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2024UNIP7302⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-05409923v1</w:t>
+                <w:t xml:space="preserve">tel-05021824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tu crois que c’est vrai ? Diversité des régimes d’énonciation face aux fake news et mécanismes d’autorégulation conversationnelle</w:t>
+                <w:t xml:space="preserve">Tu crois que c'est vrai ? : diversité des régimes d'énonciation face aux fake news et mécanismes d'autorégulation conversationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Berriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Paris Cité, 2024. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2024UNIP7302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-05021824v1</w:t>
+                <w:t xml:space="preserve">tel-05409923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Consentir et critiquer. Les réactions sur Twitter face à la crise de la Covid-19 en France »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Berriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tainturier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le monde d'aujourd'hui. Les sciences sociales au temps de la Covid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.223-240, 2020, 9782724626704</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fact check : Trois infox sur les infox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Berriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1771,188 +1902,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Altay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929452v1</w:t>
-              </w:r>
-[...129 lines deleted...]
-                <w:t xml:space="preserve">hal-02975790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2325,51 +2325,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Berriche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Hafid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Mogoutov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05476203v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Carl Langlais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annina Claesson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04676063v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Luneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Lenoir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725556v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ramaciotti Morales" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03700770v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Altay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Acerbi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531292v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Nouri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653473v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05094289v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cr&#233;pel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Mazoyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ooghe-Tabanou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plique" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21410/7E4/VMMY7L" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04330392v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181174v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Heuer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Farkas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Rathje" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37016/mr-2020-119" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03700822v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.016.0115" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567830v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-020-0452-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566961v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527164v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05409923v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UNIP7302" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05021824v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02929452v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975790v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Do" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tainturier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392509v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03456120v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03456035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Berriche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Hafid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Mogoutov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05476203v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Carl Langlais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annina Claesson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04676063v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Luneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Lenoir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725556v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ramaciotti Morales" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03700770v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Altay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Acerbi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531292v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Nouri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653473v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05094289v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cr&#233;pel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Mazoyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ooghe-Tabanou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plique" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dc.15800" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181174v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Heuer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Farkas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Rathje" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37016/mr-2020-119" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04330392v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03700822v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.016.0115" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567830v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-020-0452-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566961v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527164v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05021824v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05409923v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UNIP7302" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975790v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Do" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tainturier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02929452v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392509v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03456120v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03456035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>