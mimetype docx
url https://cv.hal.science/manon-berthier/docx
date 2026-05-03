--- v0 (2026-03-07)
+++ v1 (2026-05-03)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Manon Berthier </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Doctorante en littérature comparée à la Sorbonne Nouvelle (CERC).ATER en études culturelles à l'Université de Lorraine (LIS).</w:t>
+        <w:t xml:space="preserve">Docteure en littérature comparée de la Sorbonne Nouvelle (CERC).ATER en études culturelles à l'Université de Lorraine (LIS).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -125,51 +125,51 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Doctorante en littérature comparée à la Sorbonne Nouvelle (CERC).ATER en études culturelles à l'Université de Lorraine (LIS).</w:t>
+        <w:t xml:space="preserve">Docteure en littérature comparée de la Sorbonne Nouvelle (CERC).ATER en études culturelles à l'Université de Lorraine (LIS).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Domaines de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Théorie littéraire (poétique des genres et des formes, littérature et politique).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -199,58 +199,58 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Théories de la lecture et de la réception.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Études de fans.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Thèse (titre provisoire, en préparation depuis 2020 sous la direction de Vincent Ferré) : </w:t>
+        <w:t xml:space="preserve">Thèse (sous la direction de Vincent Ferré, soutenue le 2 avril 2026) : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Histoire, théorie, critique : pour une lecture politique de la fantasy au prisme du genre (France, Royaume-Uni, États-Unis, 1969-2025)</w:t>
+        <w:t xml:space="preserve">Lectures politiques de la fantasy au prisme du genre : histoire, théorie, critique (France, États-Unis, Royaume-Uni, 1969-2025)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2798,51 +2798,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F60EC054"/>
+    <w:nsid w:val="FAD7C250"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2946,51 +2946,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="EA1A901D"/>
+    <w:nsid w:val="F1887BB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>