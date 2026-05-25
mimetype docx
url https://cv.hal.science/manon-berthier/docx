--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -2092,165 +2092,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reframing Revolution: Communities of Women in French Fantasy and Science Fiction Literature</w:t>
+                <w:t xml:space="preserve">Philomèle et Arachné : modèles critiques pour une poétique féministe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Queer and Feminist Relationships in Contemporary Fiction of Romance Cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Romance Studies, University of Vienna, Oct 2023, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Journée d’étude "Not all mythes ? journée joyeuse et féministe autour des mythes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04333944v1</w:t>
+                <w:t xml:space="preserve">hal-04333955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philomèle et Arachné : modèles critiques pour une poétique féministe</w:t>
+                <w:t xml:space="preserve">Reframing Revolution: Communities of Women in French Fantasy and Science Fiction Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude "Not all mythes ? journée joyeuse et féministe autour des mythes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Queer and Feminist Relationships in Contemporary Fiction of Romance Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Romance Studies, University of Vienna, Oct 2023, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04333955v1</w:t>
+                <w:t xml:space="preserve">hal-04333944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brouillon pour une encyclopédie féministe des mythes : faire de la recherche en collectif</w:t>
               </w:r>
@@ -2798,51 +2798,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FAD7C250"/>
+    <w:nsid w:val="29508715"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2946,51 +2946,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F1887BB0"/>
+    <w:nsid w:val="71B38B06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3180,51 +3180,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manon-berthier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-6501-4265" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080428v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Berthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kergoat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04043964v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Martigny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dejoie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marys Renn&#233; Hertiman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Meyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668688v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Turbiau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lachkar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Antolin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Islert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/ecrire-a-lencre-violette/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493049v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaine Chemmachery" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cusset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duriau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085121v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04331016v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.10285" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04331200v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.7345" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330986v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-actusf.fr/a/collectif/fantasy-et-feminismes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880846v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le&#239;chl&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Levy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ixe.fr/catalogue/brouillon-pour-une-encyclopedie-feministe-des-mythes/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04331189v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333937v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333935v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333938v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080498v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080480v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127523v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080484v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766114v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766126v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333948v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333944v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333955v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333951v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333965v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333967v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493086v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manon-berthier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-6501-4265" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080428v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Berthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kergoat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04043964v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Martigny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dejoie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marys Renn&#233; Hertiman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Meyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668688v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Turbiau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lachkar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Antolin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Islert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/ecrire-a-lencre-violette/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493049v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaine Chemmachery" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cusset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duriau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085121v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04331016v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.10285" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04331200v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.7345" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330986v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-actusf.fr/a/collectif/fantasy-et-feminismes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880846v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le&#239;chl&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Levy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ixe.fr/catalogue/brouillon-pour-une-encyclopedie-feministe-des-mythes/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04331189v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333937v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333935v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333938v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080498v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080480v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127523v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080484v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766114v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766126v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333948v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333955v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333944v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333951v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333965v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333967v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493086v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>