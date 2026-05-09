--- v0 (2026-03-04)
+++ v1 (2026-05-09)
@@ -203,546 +203,546 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifiying the robustness of dynamical systems. Relating time and space to length and precision</w:t>
+                <w:t xml:space="preserve">The Complexity of Computing in Continuous Time: Space Complexity Is Precision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bournez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Science Logic CSL'24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Naples, Italy. pp.17:1-17:20, </w:t>
+              <w:t xml:space="preserve">International Colloquium on Automata, Languages, and Programming (ICALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Tallinn, Estonia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/lipics.csl.2024.17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2024.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303119v1</w:t>
+                <w:t xml:space="preserve">hal-04664615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complexity of Computing in Continuous Time: Space Complexity Is Precision</w:t>
+                <w:t xml:space="preserve">Quantifiying the robustness of dynamical systems. Relating time and space to length and precision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bournez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Colloquium on Automata, Languages, and Programming (ICALP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Tallinn, Estonia. </w:t>
+              <w:t xml:space="preserve">Computer Science Logic CSL'24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Naples, Italy. pp.17:1-17:20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2024.129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/lipics.csl.2024.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664615v1</w:t>
+                <w:t xml:space="preserve">hal-04303119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Characterisation of Functions Computable in Polynomial Time and Space over the Reals with Discrete Ordinary Differential Equations: Simulation of Turing Machines with Analytic Discrete ODEs</w:t>
+                <w:t xml:space="preserve">Measuring the robustness of the dynamical systems. Relating time and space to length and precision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bournez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th International Symposium on Mathematical Foundations of Computer Science (MFCS 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Workshop "Women in Logic" Wil'2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259380v1</w:t>
+                <w:t xml:space="preserve">hal-04303925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisations of polynomial-time and -space complexity classes over the reals Characterisations of polynomial-time and -space complexity classes over the reals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bournez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twentieth International Conference on Computability and Complexity in Analysis CCA'23</w:t>
+              <w:t xml:space="preserve">Continuity, Computability, Constructivity. From Logic to Algorithms. CCC'23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303919v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the robustness of the dynamical systems. Relating time and space to length and precision</w:t>
+                <w:t xml:space="preserve">Characterisations of polynomial-time and -space complexity classes over the reals Characterisations of polynomial-time and -space complexity classes over the reals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bournez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop "Women in Logic" Wil'2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Twentieth International Conference on Computability and Complexity in Analysis CCA'23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303925v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisations of polynomial-time and -space complexity classes over the reals Characterisations of polynomial-time and -space complexity classes over the reals</w:t>
+                <w:t xml:space="preserve">A Characterisation of Functions Computable in Polynomial Time and Space over the Reals with Discrete Ordinary Differential Equations: Simulation of Turing Machines with Analytic Discrete ODEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bournez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuity, Computability, Constructivity. From Logic to Algorithms. CCC'23</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">48th International Symposium on Mathematical Foundations of Computer Science (MFCS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2023.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303162v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A characterization of polynomial time computable functions from the integers to the reals using discrete ordinary differential equations</w:t>
               </w:r>
@@ -1186,51 +1186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05118950v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Blanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025IPPAX024" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303119v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bournez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.csl.2024.17" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664615v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2024.129" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259380v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2023.21" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303919v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303925v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303162v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259376v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13502-6_4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259372v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Arnsfelt Hansen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79416-3_1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04303942v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05118950v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Blanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025IPPAX024" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664615v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bournez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2024.129" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303119v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.csl.2024.17" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303925v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303162v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303919v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259380v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2023.21" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259376v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13502-6_4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259372v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Arnsfelt Hansen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79416-3_1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04303942v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>