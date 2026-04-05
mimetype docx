--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Manon Boucharechas </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Doctorante en didactique du FLES (Laboratoire LIDILEM, Université Grenoble Alpes)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">manon-boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4973-9546</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">27865987X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champ de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didactique du Français Langue Etrangère et Seconde, Sociolinguistique, Sociodidactique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématiques de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relation interpersonnelle, relation didactique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rapport à, altérité,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Représentations sociales, imaginaire, éthos, identité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agir professoral</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dispositifs UPE2A, Français Langue Seconde-Français Langue de Scolarisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation des formateurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches sollicitées :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Démarche ethnographique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse interactionnelle, analyse du discours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Approche émique, phénoménologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités administratives et responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisatrice de l’activité collective TeCHPAF : MéThodologie de la reCHerche : PArtage d’Expériences et Formation (Laboratoire LIDILEM) avec Justine Delebarre, Isabelle Rousset & Thierry Soubrié</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisatrice du séminaire « Apprentissages formels, informels et non formels des migrants » de l’Institut Convergences Migrations avec Julie Prévost (ATILF - Université de Lorraine)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-direction des actes du colloque CEDIL22</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d’organisation du colloque CEDIL22 (Université Grenoble Alpes)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Pradeau, Politiques linguistiques d’immigration et didactique du français : regards croisés sur la France, la Belgique, la Suisse et le Québec, Paris, Presses Sorbonne nouvelle, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharéchas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.12378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des élèves ukrainien·ne·s bousculent les &amp;quot;savoir-être&amp;quot; affirmés d'enseignantes d'UPE2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Savoir être ou ne pas savoir être / Know how or not to know how, 43, pp.68-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Baslev, Ecaterina Bulea Bronckart, Véronique Laurens & Laura Nicolas (coord.), 2022, Les obstacles dans l’enseignant des langues et dans la formation des enseignants, Lambert Lucas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (1), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.12239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux relationnels de la transmission du savoir dans les interactions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 146, pp.03002. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202214603002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interaction en didactique du FLE : du concept reliant aux défis méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Universitatis Babeș-Bolyai Philosophia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (2), pp.11 - 27. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24193/subbphil.2022.2.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un petit ours c’est moi » : des images figuratives pour explorer les définitions de soi et de l’Autre d’apprenants en UPE2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[Retour] du Sujet et du Sens en didactique des langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Apr 2024, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’expérience du chercheur à l’analyse des données : appréhender les sujets dans une recherche en didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en didactique et interventions : quelles relations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIS (Apprentissages, Discours, Interactions, Savoirs) - laboratoire ICAR (UMR 5191, CNRS, Université Lyon2, ENS de Lyon), Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enjeux éthiques institutionnels en sociolinguistique ethnographique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Delpérié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Comotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e congrès du RFS - Questions vives, débats et controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain, May 2024, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des voix personnelles au sein d’interactions didactiques en UPE2A : vers de nouveaux rôles et une nouvelle relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La relation en didactique des langues : Colloque international du laboratoire DILTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DILTEC (Sorbonne Nouvelle), Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mon frère il dit parle en français parle pas en géorgien » : impacts des transmissions scolaire et familiale sur les représentations et pratiques langagières d’adolescent·es migrant·es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Comotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « MIGRATIONS »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Mons, Jan 2024, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’action ALADUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Felce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants du Lidilem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Feb 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écarts entre pratiques prescrites et effectives dans ma recherche en sociodidactique : de l'« insécurité doctorale » à la réinvention de ma posture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26° Rencontres des Jeunes Chercheur.e.s (RJC 2023), « Norme(s) et transgression(s) en sciences du langage : contexte, pratiques et enjeux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité &amp; Université Sorbonne-Nouvelle, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il est interdit de parler anglais ! Except la prof » : Ambivalence d'une enseignante de FLSco par rapport aux répertoires langagiers des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études : représentations et pratiques enseignantes en France, pays unilingue.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DILTEC (Université Sorbonne-Nouvelle), May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires et positionnements : le rapport à l'Autre d'apprenant.e.s en dispositif d'accueil pour élèves allophones nouvellement arrivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BILINGUISME ET MULTILINGUISME : COMPÉTENCES TRANSVERSALES, MOBILITÉ ET BIEN-ÊTRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCERBAL, May 2023, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations mutuelles dans la relation chercheur-enquêté. L’ethos en jeu dans l’entretien compréhensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Rencontres des Jeunes Chercheurs (RJC) en Sciences du Langage. « Du linguiste à son objet : la distance en question(s) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de l’imaginaire en didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Helena Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de lancement du projet Deluci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux relationnels de la transmission du savoir dans les interactions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le savoir au prisme du langage. Acquisition, transmission, manifestations. Colloque international pluridisciplinaire des jeunes chercheur·e·s ICODOC 2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ICAR., Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation enseignant-apprenants dans le contexte du Français Langue de Scolarisation : entre positionnements identitaires et affectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Estudiantin de Science du Langage et Didactique « La langue e(s)t moi »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux-Montaigne, Apr 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation enseignant -apprenants dans le contexte du Français Langue de Scolarisation : positionnements identitaires et affectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque estudiantin de sciences du langage et de didactique “La langue e(s)t moi”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations mutuelles dans la relation chercheur-enquêté : l'ethos en jeu dans l'entretien compréhensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Rencontres Jeunes Chercheurs (RJC 2021) Du linguiste à son objet : la distance en question(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences du langage : enjeux théoriques et pratiques méthodologiques. Actes du colloque CEDIL22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Comotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Abouwarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13622944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Comotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Abouwarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manon Boucharéchas, Iris Fabry, Marie Peuzin, Roxanne Comotti, Rim Abouwarda, Alexis Ladreyt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du langage : enjeux théoriques et pratiques méthodologiques. Actes du colloque CEDIL22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2024, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13623011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destin&amp;quot; : le &amp;quot;jeu&amp;quot; d'une recherche ethnographique en UPE2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation interpersonnelle entre enseignant et apprenants en FLSco. Un paradoxe entre autorité et proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-02190866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme(s) et transgression(s) en sciences du langage : Contextes, pratiques et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leela Azorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Buturlakina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mapendano Byamungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caihong Weng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mapendano Byamungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 26èmes Rencontres des Jeunes Chercheurs (RJC) en Sciences du Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId58"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Manon Boucharechas </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Doctorante en didactique du FLES (Laboratoire LIDILEM, Université Grenoble Alpes)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">manon-boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4973-9546</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">27865987X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champ de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didactique du Français Langue Etrangère et Seconde, Sociolinguistique, Sociodidactique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématiques de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relation interpersonnelle, relation didactique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rapport à, altérité,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Représentations sociales, imaginaire, éthos, identité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agir professoral</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dispositifs UPE2A, Français Langue Seconde-Français Langue de Scolarisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation des formateurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches sollicitées :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Démarche ethnographique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse interactionnelle, analyse du discours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Approche émique, phénoménologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités administratives et responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisatrice de l’activité collective TeCHPAF : MéThodologie de la reCHerche : PArtage d’Expériences et Formation (Laboratoire LIDILEM) avec Justine Delebarre, Isabelle Rousset & Thierry Soubrié</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisatrice du séminaire « Apprentissages formels, informels et non formels des migrants » de l’Institut Convergences Migrations avec Julie Prévost (ATILF - Université de Lorraine)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-direction des actes du colloque CEDIL22</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d’organisation du colloque CEDIL22 (Université Grenoble Alpes)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Pradeau, Politiques linguistiques d’immigration et didactique du français : regards croisés sur la France, la Belgique, la Suisse et le Québec, Paris, Presses Sorbonne nouvelle, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharéchas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.12378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des élèves ukrainien·ne·s bousculent les &amp;quot;savoir-être&amp;quot; affirmés d'enseignantes d'UPE2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Savoir être ou ne pas savoir être / Know how or not to know how, 43, pp.68-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Baslev, Ecaterina Bulea Bronckart, Véronique Laurens & Laura Nicolas (coord.), 2022, Les obstacles dans l’enseignant des langues et dans la formation des enseignants, Lambert Lucas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (1), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.12239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interaction en didactique du FLE : du concept reliant aux défis méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Universitatis Babeș-Bolyai Philosophia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (2), pp.11 - 27. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24193/subbphil.2022.2.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux relationnels de la transmission du savoir dans les interactions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 146, pp.03002. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202214603002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un petit ours c’est moi » : des images figuratives pour explorer les définitions de soi et de l’Autre d’apprenants en UPE2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[Retour] du Sujet et du Sens en didactique des langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Apr 2024, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enjeux éthiques institutionnels en sociolinguistique ethnographique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Delpérié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Comotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e congrès du RFS - Questions vives, débats et controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain, May 2024, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des voix personnelles au sein d’interactions didactiques en UPE2A : vers de nouveaux rôles et une nouvelle relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La relation en didactique des langues : Colloque international du laboratoire DILTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DILTEC (Sorbonne Nouvelle), Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’expérience du chercheur à l’analyse des données : appréhender les sujets dans une recherche en didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en didactique et interventions : quelles relations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIS (Apprentissages, Discours, Interactions, Savoirs) - laboratoire ICAR (UMR 5191, CNRS, Université Lyon2, ENS de Lyon), Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mon frère il dit parle en français parle pas en géorgien » : impacts des transmissions scolaire et familiale sur les représentations et pratiques langagières d’adolescent·es migrant·es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Comotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « MIGRATIONS »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Mons, Jan 2024, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’action ALADUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Felce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants du Lidilem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Feb 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écarts entre pratiques prescrites et effectives dans ma recherche en sociodidactique : de l'« insécurité doctorale » à la réinvention de ma posture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26° Rencontres des Jeunes Chercheur.e.s (RJC 2023), « Norme(s) et transgression(s) en sciences du langage : contexte, pratiques et enjeux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité &amp; Université Sorbonne-Nouvelle, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il est interdit de parler anglais ! Except la prof » : Ambivalence d'une enseignante de FLSco par rapport aux répertoires langagiers des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études : représentations et pratiques enseignantes en France, pays unilingue.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DILTEC (Université Sorbonne-Nouvelle), May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires et positionnements : le rapport à l'Autre d'apprenant.e.s en dispositif d'accueil pour élèves allophones nouvellement arrivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BILINGUISME ET MULTILINGUISME : COMPÉTENCES TRANSVERSALES, MOBILITÉ ET BIEN-ÊTRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCERBAL, May 2023, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de l’imaginaire en didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Helena Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de lancement du projet Deluci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations mutuelles dans la relation chercheur-enquêté. L’ethos en jeu dans l’entretien compréhensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Rencontres des Jeunes Chercheurs (RJC) en Sciences du Langage. « Du linguiste à son objet : la distance en question(s) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux relationnels de la transmission du savoir dans les interactions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le savoir au prisme du langage. Acquisition, transmission, manifestations. Colloque international pluridisciplinaire des jeunes chercheur·e·s ICODOC 2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ICAR., Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation enseignant-apprenants dans le contexte du Français Langue de Scolarisation : entre positionnements identitaires et affectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Estudiantin de Science du Langage et Didactique « La langue e(s)t moi »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux-Montaigne, Apr 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation enseignant -apprenants dans le contexte du Français Langue de Scolarisation : positionnements identitaires et affectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque estudiantin de sciences du langage et de didactique “La langue e(s)t moi”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations mutuelles dans la relation chercheur-enquêté : l'ethos en jeu dans l'entretien compréhensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Rencontres Jeunes Chercheurs (RJC 2021) Du linguiste à son objet : la distance en question(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences du langage : enjeux théoriques et pratiques méthodologiques. Actes du colloque CEDIL22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Comotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Abouwarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13622944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Comotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Abouwarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manon Boucharéchas, Iris Fabry, Marie Peuzin, Roxanne Comotti, Rim Abouwarda, Alexis Ladreyt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du langage : enjeux théoriques et pratiques méthodologiques. Actes du colloque CEDIL22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2024, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13623011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destin&amp;quot; : le &amp;quot;jeu&amp;quot; d'une recherche ethnographique en UPE2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche ethnographique et interactionnelle de l’activité réelle des enseignants d’UPE2A : les défocalisations au cœur des reconfigurations des rôles et de la relation didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Grenoble Alpes [2020-..], 2025. Français. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2025GRALL024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05578702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation interpersonnelle entre enseignant et apprenants en FLSco. Un paradoxe entre autorité et proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-02190866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme(s) et transgression(s) en sciences du langage : Contextes, pratiques et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leela Azorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Buturlakina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mapendano Byamungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caihong Weng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mapendano Byamungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 26èmes Rencontres des Jeunes Chercheurs (RJC) en Sciences du Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="90A38BF6"/>
+    <w:nsid w:val="4D760929"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="79DEDF25"/>
+    <w:nsid w:val="7CE7EB68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="BBBDEB82"/>
+    <w:nsid w:val="F75BA969"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D741DF68"/>
+    <w:nsid w:val="0437D5B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="B10E82F9"/>
+    <w:nsid w:val="E6AE82F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -942,51 +942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manon-boucharechas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4973-9546" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/27865987X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567119v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bouchar&#233;chas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.12378" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861831v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Prevost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boucharechas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567117v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12239" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787632v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214603002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764970v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphil.2022.2.01" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587719v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832536v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delp&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Comotti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832552v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587714v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674315v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felce" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587712v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230889v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230868v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918911v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674358v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Helena Daher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762380v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758888v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784391v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760546v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04696422v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Fabry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peuzin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Abouwarda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13622944" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04696444v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13623011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842268v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02190866v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04757217v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leela Azorin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Buturlakina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mapendano Byamungu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihong Weng" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manon-boucharechas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4973-9546" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/27865987X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567119v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bouchar&#233;chas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.12378" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861831v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Prevost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boucharechas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567117v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12239" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764970v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphil.2022.2.01" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787632v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214603002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587719v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838221v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delp&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Comotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832552v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832536v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587714v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674315v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felce" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587712v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230889v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230868v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674358v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Helena Daher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918911v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762380v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758888v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784391v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760546v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04696422v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Fabry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peuzin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Abouwarda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13622944" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04696444v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13623011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842268v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05578702v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025GRALL024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02190866v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04757217v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leela Azorin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Buturlakina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mapendano Byamungu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihong Weng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>