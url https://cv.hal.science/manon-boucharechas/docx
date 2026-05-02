--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Manon Boucharechas </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Doctorante en didactique du FLES (Laboratoire LIDILEM, Université Grenoble Alpes)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">manon-boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4973-9546</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">27865987X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champ de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didactique du Français Langue Etrangère et Seconde, Sociolinguistique, Sociodidactique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématiques de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relation interpersonnelle, relation didactique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rapport à, altérité,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Représentations sociales, imaginaire, éthos, identité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agir professoral</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dispositifs UPE2A, Français Langue Seconde-Français Langue de Scolarisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation des formateurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches sollicitées :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Démarche ethnographique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse interactionnelle, analyse du discours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Approche émique, phénoménologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités administratives et responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisatrice de l’activité collective TeCHPAF : MéThodologie de la reCHerche : PArtage d’Expériences et Formation (Laboratoire LIDILEM) avec Justine Delebarre, Isabelle Rousset & Thierry Soubrié</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisatrice du séminaire « Apprentissages formels, informels et non formels des migrants » de l’Institut Convergences Migrations avec Julie Prévost (ATILF - Université de Lorraine)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-direction des actes du colloque CEDIL22</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d’organisation du colloque CEDIL22 (Université Grenoble Alpes)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Pradeau, Politiques linguistiques d’immigration et didactique du français : regards croisés sur la France, la Belgique, la Suisse et le Québec, Paris, Presses Sorbonne nouvelle, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharéchas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.12378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des élèves ukrainien·ne·s bousculent les &amp;quot;savoir-être&amp;quot; affirmés d'enseignantes d'UPE2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Savoir être ou ne pas savoir être / Know how or not to know how, 43, pp.68-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Baslev, Ecaterina Bulea Bronckart, Véronique Laurens & Laura Nicolas (coord.), 2022, Les obstacles dans l’enseignant des langues et dans la formation des enseignants, Lambert Lucas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (1), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.12239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interaction en didactique du FLE : du concept reliant aux défis méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Universitatis Babeș-Bolyai Philosophia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (2), pp.11 - 27. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24193/subbphil.2022.2.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux relationnels de la transmission du savoir dans les interactions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 146, pp.03002. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202214603002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un petit ours c’est moi » : des images figuratives pour explorer les définitions de soi et de l’Autre d’apprenants en UPE2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[Retour] du Sujet et du Sens en didactique des langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Apr 2024, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enjeux éthiques institutionnels en sociolinguistique ethnographique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Delpérié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Comotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e congrès du RFS - Questions vives, débats et controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain, May 2024, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des voix personnelles au sein d’interactions didactiques en UPE2A : vers de nouveaux rôles et une nouvelle relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La relation en didactique des langues : Colloque international du laboratoire DILTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DILTEC (Sorbonne Nouvelle), Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’expérience du chercheur à l’analyse des données : appréhender les sujets dans une recherche en didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en didactique et interventions : quelles relations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIS (Apprentissages, Discours, Interactions, Savoirs) - laboratoire ICAR (UMR 5191, CNRS, Université Lyon2, ENS de Lyon), Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mon frère il dit parle en français parle pas en géorgien » : impacts des transmissions scolaire et familiale sur les représentations et pratiques langagières d’adolescent·es migrant·es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Comotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « MIGRATIONS »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Mons, Jan 2024, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’action ALADUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Felce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants du Lidilem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Feb 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écarts entre pratiques prescrites et effectives dans ma recherche en sociodidactique : de l'« insécurité doctorale » à la réinvention de ma posture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26° Rencontres des Jeunes Chercheur.e.s (RJC 2023), « Norme(s) et transgression(s) en sciences du langage : contexte, pratiques et enjeux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité &amp; Université Sorbonne-Nouvelle, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il est interdit de parler anglais ! Except la prof » : Ambivalence d'une enseignante de FLSco par rapport aux répertoires langagiers des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études : représentations et pratiques enseignantes en France, pays unilingue.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DILTEC (Université Sorbonne-Nouvelle), May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires et positionnements : le rapport à l'Autre d'apprenant.e.s en dispositif d'accueil pour élèves allophones nouvellement arrivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BILINGUISME ET MULTILINGUISME : COMPÉTENCES TRANSVERSALES, MOBILITÉ ET BIEN-ÊTRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCERBAL, May 2023, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de l’imaginaire en didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Helena Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de lancement du projet Deluci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations mutuelles dans la relation chercheur-enquêté. L’ethos en jeu dans l’entretien compréhensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Rencontres des Jeunes Chercheurs (RJC) en Sciences du Langage. « Du linguiste à son objet : la distance en question(s) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux relationnels de la transmission du savoir dans les interactions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le savoir au prisme du langage. Acquisition, transmission, manifestations. Colloque international pluridisciplinaire des jeunes chercheur·e·s ICODOC 2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ICAR., Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation enseignant-apprenants dans le contexte du Français Langue de Scolarisation : entre positionnements identitaires et affectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Estudiantin de Science du Langage et Didactique « La langue e(s)t moi »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux-Montaigne, Apr 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation enseignant -apprenants dans le contexte du Français Langue de Scolarisation : positionnements identitaires et affectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque estudiantin de sciences du langage et de didactique “La langue e(s)t moi”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations mutuelles dans la relation chercheur-enquêté : l'ethos en jeu dans l'entretien compréhensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Rencontres Jeunes Chercheurs (RJC 2021) Du linguiste à son objet : la distance en question(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences du langage : enjeux théoriques et pratiques méthodologiques. Actes du colloque CEDIL22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Comotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Abouwarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13622944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Comotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Abouwarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manon Boucharéchas, Iris Fabry, Marie Peuzin, Roxanne Comotti, Rim Abouwarda, Alexis Ladreyt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du langage : enjeux théoriques et pratiques méthodologiques. Actes du colloque CEDIL22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2024, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13623011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destin&amp;quot; : le &amp;quot;jeu&amp;quot; d'une recherche ethnographique en UPE2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche ethnographique et interactionnelle de l’activité réelle des enseignants d’UPE2A : les défocalisations au cœur des reconfigurations des rôles et de la relation didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Grenoble Alpes [2020-..], 2025. Français. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2025GRALL024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05578702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation interpersonnelle entre enseignant et apprenants en FLSco. Un paradoxe entre autorité et proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-02190866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme(s) et transgression(s) en sciences du langage : Contextes, pratiques et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leela Azorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Buturlakina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mapendano Byamungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caihong Weng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mapendano Byamungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 26èmes Rencontres des Jeunes Chercheurs (RJC) en Sciences du Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Manon Boucharéchas </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Doctorante en didactique du FLES (Laboratoire LIDILEM, Université Grenoble Alpes)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">manon-boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4973-9546</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">27865987X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champ de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didactique du Français Langue Etrangère et Seconde, Sociolinguistique, Sociodidactique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématiques de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relation interpersonnelle, relation didactique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rapport à, altérité,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Représentations sociales, imaginaire, éthos, identité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agir professoral</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dispositifs UPE2A, Français Langue Seconde-Français Langue de Scolarisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation des formateurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches sollicitées :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Démarche ethnographique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse interactionnelle, analyse du discours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Approche émique, phénoménologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités administratives et responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisatrice de l’activité collective TeCHPAF : MéThodologie de la reCHerche : PArtage d’Expériences et Formation (Laboratoire LIDILEM) avec Justine Delebarre, Isabelle Rousset & Thierry Soubrié</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisatrice du séminaire « Apprentissages formels, informels et non formels des migrants » de l’Institut Convergences Migrations avec Julie Prévost (ATILF - Université de Lorraine)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-direction des actes du colloque CEDIL22</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d’organisation du colloque CEDIL22 (Université Grenoble Alpes)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Pradeau, Politiques linguistiques d’immigration et didactique du français : regards croisés sur la France, la Belgique, la Suisse et le Québec, Paris, Presses Sorbonne nouvelle, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharéchas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.12378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des élèves ukrainien·ne·s bousculent les &amp;quot;savoir-être&amp;quot; affirmés d'enseignantes d'UPE2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Savoir être ou ne pas savoir être / Know how or not to know how, 43, pp.68-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Baslev, Ecaterina Bulea Bronckart, Véronique Laurens & Laura Nicolas (coord.), 2022, Les obstacles dans l’enseignant des langues et dans la formation des enseignants, Lambert Lucas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (1), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.12239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux relationnels de la transmission du savoir dans les interactions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 146, pp.03002. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202214603002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interaction en didactique du FLE : du concept reliant aux défis méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Universitatis Babeș-Bolyai Philosophia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (2), pp.11 - 27. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24193/subbphil.2022.2.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un petit ours c’est moi » : des images figuratives pour explorer les définitions de soi et de l’Autre d’apprenants en UPE2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[Retour] du Sujet et du Sens en didactique des langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Apr 2024, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’expérience du chercheur à l’analyse des données : appréhender les sujets dans une recherche en didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en didactique et interventions : quelles relations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIS (Apprentissages, Discours, Interactions, Savoirs) - laboratoire ICAR (UMR 5191, CNRS, Université Lyon2, ENS de Lyon), Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des voix personnelles au sein d’interactions didactiques en UPE2A : vers de nouveaux rôles et une nouvelle relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La relation en didactique des langues : Colloque international du laboratoire DILTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DILTEC (Sorbonne Nouvelle), Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enjeux éthiques institutionnels en sociolinguistique ethnographique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Delpérié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Comotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e congrès du RFS - Questions vives, débats et controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain, May 2024, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mon frère il dit parle en français parle pas en géorgien » : impacts des transmissions scolaire et familiale sur les représentations et pratiques langagières d’adolescent·es migrant·es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Comotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « MIGRATIONS »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Mons, Jan 2024, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’action ALADUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Felce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants du Lidilem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Feb 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écarts entre pratiques prescrites et effectives dans ma recherche en sociodidactique : de l'« insécurité doctorale » à la réinvention de ma posture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26° Rencontres des Jeunes Chercheur.e.s (RJC 2023), « Norme(s) et transgression(s) en sciences du langage : contexte, pratiques et enjeux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité &amp; Université Sorbonne-Nouvelle, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il est interdit de parler anglais ! Except la prof » : Ambivalence d'une enseignante de FLSco par rapport aux répertoires langagiers des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études : représentations et pratiques enseignantes en France, pays unilingue.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DILTEC (Université Sorbonne-Nouvelle), May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires et positionnements : le rapport à l'Autre d'apprenant.e.s en dispositif d'accueil pour élèves allophones nouvellement arrivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BILINGUISME ET MULTILINGUISME : COMPÉTENCES TRANSVERSALES, MOBILITÉ ET BIEN-ÊTRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCERBAL, May 2023, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de l’imaginaire en didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Helena Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de lancement du projet Deluci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations mutuelles dans la relation chercheur-enquêté. L’ethos en jeu dans l’entretien compréhensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Rencontres des Jeunes Chercheurs (RJC) en Sciences du Langage. « Du linguiste à son objet : la distance en question(s) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux relationnels de la transmission du savoir dans les interactions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le savoir au prisme du langage. Acquisition, transmission, manifestations. Colloque international pluridisciplinaire des jeunes chercheur·e·s ICODOC 2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ICAR., Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation enseignant-apprenants dans le contexte du Français Langue de Scolarisation : entre positionnements identitaires et affectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Estudiantin de Science du Langage et Didactique « La langue e(s)t moi »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux-Montaigne, Apr 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation enseignant -apprenants dans le contexte du Français Langue de Scolarisation : positionnements identitaires et affectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque estudiantin de sciences du langage et de didactique “La langue e(s)t moi”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations mutuelles dans la relation chercheur-enquêté : l'ethos en jeu dans l'entretien compréhensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Rencontres Jeunes Chercheurs (RJC 2021) Du linguiste à son objet : la distance en question(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences du langage : enjeux théoriques et pratiques méthodologiques. Actes du colloque CEDIL22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Comotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Abouwarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13622944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Comotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Abouwarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manon Boucharéchas, Iris Fabry, Marie Peuzin, Roxanne Comotti, Rim Abouwarda, Alexis Ladreyt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du langage : enjeux théoriques et pratiques méthodologiques. Actes du colloque CEDIL22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2024, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13623011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destin&amp;quot; : le &amp;quot;jeu&amp;quot; d'une recherche ethnographique en UPE2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche ethnographique et interactionnelle de l’activité réelle des enseignants d’UPE2A : les défocalisations au cœur des reconfigurations des rôles et de la relation didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Grenoble Alpes [2020-..], 2025. Français. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2025GRALL024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05578702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation interpersonnelle entre enseignant et apprenants en FLSco. Un paradoxe entre autorité et proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-02190866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme(s) et transgression(s) en sciences du langage : Contextes, pratiques et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leela Azorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Buturlakina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mapendano Byamungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caihong Weng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mapendano Byamungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 26èmes Rencontres des Jeunes Chercheurs (RJC) en Sciences du Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D760929"/>
+    <w:nsid w:val="634A5BEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7CE7EB68"/>
+    <w:nsid w:val="EF7313CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F75BA969"/>
+    <w:nsid w:val="3EE0DA2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0437D5B2"/>
+    <w:nsid w:val="7D81D9F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E6AE82F6"/>
+    <w:nsid w:val="5CA528B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -942,51 +942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manon-boucharechas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4973-9546" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/27865987X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567119v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bouchar&#233;chas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.12378" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861831v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Prevost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boucharechas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567117v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12239" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764970v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphil.2022.2.01" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787632v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214603002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587719v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838221v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delp&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Comotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832552v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832536v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587714v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674315v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felce" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587712v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230889v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230868v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674358v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Helena Daher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918911v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762380v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758888v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784391v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760546v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04696422v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Fabry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peuzin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Abouwarda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13622944" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04696444v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13623011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842268v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05578702v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025GRALL024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02190866v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04757217v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leela Azorin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Buturlakina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mapendano Byamungu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihong Weng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manon-boucharechas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4973-9546" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/27865987X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567119v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bouchar&#233;chas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.12378" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861831v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Prevost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boucharechas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567117v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12239" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787632v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214603002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764970v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphil.2022.2.01" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587719v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832536v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832552v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838221v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delp&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Comotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587714v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674315v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felce" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587712v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230889v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230868v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674358v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Helena Daher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918911v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762380v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758888v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784391v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760546v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04696422v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Fabry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peuzin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Abouwarda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13622944" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04696444v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13623011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842268v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05578702v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025GRALL024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02190866v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04757217v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leela Azorin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Buturlakina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mapendano Byamungu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihong Weng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1239,39 +1239,39 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>PHPWord</Application>
   <Company>CCSD</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>CCSD</dc:creator>
-  <dc:title>Manon Boucharechas</dc:title>
+  <dc:title>Manon Boucharéchas</dc:title>
   <dc:description>CV</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>