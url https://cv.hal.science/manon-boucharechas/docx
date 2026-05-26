--- v2 (2026-05-02)
+++ v3 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Manon Boucharéchas </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Doctorante en didactique du FLES (Laboratoire LIDILEM, Université Grenoble Alpes)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">manon-boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4973-9546</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">27865987X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champ de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didactique du Français Langue Etrangère et Seconde, Sociolinguistique, Sociodidactique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématiques de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relation interpersonnelle, relation didactique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rapport à, altérité,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Représentations sociales, imaginaire, éthos, identité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agir professoral</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dispositifs UPE2A, Français Langue Seconde-Français Langue de Scolarisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation des formateurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches sollicitées :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Démarche ethnographique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse interactionnelle, analyse du discours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Approche émique, phénoménologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités administratives et responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisatrice de l’activité collective TeCHPAF : MéThodologie de la reCHerche : PArtage d’Expériences et Formation (Laboratoire LIDILEM) avec Justine Delebarre, Isabelle Rousset & Thierry Soubrié</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisatrice du séminaire « Apprentissages formels, informels et non formels des migrants » de l’Institut Convergences Migrations avec Julie Prévost (ATILF - Université de Lorraine)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-direction des actes du colloque CEDIL22</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d’organisation du colloque CEDIL22 (Université Grenoble Alpes)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Pradeau, Politiques linguistiques d’immigration et didactique du français : regards croisés sur la France, la Belgique, la Suisse et le Québec, Paris, Presses Sorbonne nouvelle, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharéchas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.12378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des élèves ukrainien·ne·s bousculent les &amp;quot;savoir-être&amp;quot; affirmés d'enseignantes d'UPE2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Savoir être ou ne pas savoir être / Know how or not to know how, 43, pp.68-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Baslev, Ecaterina Bulea Bronckart, Véronique Laurens & Laura Nicolas (coord.), 2022, Les obstacles dans l’enseignant des langues et dans la formation des enseignants, Lambert Lucas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (1), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.12239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux relationnels de la transmission du savoir dans les interactions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 146, pp.03002. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202214603002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interaction en didactique du FLE : du concept reliant aux défis méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Universitatis Babeș-Bolyai Philosophia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (2), pp.11 - 27. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24193/subbphil.2022.2.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un petit ours c’est moi » : des images figuratives pour explorer les définitions de soi et de l’Autre d’apprenants en UPE2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[Retour] du Sujet et du Sens en didactique des langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Apr 2024, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’expérience du chercheur à l’analyse des données : appréhender les sujets dans une recherche en didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en didactique et interventions : quelles relations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIS (Apprentissages, Discours, Interactions, Savoirs) - laboratoire ICAR (UMR 5191, CNRS, Université Lyon2, ENS de Lyon), Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des voix personnelles au sein d’interactions didactiques en UPE2A : vers de nouveaux rôles et une nouvelle relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La relation en didactique des langues : Colloque international du laboratoire DILTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DILTEC (Sorbonne Nouvelle), Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enjeux éthiques institutionnels en sociolinguistique ethnographique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Delpérié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Comotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e congrès du RFS - Questions vives, débats et controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain, May 2024, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mon frère il dit parle en français parle pas en géorgien » : impacts des transmissions scolaire et familiale sur les représentations et pratiques langagières d’adolescent·es migrant·es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Comotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « MIGRATIONS »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Mons, Jan 2024, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’action ALADUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Felce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants du Lidilem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Feb 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écarts entre pratiques prescrites et effectives dans ma recherche en sociodidactique : de l'« insécurité doctorale » à la réinvention de ma posture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26° Rencontres des Jeunes Chercheur.e.s (RJC 2023), « Norme(s) et transgression(s) en sciences du langage : contexte, pratiques et enjeux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité &amp; Université Sorbonne-Nouvelle, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il est interdit de parler anglais ! Except la prof » : Ambivalence d'une enseignante de FLSco par rapport aux répertoires langagiers des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études : représentations et pratiques enseignantes en France, pays unilingue.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DILTEC (Université Sorbonne-Nouvelle), May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires et positionnements : le rapport à l'Autre d'apprenant.e.s en dispositif d'accueil pour élèves allophones nouvellement arrivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BILINGUISME ET MULTILINGUISME : COMPÉTENCES TRANSVERSALES, MOBILITÉ ET BIEN-ÊTRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCERBAL, May 2023, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de l’imaginaire en didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Helena Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de lancement du projet Deluci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations mutuelles dans la relation chercheur-enquêté. L’ethos en jeu dans l’entretien compréhensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Rencontres des Jeunes Chercheurs (RJC) en Sciences du Langage. « Du linguiste à son objet : la distance en question(s) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux relationnels de la transmission du savoir dans les interactions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le savoir au prisme du langage. Acquisition, transmission, manifestations. Colloque international pluridisciplinaire des jeunes chercheur·e·s ICODOC 2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ICAR., Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation enseignant-apprenants dans le contexte du Français Langue de Scolarisation : entre positionnements identitaires et affectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Estudiantin de Science du Langage et Didactique « La langue e(s)t moi »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux-Montaigne, Apr 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation enseignant -apprenants dans le contexte du Français Langue de Scolarisation : positionnements identitaires et affectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque estudiantin de sciences du langage et de didactique “La langue e(s)t moi”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations mutuelles dans la relation chercheur-enquêté : l'ethos en jeu dans l'entretien compréhensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Rencontres Jeunes Chercheurs (RJC 2021) Du linguiste à son objet : la distance en question(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences du langage : enjeux théoriques et pratiques méthodologiques. Actes du colloque CEDIL22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Comotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Abouwarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13622944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Comotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Abouwarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manon Boucharéchas, Iris Fabry, Marie Peuzin, Roxanne Comotti, Rim Abouwarda, Alexis Ladreyt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du langage : enjeux théoriques et pratiques méthodologiques. Actes du colloque CEDIL22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2024, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13623011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destin&amp;quot; : le &amp;quot;jeu&amp;quot; d'une recherche ethnographique en UPE2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche ethnographique et interactionnelle de l’activité réelle des enseignants d’UPE2A : les défocalisations au cœur des reconfigurations des rôles et de la relation didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Grenoble Alpes [2020-..], 2025. Français. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2025GRALL024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05578702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation interpersonnelle entre enseignant et apprenants en FLSco. Un paradoxe entre autorité et proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-02190866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme(s) et transgression(s) en sciences du langage : Contextes, pratiques et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leela Azorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Buturlakina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mapendano Byamungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caihong Weng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mapendano Byamungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 26èmes Rencontres des Jeunes Chercheurs (RJC) en Sciences du Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Manon Boucharéchas </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Doctorante en didactique du FLES (Laboratoire LIDILEM, Université Grenoble Alpes)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">manon-boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4973-9546</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">27865987X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champ de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didactique du Français Langue Etrangère et Seconde, Sociolinguistique, Sociodidactique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématiques de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relation interpersonnelle, relation didactique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rapport à, altérité,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Représentations sociales, imaginaire, éthos, identité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agir professoral</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dispositifs UPE2A, Français Langue Seconde-Français Langue de Scolarisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation des formateurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches sollicitées :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Démarche ethnographique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse interactionnelle, analyse du discours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Approche émique, phénoménologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités administratives et responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisatrice de l’activité collective TeCHPAF : MéThodologie de la reCHerche : PArtage d’Expériences et Formation (Laboratoire LIDILEM) avec Justine Delebarre, Isabelle Rousset & Thierry Soubrié</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisatrice du séminaire « Apprentissages formels, informels et non formels des migrants » de l’Institut Convergences Migrations avec Julie Prévost (ATILF - Université de Lorraine)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-direction des actes du colloque CEDIL22</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d’organisation du colloque CEDIL22 (Université Grenoble Alpes)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Pradeau, Politiques linguistiques d’immigration et didactique du français : regards croisés sur la France, la Belgique, la Suisse et le Québec, Paris, Presses Sorbonne nouvelle, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharéchas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.12378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des élèves ukrainien·ne·s bousculent les &amp;quot;savoir-être&amp;quot; affirmés d'enseignantes d'UPE2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Savoir être ou ne pas savoir être / Know how or not to know how, 43, pp.68-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Baslev, Ecaterina Bulea Bronckart, Véronique Laurens & Laura Nicolas (coord.), 2022, Les obstacles dans l’enseignant des langues et dans la formation des enseignants, Lambert Lucas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (1), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.12239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux relationnels de la transmission du savoir dans les interactions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 146, pp.03002. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202214603002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interaction en didactique du FLE : du concept reliant aux défis méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Universitatis Babeș-Bolyai Philosophia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (2), pp.11 - 27. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24193/subbphil.2022.2.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un petit ours c’est moi » : des images figuratives pour explorer les définitions de soi et de l’Autre d’apprenants en UPE2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[Retour] du Sujet et du Sens en didactique des langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Apr 2024, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’expérience du chercheur à l’analyse des données : appréhender les sujets dans une recherche en didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en didactique et interventions : quelles relations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADIS (Apprentissages, Discours, Interactions, Savoirs) - laboratoire ICAR (UMR 5191, CNRS, Université Lyon2, ENS de Lyon), Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enjeux éthiques institutionnels en sociolinguistique ethnographique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Delpérié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Comotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e congrès du RFS - Questions vives, débats et controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain, May 2024, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des voix personnelles au sein d’interactions didactiques en UPE2A : vers de nouveaux rôles et une nouvelle relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La relation en didactique des langues : Colloque international du laboratoire DILTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DILTEC (Sorbonne Nouvelle), Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mon frère il dit parle en français parle pas en géorgien » : impacts des transmissions scolaire et familiale sur les représentations et pratiques langagières d’adolescent·es migrant·es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Comotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « MIGRATIONS »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Mons, Jan 2024, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’action ALADUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Felce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants du Lidilem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Feb 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écarts entre pratiques prescrites et effectives dans ma recherche en sociodidactique : de l'« insécurité doctorale » à la réinvention de ma posture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26° Rencontres des Jeunes Chercheur.e.s (RJC 2023), « Norme(s) et transgression(s) en sciences du langage : contexte, pratiques et enjeux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité &amp; Université Sorbonne-Nouvelle, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il est interdit de parler anglais ! Except la prof » : Ambivalence d'une enseignante de FLSco par rapport aux répertoires langagiers des apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études : représentations et pratiques enseignantes en France, pays unilingue.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DILTEC (Université Sorbonne-Nouvelle), May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires et positionnements : le rapport à l'Autre d'apprenant.e.s en dispositif d'accueil pour élèves allophones nouvellement arrivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BILINGUISME ET MULTILINGUISME : COMPÉTENCES TRANSVERSALES, MOBILITÉ ET BIEN-ÊTRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCERBAL, May 2023, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations mutuelles dans la relation chercheur-enquêté. L’ethos en jeu dans l’entretien compréhensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Rencontres des Jeunes Chercheurs (RJC) en Sciences du Langage. « Du linguiste à son objet : la distance en question(s) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de l’imaginaire en didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Helena Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de lancement du projet Deluci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux relationnels de la transmission du savoir dans les interactions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le savoir au prisme du langage. Acquisition, transmission, manifestations. Colloque international pluridisciplinaire des jeunes chercheur·e·s ICODOC 2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ICAR., Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation enseignant-apprenants dans le contexte du Français Langue de Scolarisation : entre positionnements identitaires et affectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Estudiantin de Science du Langage et Didactique « La langue e(s)t moi »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux-Montaigne, Apr 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation enseignant -apprenants dans le contexte du Français Langue de Scolarisation : positionnements identitaires et affectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque estudiantin de sciences du langage et de didactique “La langue e(s)t moi”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations mutuelles dans la relation chercheur-enquêté : l'ethos en jeu dans l'entretien compréhensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Rencontres Jeunes Chercheurs (RJC 2021) Du linguiste à son objet : la distance en question(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences du langage : enjeux théoriques et pratiques méthodologiques. Actes du colloque CEDIL22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Comotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Abouwarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13622944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Comotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Abouwarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manon Boucharéchas, Iris Fabry, Marie Peuzin, Roxanne Comotti, Rim Abouwarda, Alexis Ladreyt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du langage : enjeux théoriques et pratiques méthodologiques. Actes du colloque CEDIL22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2024, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13623011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destin&amp;quot; : le &amp;quot;jeu&amp;quot; d'une recherche ethnographique en UPE2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche ethnographique et interactionnelle de l’activité réelle des enseignants d’UPE2A : les défocalisations au cœur des reconfigurations des rôles et de la relation didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Grenoble Alpes [2020-..], 2025. Français. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2025GRALL024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05578702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation interpersonnelle entre enseignant et apprenants en FLSco. Un paradoxe entre autorité et proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boucharechas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-02190866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme(s) et transgression(s) en sciences du langage : Contextes, pratiques et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leela Azorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Buturlakina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mapendano Byamungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caihong Weng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mapendano Byamungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 26èmes Rencontres des Jeunes Chercheurs (RJC) en Sciences du Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="634A5BEB"/>
+    <w:nsid w:val="E5249B4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="EF7313CC"/>
+    <w:nsid w:val="8ED7DB9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3EE0DA2A"/>
+    <w:nsid w:val="5EDF1F45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7D81D9F5"/>
+    <w:nsid w:val="2407175E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5CA528B3"/>
+    <w:nsid w:val="C066678F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -942,51 +942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manon-boucharechas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4973-9546" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/27865987X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567119v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bouchar&#233;chas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.12378" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861831v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Prevost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boucharechas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567117v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12239" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787632v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214603002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764970v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphil.2022.2.01" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587719v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832536v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832552v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838221v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delp&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Comotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587714v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674315v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felce" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587712v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230889v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230868v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674358v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Helena Daher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918911v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762380v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758888v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784391v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760546v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04696422v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Fabry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peuzin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Abouwarda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13622944" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04696444v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13623011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842268v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05578702v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025GRALL024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02190866v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04757217v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leela Azorin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Buturlakina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mapendano Byamungu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihong Weng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manon-boucharechas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4973-9546" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/27865987X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567119v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bouchar&#233;chas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.12378" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861831v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Prevost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boucharechas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567117v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12239" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787632v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214603002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764970v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphil.2022.2.01" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587719v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832536v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delp&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Comotti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832552v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587714v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674315v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felce" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587712v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230889v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230868v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918911v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674358v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Helena Daher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762380v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758888v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784391v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760546v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04696422v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Fabry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peuzin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Abouwarda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13622944" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04696444v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13623011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842268v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05578702v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025GRALL024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02190866v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04757217v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leela Azorin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Buturlakina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mapendano Byamungu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihong Weng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>