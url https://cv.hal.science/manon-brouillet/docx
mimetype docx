--- v0 (2026-03-07)
+++ v1 (2026-05-01)
@@ -949,174 +949,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">„Sie schüttete hin das geschmeidige Gewand auf des Vaters Schwelle“: Sinnesregime und Körper der Athene bei Homer</w:t>
+                <w:t xml:space="preserve">Les femmes veulent prendre la parole. Oralité contestataire et performance de genre chez Aristophane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Brouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Homme. Europäische Zeitschrift für Feministische Geschichtswissenschaft</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de Littérature Orale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Hors-Série, pp.37-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03895719v1</w:t>
+                <w:t xml:space="preserve">hal-03651043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les femmes veulent prendre la parole. Oralité contestataire et performance de genre chez Aristophane</w:t>
+                <w:t xml:space="preserve">„Sie schüttete hin das geschmeidige Gewand auf des Vaters Schwelle“: Sinnesregime und Körper der Athene bei Homer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Brouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Littérature Orale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Homme. Europäische Zeitschrift für Feministische Geschichtswissenschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (2), pp.15-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14220/lhom.2020.31.2.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03651043v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
@@ -2455,51 +2455,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kleos.chs.harvard.edu/?p=139774" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/ANHIMA/tel-01503016v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://journals.openedition.org/clo/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://books.openedition.org/septentrion/99?lang=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://http://revues1.aplaes.org:86/index.php/annales/issue/view/6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/mondesanciens/2194" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsehess/5640" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/clo/1818" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/clo/73587" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/mondesanciens/2227" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/mondesanciens/2441" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsehess/5661" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsehess/5649" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../hal-01898097/document" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../hal-01756646/document" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/clo/2134" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/editionsehess/3027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://journals.openedition.org/clo/8758" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bmcr.brynmawr.edu/2018/2018-01-18.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://clo.revues.org/1373" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsehess/5652" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classical-inquiries.chs.harvard.edu/a-statue-who-shakes-her-head-no/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740798v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Brouillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03895719v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14220/lhom.2020.31.2.15" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03651043v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175850v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Andreesco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Belmont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elara Bertho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathie Birat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bornand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.6569" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03895772v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.8758" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mondesanciens.2227" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091947v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Buccheri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mondesanciens.2441" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756646v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898097v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004423v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Carastro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728329v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.5649" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363013v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Privat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388011v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.3027" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004377v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03895735v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01503016v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kleos.chs.harvard.edu/?p=139774" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/ANHIMA/tel-01503016v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://journals.openedition.org/clo/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://books.openedition.org/septentrion/99?lang=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://http://revues1.aplaes.org:86/index.php/annales/issue/view/6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/mondesanciens/2194" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsehess/5640" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/clo/1818" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/clo/73587" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/mondesanciens/2227" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/mondesanciens/2441" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsehess/5661" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsehess/5649" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../hal-01898097/document" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../hal-01756646/document" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/clo/2134" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/editionsehess/3027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://journals.openedition.org/clo/8758" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bmcr.brynmawr.edu/2018/2018-01-18.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://clo.revues.org/1373" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsehess/5652" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classical-inquiries.chs.harvard.edu/a-statue-who-shakes-her-head-no/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740798v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Brouillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03651043v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03895719v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14220/lhom.2020.31.2.15" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175850v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Andreesco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Belmont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elara Bertho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathie Birat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bornand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.6569" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03895772v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.8758" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mondesanciens.2227" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091947v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Buccheri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mondesanciens.2441" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756646v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898097v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004423v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Carastro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728329v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.5649" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363013v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Privat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388011v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.3027" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004377v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03895735v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01503016v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>