--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1302,51 +1302,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A7A9D745"/>
+    <w:nsid w:val="99C8C8D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>