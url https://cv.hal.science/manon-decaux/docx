--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -1302,51 +1302,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="99C8C8D7"/>
+    <w:nsid w:val="B48DCF6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>