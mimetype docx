--- v2 (2026-04-29)
+++ v3 (2026-05-23)
@@ -302,51 +302,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Decaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 9, pp.451-455</w:t>
+              <w:t xml:space="preserve">, 2025, 9, p. 451 à 455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -371,51 +371,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Decaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2, pp.19-23</w:t>
+              <w:t xml:space="preserve">, 2025, 2, p. 19 à 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -440,51 +440,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Decaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Numérique et ordre public, 21, pp.21-28. </w:t>
+              <w:t xml:space="preserve">, 2023, Numérique et ordre public, 21, p. 21 à 28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/crdf.8814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -518,51 +518,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Decaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, La propriété, 20, pp.132-134. </w:t>
+              <w:t xml:space="preserve">, 2022, La propriété, 20, p. 132 à 134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/crdf.8479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1091,51 +1091,51 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Decaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Bottini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'obsolescence programmée du droit (public) économique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 9, Legitech, éditeur juridique, pp.327-338, 2025, (Droit et écolomie), 9782919826001</w:t>
+              <w:t xml:space="preserve">, 9, Legitech, éditeur juridique, p. 327 à 338, 2025, Droit et Écolomie, 9782919826001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1164,51 +1164,51 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Decaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Mestre; Sylvie Lebreton-Derrien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête et droit : regard juridique sur l'événementiel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires d'Aix-Marseille, pp.87-98, 2023, 978-2-7314-1275-8</w:t>
+              <w:t xml:space="preserve">, Presses universitaires d'Aix-Marseille, p. 87 à 98, 2023, 978-2-7314-1275-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
@@ -1302,51 +1302,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B48DCF6B"/>
+    <w:nsid w:val="A4F35DE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>