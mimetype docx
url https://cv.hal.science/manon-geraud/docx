--- v0 (2026-03-18)
+++ v1 (2026-04-11)
@@ -333,204 +333,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un PCR (2022/2024) sur la céramique médiévale et moderne dans les Pyrénées commingeoises</w:t>
+                <w:t xml:space="preserve">La céramique médiévale dans les Pyrénées Centrales. Pour une nouvelle dynamique de recherche collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Venco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Terrae - La céramique médiévale dans les Pyrénées Centrales. Etat des lieux et données nouvelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées d'études ICERAMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284461v1</w:t>
+                <w:t xml:space="preserve">hal-04284356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique médiévale dans les Pyrénées Centrales. Pour une nouvelle dynamique de recherche collective</w:t>
+                <w:t xml:space="preserve">Vers un PCR (2022/2024) sur la céramique médiévale et moderne dans les Pyrénées commingeoises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Piques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Venco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études ICERAMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude Terrae - La céramique médiévale dans les Pyrénées Centrales. Etat des lieux et données nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284356v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrouver les gestes des potiers commingeois : apport de l’expérimentation à l’étude d’une production céramique médiévale, la Commingeoise</w:t>
               </w:r>
@@ -579,204 +579,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrated Approach of the Ceramic Material: an example of Interdisciplinary Research on Commingeoise, a French Late Medieval Ware (13th-16th c.)</w:t>
+                <w:t xml:space="preserve">La céramique des XVème et XVIème siècles de la Mouline du site du Castel-Minier (Aulus-les-Bains, Ariège)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Géraud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">83th annual meeting of Society for American Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Washington, DC, United States</w:t>
+              <w:t xml:space="preserve">Journées ICERAMM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02531890v1</w:t>
+                <w:t xml:space="preserve">hal-01959124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique des XVème et XVIème siècles de la Mouline du site du Castel-Minier (Aulus-les-Bains, Ariège)</w:t>
+                <w:t xml:space="preserve">An Integrated Approach of the Ceramic Material: an example of Interdisciplinary Research on Commingeoise, a French Late Medieval Ware (13th-16th c.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Géraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M. W. Hunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Téreygeol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ICERAMM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">83th annual meeting of Society for American Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959124v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02531890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical ceramics for silver-lead production in Castel-Minier, 13-15th c. (Ariège, France)</w:t>
               </w:r>
@@ -788,51 +788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice M. W. Hunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1911,198 +1911,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique du site de Castel-Minier (Aulus-les-Bains, Ariège) : la fin de l’occupation du site, XVème-XVIème siècles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fabrication de fausses monnaies coulées antiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Méaudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Géraud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Travaux universitaires] Université Toulouse - Jean Jaurès. 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Téreygeol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959163v1</w:t>
+                <w:t xml:space="preserve">hal-02531337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrication de fausses monnaies coulées antiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La céramique du site de Castel-Minier (Aulus-les-Bains, Ariège) : la fin de l’occupation du site, XVème-XVIème siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Géraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures. 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Travaux universitaires] Université Toulouse - Jean Jaurès. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02531337v1</w:t>
+                <w:t xml:space="preserve">hal-01959163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2254,51 +2254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice M. W. Hunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2632,51 +2632,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337360v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Boneu-Pouquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon G&#233;raud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona Waksman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284491v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maqueda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284461v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Piques" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Venco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284356v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939738v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531890v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M. W. Hunt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautefeuille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959124v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959050v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959063v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05046026v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024TLSEJ104" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04284395v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284428v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Ghanem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284518v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284530v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284520v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284497v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959328v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959325v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531357v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles M&#233;audre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Quellec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959163v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531337v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697826v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959046v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy A Foy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.6317" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337360v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Boneu-Pouquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon G&#233;raud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona Waksman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284491v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maqueda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284356v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Venco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284461v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Piques" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939738v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959124v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531890v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M. W. Hunt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautefeuille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959050v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959063v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05046026v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024TLSEJ104" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04284395v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284428v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Ghanem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284518v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284530v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284520v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284497v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959328v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959325v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531357v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles M&#233;audre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Quellec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531337v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959163v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697826v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959046v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy A Foy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.6317" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>