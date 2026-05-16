--- v1 (2026-04-11)
+++ v2 (2026-05-16)
@@ -333,204 +333,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique médiévale dans les Pyrénées Centrales. Pour une nouvelle dynamique de recherche collective</w:t>
+                <w:t xml:space="preserve">Vers un PCR (2022/2024) sur la céramique médiévale et moderne dans les Pyrénées commingeoises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Piques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Venco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études ICERAMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude Terrae - La céramique médiévale dans les Pyrénées Centrales. Etat des lieux et données nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284356v1</w:t>
+                <w:t xml:space="preserve">hal-04284461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un PCR (2022/2024) sur la céramique médiévale et moderne dans les Pyrénées commingeoises</w:t>
+                <w:t xml:space="preserve">La céramique médiévale dans les Pyrénées Centrales. Pour une nouvelle dynamique de recherche collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Venco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Terrae - La céramique médiévale dans les Pyrénées Centrales. Etat des lieux et données nouvelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées d'études ICERAMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284461v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrouver les gestes des potiers commingeois : apport de l’expérimentation à l’étude d’une production céramique médiévale, la Commingeoise</w:t>
               </w:r>
@@ -579,204 +579,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique des XVème et XVIème siècles de la Mouline du site du Castel-Minier (Aulus-les-Bains, Ariège)</w:t>
+                <w:t xml:space="preserve">An Integrated Approach of the Ceramic Material: an example of Interdisciplinary Research on Commingeoise, a French Late Medieval Ware (13th-16th c.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Géraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M. W. Hunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Téreygeol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ICERAMM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">83th annual meeting of Society for American Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959124v1</w:t>
+                <w:t xml:space="preserve">halshs-02531890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrated Approach of the Ceramic Material: an example of Interdisciplinary Research on Commingeoise, a French Late Medieval Ware (13th-16th c.)</w:t>
+                <w:t xml:space="preserve">La céramique des XVème et XVIème siècles de la Mouline du site du Castel-Minier (Aulus-les-Bains, Ariège)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Géraud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Hautefeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">83th annual meeting of Society for American Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Washington, DC, United States</w:t>
+              <w:t xml:space="preserve">Journées ICERAMM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02531890v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical ceramics for silver-lead production in Castel-Minier, 13-15th c. (Ariège, France)</w:t>
               </w:r>
@@ -788,51 +788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice M. W. Hunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1060,248 +1060,522 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05046026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The muffle: an innovation around silver refining at Castel-Minier in the 14th century Mufle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maqueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Téreygeol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Foy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Géraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Rerum Naturalium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28, pp.89-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04697826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les céramiques métallurgiques de Castel-Minier (Ariège, France) XIIIe-XVe s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Géraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M. W. Hunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy A Foy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43, pp.83-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.6317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occitanie, Hérault (34), Saint-Pargoire Chemin de Saint-Guilhem Terrasses de Gellone : Rapport Final d'Opération de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Donat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap midi-MED. 2023, 75 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04284395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occitanie, Aude, Narbonne, 7 rue Marceau : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Géraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition de fonction d'usage pour l'utilisation d'un pot percé de Castel-Minier&amp;quot;, dans PCR Paléométallurgies et expérimentations. L'expérimentation paléométallurgique de l'analogie à la modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1314,562 +1588,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrication des poteries Commingeoises&amp;quot;, dans PCR Paléométallurgies et expérimentations. L'expérimentation paléométallurgique de l'analogie à la modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Géraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique&amp;quot; dans Téreygeol (F.), Le Castel-Minier (Aulus-les-Bains, 09), document final de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Géraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique&amp;quot; dans Téreygeol (F.), Le Castel-Minier (Aulus-les-Bains, 09), rapport intermédiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Géraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique&amp;quot; dans Téreygeol (F.), Le Castel-Minier (Aulus-les-Bains, 09), rapport intermédiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Géraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospections autour des dépôts d’argile de la vallée du Garbet&amp;quot; dans Téreygeol (F.), Le Castel-Minier (Aulus-les-Bains, 09), Document final d'opération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Géraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Commingeoise de Castel-Minier (Aulus-les-Bains, Ariège) : étude typologique, technologique et archéométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Géraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Travaux universitaires] Université Toulouse - Jean Jaurès. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilier céramique 2015-2017&amp;quot; dans Téreygeol (F.), Le Castel-Minier (Aulus-les-Bains, 09), rapport final d'opération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Géraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrication de fausses monnaies coulées antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Méaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1881,502 +2155,228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Programme Collectif de Recherche Paléométallurgies et expérimentations, IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrication de fausses monnaies coulées antiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La céramique du site de Castel-Minier (Aulus-les-Bains, Ariège) : la fin de l’occupation du site, XVème-XVIème siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Géraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures. 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Travaux universitaires] Université Toulouse - Jean Jaurès. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531337v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique du site de Castel-Minier (Aulus-les-Bains, Ariège) : la fin de l’occupation du site, XVème-XVIème siècles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fabrication de fausses monnaies coulées antiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Méaudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Géraud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Travaux universitaires] Université Toulouse - Jean Jaurès. 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Téreygeol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...253 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeosciences.6317⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01959046v1</w:t>
+                <w:t xml:space="preserve">hal-02531337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2632,51 +2632,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337360v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Boneu-Pouquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon G&#233;raud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona Waksman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284491v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maqueda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284356v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Venco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284461v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Piques" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939738v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959124v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531890v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M. W. Hunt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautefeuille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959050v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959063v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05046026v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024TLSEJ104" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04284395v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284428v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Ghanem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284518v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284530v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284520v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284497v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959328v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959325v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531357v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles M&#233;audre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Quellec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531337v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959163v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697826v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959046v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy A Foy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.6317" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337360v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Boneu-Pouquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon G&#233;raud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yona Waksman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284491v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maqueda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284461v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Piques" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Venco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284356v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939738v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531890v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M. W. Hunt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautefeuille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959124v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959050v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959063v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05046026v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024TLSEJ104" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697826v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959046v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy A Foy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.6317" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04284395v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284428v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Ghanem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284518v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284530v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284520v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284497v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939742v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959328v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959174v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959325v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531357v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles M&#233;audre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Quellec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959163v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531337v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>