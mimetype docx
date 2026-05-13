--- v0 (2026-03-21)
+++ v1 (2026-05-13)
@@ -1191,174 +1191,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prendre la parole sans prendre le pouvoir&amp;quot;. La mise en registre de l’horizontalité dans les assemblées générales anarchistes/autonomes.</w:t>
+                <w:t xml:space="preserve">Alors que nous on s’acharne à dire que c’est un système&amp;quot; : enjeux militants de la construction d’un locuteur collectif en AG anarchiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Him-Aquilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 122, pp.93-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.26250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03542460v1</w:t>
+                <w:t xml:space="preserve">halshs-03542454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alors que nous on s’acharne à dire que c’est un système&amp;quot; : enjeux militants de la construction d’un locuteur collectif en AG anarchiste</w:t>
+                <w:t xml:space="preserve">Prendre la parole sans prendre le pouvoir&amp;quot;. La mise en registre de l’horizontalité dans les assemblées générales anarchistes/autonomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Him-Aquilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mots.26250⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03542454v1</w:t>
+                <w:t xml:space="preserve">halshs-03542460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribuer le pouvoir comme on distribue la parole : le rituel des « tours de parole » dans des assemblées générales anarchistes/ autonomes</w:t>
               </w:r>
@@ -2111,51 +2111,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253248v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Veniard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rennes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Him-Aquilli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893209v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Angeletti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Galonnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14071" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253252v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Telep" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05253229v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.183.0009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05253232v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.183.0127" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.7940" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861310v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Guedj" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nossik" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.16505" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-94L39VPK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05253235v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14516" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861323v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14131" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542474v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.172.0071" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507185v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.172.0021" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542460v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542454v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.26250" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02319086v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861314v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.10710" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542466v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207801015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861320v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Danos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Panis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977986v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02519529v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCB130" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253248v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Veniard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rennes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Him-Aquilli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893209v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Angeletti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Galonnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14071" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253252v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Telep" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05253229v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.183.0009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05253232v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.183.0127" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.7940" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861310v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Guedj" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nossik" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.16505" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-94L39VPK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05253235v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14516" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861323v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14131" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542474v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.172.0071" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507185v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.172.0021" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542454v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.26250" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542460v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02319086v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861314v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.10710" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542466v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207801015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861320v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Danos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Panis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977986v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02519529v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCB130" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>