--- v0 (2026-03-07)
+++ v1 (2026-04-29)
@@ -752,248 +752,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territoires ruraux protègent-ils les personnes aînées ? Solidarités et sociabilités à l’épreuve de la pandémie.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers un « comme chez-soi » en Ehpad: retour d’expérience d’un atelier de co-design avec des habitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Pègues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Labarchède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Alberio</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Cérèse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Safin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retraite et société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rs1.093.0085⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (2), pp.177 - 190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2024.1171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04959640v1</w:t>
+                <w:t xml:space="preserve">hal-04663768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un « comme chez-soi » en Ehpad: retour d’expérience d’un atelier de co-design avec des habitants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Pègues</w:t>
+                <w:t xml:space="preserve">Les territoires ruraux protègent-ils les personnes aînées ? Solidarités et sociabilités à l’épreuve de la pandémie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Labarchède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Adam</w:t>
+                <w:t xml:space="preserve">Marco Alberio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22 (2), pp.177 - 190. </w:t>
+              <w:t xml:space="preserve">Retraite et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (93), pp.85-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2024.1171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rs1.093.0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663768v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieux de vie collectifs et maladie d’Alzheimer : évolution de l’offre d’hébergement</w:t>
               </w:r>
@@ -1161,51 +1161,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires ruraux de l’est du Québec à l’épreuve de la Covid-19. Marginalisation et exclusion sociale des personnes aînées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Alberio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Labarchède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2477,51 +2477,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solidarités et sociabilités à l’épreuve de la pandémie. L'effet protecteur du territoire rural chez les personnes âgées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Labarchède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Alberio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études "Covid, âges de la vie et relations intergénérationnelles"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNAV (Caisse nationale d'assurance vieillesse), Dec 2023, La plaine Saint Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2540,312 +2540,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How pandemic impacts seniors in rural areas? Social isolation and psychological distress among the elderly in Eastern of Quebec</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">L’exclusion sociale des aînés en période de pandémie. Quelques pistes pour une intervention sociale dans les milieux éloignés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Labarchède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Salah Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Alberio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mahee Gilbert-Ouimet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th biennial european society for health and medical sociology conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society of Health and Medical Sociology (ESHMS), Aug 2022, Forli,Università di Bologna, Italy</w:t>
+              <w:t xml:space="preserve">89ème congrès de l’Acfas - Colloque 434 - Quels types d’innovations sociales pour une justice sociale et environnementale?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acfas, May 2022, En ligne, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910211v1</w:t>
+                <w:t xml:space="preserve">hal-04910300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exclusion sociale des aînés en période de pandémie. Quelques pistes pour une intervention sociale dans les milieux éloignés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Résilience des territoires ruraux à l'aune de la COVID-19 : Comment répondre aux besoins des personnes ainées en contexte de crise sanitaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Alberio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Labarchède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame Salah Mbaye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Alberio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">89ème congrès de l’Acfas - Colloque 434 - Quels types d’innovations sociales pour une justice sociale et environnementale?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Acfas, May 2022, En ligne, Canada</w:t>
+              <w:t xml:space="preserve">58e colloque de l'ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française, Jun 2022, Rennes IEP, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910300v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience des territoires ruraux à l'aune de la COVID-19 : Comment répondre aux besoins des personnes ainées en contexte de crise sanitaire ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">How pandemic impacts seniors in rural areas? Social isolation and psychological distress among the elderly in Eastern of Quebec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Alberio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Labarchède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mame Salah Mbaye</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahee Gilbert-Ouimet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58e colloque de l'ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française, Jun 2022, Rennes IEP, France</w:t>
+              <w:t xml:space="preserve">19th biennial european society for health and medical sociology conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society of Health and Medical Sociology (ESHMS), Aug 2022, Forli,Università di Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910271v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitats, vieillissements et filières de production : quelles pratiques inclusives ?</w:t>
               </w:r>
@@ -3748,51 +3748,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03193397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Labarch&#232;de" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021BORD0030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03656426v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Gauneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tapie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/habitats-et-vieillissements-des-hommes-et-des-lieux/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441695v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134584v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158043v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52057/agg6nt93" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441705v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;r&#233;nice Simzac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.094.0011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959640v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Alberio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.093.0085" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04663768v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine P&#232;gues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany C&#233;r&#232;se" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Safin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Adam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2024.1171" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554725v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.171.0125" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.10184" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554675v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Salah Mbaye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03604172v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.768" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555716v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.086.0230" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096418v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900282v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554733v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554747v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554743v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134556v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085645v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093921v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093892v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900079v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pouchadon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Honta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899784v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899877v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910080v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555699v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555688v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910211v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahee Gilbert-Ouimet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910300v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910271v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910536v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910527v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134529v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396909v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294334v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515802v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355133v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora P&#233;rez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515962v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910124v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910136v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03193397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Labarch&#232;de" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021BORD0030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03656426v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Gauneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tapie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/habitats-et-vieillissements-des-hommes-et-des-lieux/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441695v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134584v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158043v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52057/agg6nt93" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441705v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;r&#233;nice Simzac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.094.0011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04663768v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine P&#232;gues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany C&#233;r&#232;se" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Safin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Adam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2024.1171" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959640v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Alberio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.093.0085" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554725v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.171.0125" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.10184" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554675v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Salah Mbaye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03604172v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.768" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555716v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.086.0230" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096418v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900282v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554733v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554747v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554743v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134556v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085645v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093921v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093892v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900079v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pouchadon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Honta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899784v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899877v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910080v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555699v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555688v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910300v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910271v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910211v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahee Gilbert-Ouimet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910536v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910527v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134529v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396909v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294334v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515802v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355133v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora P&#233;rez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515962v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910124v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910136v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>