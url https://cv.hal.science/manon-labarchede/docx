--- v1 (2026-04-29)
+++ v2 (2026-05-19)
@@ -583,196 +583,196 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do the people we care for live?</w:t>
+                <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Labarchède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Bérénice Simzac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Rehabilitation Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52057/agg6nt93⟩</w:t>
+              <w:t xml:space="preserve">Retraite et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vieillir au cœur des métropoles (vol. I), 94, pp.11-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rs1.094.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158043v1</w:t>
+                <w:t xml:space="preserve">hal-05441705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
+                <w:t xml:space="preserve">How do the people we care for live?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Labarchède</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Bérénice Simzac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retraite et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Vieillir au cœur des métropoles (vol. I), 94, pp.11-17. </w:t>
+              <w:t xml:space="preserve">European Rehabilitation Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rs1.094.0011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.52057/agg6nt93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441705v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un « comme chez-soi » en Ehpad: retour d’expérience d’un atelier de co-design avec des habitants</w:t>
               </w:r>
@@ -1250,187 +1250,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04554675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticiper l’institution ? Modalités et temporalités de l’entrée en établissement des personnes atteintes d’une maladie d’Alzheimer ou d’une maladie apparentée</w:t>
+                <w:t xml:space="preserve">Recension de Maladie d’Alzheimer et troubles apparentés. Accompagner autrement avec les interventions psy-chosociales de Kevin Charras (InPress, 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Labarchède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Populations vulnérables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Mobilité résidentielle et vulnérabilités, 7, pp.[en ligne]. </w:t>
+              <w:t xml:space="preserve">Retraite et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 86 (2), pp. 232-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/popvuln.768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rs1.086.0230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03604172v1</w:t>
+                <w:t xml:space="preserve">hal-04555716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de Maladie d’Alzheimer et troubles apparentés. Accompagner autrement avec les interventions psy-chosociales de Kevin Charras (InPress, 2020)</w:t>
+                <w:t xml:space="preserve">Anticiper l’institution ? Modalités et temporalités de l’entrée en établissement des personnes atteintes d’une maladie d’Alzheimer ou d’une maladie apparentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Labarchède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retraite et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, N° 86 (2), pp. 232-235. </w:t>
+              <w:t xml:space="preserve">Populations vulnérables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Mobilité résidentielle et vulnérabilités, 7, pp.[en ligne]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rs1.086.0230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/popvuln.768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04555716v1</w:t>
+                <w:t xml:space="preserve">hal-03604172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser l’hospitalité pour l’hébergement des personnes atteintes de la maladie d’Alzheimer : représentations de l’habitat et pratiques de l’espace</w:t>
               </w:r>
@@ -1880,877 +1880,877 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hospitalité en question. L’architecture au service de l’accueil des personnes âgées en établissement</w:t>
+                <w:t xml:space="preserve">How space impacts living conditions of older people? Exploring the concept of hospitality in conception of long-term care facilities for people with Alzheimer’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Labarchède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de recherche sociologique 2025 - "Espaces et matérialités du vieillissement"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Genève, May 2025, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Panel IV: Crossing material and virtual boundaries. Crossing Boundaries: Transnational and Transdisciplinary Perspectives on (Re)Configurations of Space in Ageing Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Final Conference of the DFG &amp; ANR-Funded Research Project “SPAGE: The Social Production of Space and Ageing. A French-German Dialogue towards New Theoretical Approaches and Research Pathways”, May 2025, Francfort Main, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085645v1</w:t>
+                <w:t xml:space="preserve">hal-05093892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territoires ruraux protègent-ils les aînés?</w:t>
+                <w:t xml:space="preserve">L’hospitalité en question. L’architecture au service de l’accueil des personnes âgées en établissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Labarchède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Vieillir loin des métropoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Retraite et société, Apr 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">Forum de recherche sociologique 2025 - "Espaces et matérialités du vieillissement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, May 2025, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05093921v1</w:t>
+                <w:t xml:space="preserve">hal-05085645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How space impacts living conditions of older people? Exploring the concept of hospitality in conception of long-term care facilities for people with Alzheimer’s disease</w:t>
+                <w:t xml:space="preserve">Les territoires ruraux protègent-ils les aînés?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Labarchède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panel IV: Crossing material and virtual boundaries. Crossing Boundaries: Transnational and Transdisciplinary Perspectives on (Re)Configurations of Space in Ageing Societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Final Conference of the DFG &amp; ANR-Funded Research Project “SPAGE: The Social Production of Space and Ageing. A French-German Dialogue towards New Theoretical Approaches and Research Pathways”, May 2025, Francfort Main, Germany</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Vieillir loin des métropoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Retraite et société, Apr 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05093892v1</w:t>
+                <w:t xml:space="preserve">hal-05093921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernance départementale de l'autonomie et visages diversifiés de la vieillesse : une analyse exploratoire des schémas départementaux de l'action sociale en Nouvelle-Aquitaine (France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anticiper l'institution ? Les trajectoires résidentielles des personnes âgées aux prises avec la maladie d'Alzheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Labarchède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème colloque international du REIACTIS "Trajectoires de vieillissements. Considérer la pluralité des contextes et des temps", Séance simultanée 8, Politiques,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau d'Études International sur l'Âge, la CitoyenneTé et l'Intégration Socio-économique (REIACTIS), Jun 2024, Université de Montréal, Canada</w:t>
+              <w:t xml:space="preserve">7ème colloque international du REIACTIS "Trajectoires de vieillissements. Considérer la pluralité des contextes et des temps", Séance simultanée 5, Trajectoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau d'Études International sur l'Âge, la CitoyenneTé et l'Intégration Socio-économique (REIACTIS), Jun 2024, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04900079v1</w:t>
+                <w:t xml:space="preserve">hal-04910080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomie des personnes âgées, hébergement et habitat</w:t>
+                <w:t xml:space="preserve">Restoring freedom of action by rethinking living spaces of long- term care facilities for older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Labarchède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche Autonomie(s), indépendance et dépendances, Séance n°8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PPR Autonomie, Dec 2024, [en Ligne], France</w:t>
+              <w:t xml:space="preserve">Séminaire de l’axe Aging and Resilience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bordeaux Population Health / ISPED, Feb 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04899784v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04899877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoring freedom of action by rethinking living spaces of long- term care facilities for older adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gouvernance départementale de l'autonomie et visages diversifiés de la vieillesse : une analyse exploratoire des schémas départementaux de l'action sociale en Nouvelle-Aquitaine (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pouchadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Labarchède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’axe Aging and Resilience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bordeaux Population Health / ISPED, Feb 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">7ème colloque international du REIACTIS "Trajectoires de vieillissements. Considérer la pluralité des contextes et des temps", Séance simultanée 8, Politiques,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau d'Études International sur l'Âge, la CitoyenneTé et l'Intégration Socio-économique (REIACTIS), Jun 2024, Université de Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04899877v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticiper l'institution ? Les trajectoires résidentielles des personnes âgées aux prises avec la maladie d'Alzheimer</w:t>
+                <w:t xml:space="preserve">Autonomie des personnes âgées, hébergement et habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Labarchède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème colloque international du REIACTIS "Trajectoires de vieillissements. Considérer la pluralité des contextes et des temps", Séance simultanée 5, Trajectoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau d'Études International sur l'Âge, la CitoyenneTé et l'Intégration Socio-économique (REIACTIS), Jun 2024, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche Autonomie(s), indépendance et dépendances, Séance n°8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PPR Autonomie, Dec 2024, [en Ligne], France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910080v1</w:t>
+                <w:t xml:space="preserve">hal-04899784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’EHPAD. Nouvelle(s) ressource(s) pour les territoires ?</w:t>
+                <w:t xml:space="preserve">Solidarités et sociabilités à l’épreuve de la pandémie. L'effet protecteur du territoire rural chez les personnes âgées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Labarchède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Alberio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Territoires en transition. Habitat, vieillissement et espaces de vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSA de Normandie, Sep 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journées d'études "Covid, âges de la vie et relations intergénérationnelles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAV (Caisse nationale d'assurance vieillesse), Dec 2023, La plaine Saint Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04555699v1</w:t>
+                <w:t xml:space="preserve">hal-04555688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solidarités et sociabilités à l’épreuve de la pandémie. L'effet protecteur du territoire rural chez les personnes âgées ?</w:t>
+                <w:t xml:space="preserve">L’EHPAD. Nouvelle(s) ressource(s) pour les territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Labarchède</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Alberio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études "Covid, âges de la vie et relations intergénérationnelles"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNAV (Caisse nationale d'assurance vieillesse), Dec 2023, La plaine Saint Denis, France</w:t>
+              <w:t xml:space="preserve">Colloque international Territoires en transition. Habitat, vieillissement et espaces de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSA de Normandie, Sep 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04555688v1</w:t>
+                <w:t xml:space="preserve">hal-04555699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exclusion sociale des aînés en période de pandémie. Quelques pistes pour une intervention sociale dans les milieux éloignés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Résilience des territoires ruraux à l'aune de la COVID-19 : Comment répondre aux besoins des personnes ainées en contexte de crise sanitaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Alberio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Labarchède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame Salah Mbaye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Alberio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">89ème congrès de l’Acfas - Colloque 434 - Quels types d’innovations sociales pour une justice sociale et environnementale?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Acfas, May 2022, En ligne, Canada</w:t>
+              <w:t xml:space="preserve">58e colloque de l'ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française, Jun 2022, Rennes IEP, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910300v1</w:t>
+                <w:t xml:space="preserve">hal-04910271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience des territoires ruraux à l'aune de la COVID-19 : Comment répondre aux besoins des personnes ainées en contexte de crise sanitaire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’exclusion sociale des aînés en période de pandémie. Quelques pistes pour une intervention sociale dans les milieux éloignés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Labarchède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Salah Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Alberio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mame Salah Mbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58e colloque de l'ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française, Jun 2022, Rennes IEP, France</w:t>
+              <w:t xml:space="preserve">89ème congrès de l’Acfas - Colloque 434 - Quels types d’innovations sociales pour une justice sociale et environnementale?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acfas, May 2022, En ligne, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910271v1</w:t>
+                <w:t xml:space="preserve">hal-04910300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How pandemic impacts seniors in rural areas? Social isolation and psychological distress among the elderly in Eastern of Quebec</w:t>
               </w:r>
@@ -2825,178 +2825,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitats, vieillissements et filières de production : quelles pratiques inclusives ?</w:t>
+                <w:t xml:space="preserve">Les transformations de l’institution gérontologique : accompagner les personnes atteintes de la maladie d’Alzheimer ou d’une maladie apparentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Labarchède</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Tapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">88e Congrès de l’Acfas "Du jamais su", Colloque 410 : Pratiques inclusives dans le contexte de la diversité des vieillissements : croisements des identités et des environnements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Acfas, May 2021, En ligne, Canada</w:t>
+              <w:t xml:space="preserve">9ème Congrès de l’AFS, RT 40 « Sociologie des institutions », Session 1 : Étudier les processus de changement institutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie; UMR 8019 Clersé; ULR 3589 Ceries; Université de Lille; GIS Démocratie et Participation, Jul 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910536v1</w:t>
+                <w:t xml:space="preserve">hal-04910527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transformations de l’institution gérontologique : accompagner les personnes atteintes de la maladie d’Alzheimer ou d’une maladie apparentée</w:t>
+                <w:t xml:space="preserve">Habitats, vieillissements et filières de production : quelles pratiques inclusives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Labarchède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Tapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès de l’AFS, RT 40 « Sociologie des institutions », Session 1 : Étudier les processus de changement institutionnel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie; UMR 8019 Clersé; ULR 3589 Ceries; Université de Lille; GIS Démocratie et Participation, Jul 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">88e Congrès de l’Acfas "Du jamais su", Colloque 410 : Pratiques inclusives dans le contexte de la diversité des vieillissements : croisements des identités et des environnements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acfas, May 2021, En ligne, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910527v1</w:t>
+                <w:t xml:space="preserve">hal-04910536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouveaux modes d’habiter</w:t>
               </w:r>
@@ -3435,165 +3435,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat et maladie d’Alzheimer</w:t>
+                <w:t xml:space="preserve">Habitat et maladie d'Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Labarchède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres doctorales en architecture et paysage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée doctorale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910124v1</w:t>
+                <w:t xml:space="preserve">hal-04910136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat et maladie d'Alzheimer</w:t>
+                <w:t xml:space="preserve">Habitat et maladie d’Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Labarchède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée doctorale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Talence, France</w:t>
+              <w:t xml:space="preserve">Rencontres doctorales en architecture et paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910136v1</w:t>
+                <w:t xml:space="preserve">hal-04910124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3748,51 +3748,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03193397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Labarch&#232;de" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021BORD0030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03656426v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Gauneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tapie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/habitats-et-vieillissements-des-hommes-et-des-lieux/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441695v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134584v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158043v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52057/agg6nt93" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441705v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;r&#233;nice Simzac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.094.0011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04663768v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine P&#232;gues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany C&#233;r&#232;se" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Safin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Adam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2024.1171" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959640v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Alberio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.093.0085" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554725v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.171.0125" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.10184" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554675v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Salah Mbaye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03604172v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.768" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555716v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.086.0230" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096418v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900282v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554733v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554747v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554743v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134556v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085645v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093921v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093892v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900079v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pouchadon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Honta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899784v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899877v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910080v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555699v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555688v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910300v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910271v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910211v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahee Gilbert-Ouimet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910536v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910527v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134529v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396909v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294334v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515802v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355133v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora P&#233;rez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515962v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910124v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910136v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03193397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Labarch&#232;de" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021BORD0030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03656426v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Gauneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tapie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/habitats-et-vieillissements-des-hommes-et-des-lieux/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441695v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134584v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441705v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;r&#233;nice Simzac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.094.0011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158043v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52057/agg6nt93" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04663768v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine P&#232;gues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany C&#233;r&#232;se" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Safin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Adam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2024.1171" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959640v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Alberio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.093.0085" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554725v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.171.0125" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.10184" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554675v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Salah Mbaye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555716v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.086.0230" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03604172v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.768" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096418v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900282v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554733v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554747v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04554743v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134556v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093892v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085645v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093921v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910080v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899877v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900079v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pouchadon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Honta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899784v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555688v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555699v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910271v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910300v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910211v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahee Gilbert-Ouimet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910527v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910536v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134529v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396909v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294334v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515802v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355133v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora P&#233;rez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515962v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910136v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910124v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>