--- v0 (2026-03-06)
+++ v1 (2026-04-09)
@@ -100,191 +100,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : L'impact du 11-septembre : Réformes et représentations</w:t>
+                <w:t xml:space="preserve">From Ground Zero to Hero&amp;quot; : renégocier l'image des agents dans les séries télévisées post 11-septembre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gachon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manon Lefebvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monica Michlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Représentations dans le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, L'impact du 11-septembre : Réformes et représentations</w:t>
+              <w:t xml:space="preserve">, 2022, L'impact du 11-septembre : réformes et représentations</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663048v1</w:t>
+                <w:t xml:space="preserve">hal-04497576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Ground Zero to Hero&amp;quot; : renégocier l'image des agents dans les séries télévisées post 11-septembre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Introduction : L'impact du 11-septembre : Réformes et représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Michlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Représentations dans le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, L'impact du 11-septembre : réformes et représentations</w:t>
+              <w:t xml:space="preserve">, 2022, L'impact du 11-septembre : Réformes et représentations</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497576v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -302,51 +302,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At the end of the day, I'm not the President of the United States&amp;quot; : présidence alternative dans la série Designated Survivor (ABC, 2016-2018; Netflix, 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55e Congrès de l'Association Française d'Études Américaines : Pouvoir et Empouvoirement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Aix-Marseille, May 2024, Aix-en -Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -371,51 +371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Either you are with us, or you are with the terrorists&amp;quot; : construction d'une américanité en creux dans les séries-terrorisme de l'après-11-septembre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identités conflictuelles : Discours politiques et représentations dans les aires culturelles anglophone et hispanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Manon Lefebvre; Orlando Manzano-Guerrero; Cécile Bazin, Mar 2024, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -440,51 +440,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidélité, Bravoure, Intégrite : tentatives de rédemption écranique du FBI après les attentats du 11 septembre 2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire en séries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Irène Cagneau; Emmanuelle Delattre-Destemberg, Nov 2023, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -509,51 +509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do You Trust the FBI to Keep you Safe?&amp;quot;: Blindspot (NBC, 2015-2020) and its &amp;quot;Jane Doe&amp;quot; Pespective on National Security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 ans après : retour sur le 11-septembre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Françoise Coste; Raphaël Ricaud; Marie Bouchet, Oct 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -610,77 +610,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact du 11-septembre : Réformes et représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gachon</w:t>
+                <w:t xml:space="preserve">Manon Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Michlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LISCA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Représentations dans le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
@@ -741,51 +741,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No More Good Days&amp;quot; : voir, re-voir, pré-voir l'apocalypse dans Flashforward (ABC, 2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formes apocalyptiques du pouvoir, programmes apocalyptiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 979-10-699-8245-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -842,51 +842,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conference Report: &amp;quot;Transnationalism and Imperialism: New Perspectives on the Western</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Marcellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -926,51 +926,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de la journée d'étude &amp;quot;Séries TV et posthumain, Posthumain(s) en série(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Xech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1042,51 +1042,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corriger le tir, de Ground Zero à l'écran des séries sécuritaires américaines : réformes et représentations du FBI au prisme des attentats du 11 septembre 2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. Université Paul Valéry - Montpellier III, 2022. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022MON30068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1282,51 +1282,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gachon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lefebvre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Michlin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497576v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497601v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497594v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497590v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497583v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663042v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497578v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497581v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Marcellin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.19722" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497580v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Xech" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.11313" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04193689v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022MON30068" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497576v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lefebvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663048v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gachon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Michlin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497601v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497594v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497590v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497583v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663042v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497578v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497581v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Marcellin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.19722" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497580v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Xech" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.11313" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04193689v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022MON30068" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>