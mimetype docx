--- v0 (2026-03-15)
+++ v1 (2026-04-13)
@@ -1689,200 +1689,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of prosodic boundaries by naïve listeners in three different types of subordinate syntactic constructions</w:t>
+                <w:t xml:space="preserve">The role of gestures in the perception of boundaries in speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ferré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Speech Prosody 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISGS 2018 (8th Conference of the International Society for Gesture Studies)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Cape Town, South Africa</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117498v1</w:t>
+                <w:t xml:space="preserve">hal-02436827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of gestures in the perception of boundaries in speech</w:t>
+                <w:t xml:space="preserve">Perception of prosodic boundaries by naïve listeners in three different types of subordinate syntactic constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ferré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGS 2018 (8th Conference of the International Society for Gesture Studies)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Speech Prosody 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Poznań, Poland. pp.104-108, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/SpeechProsody.2018-21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436827v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multimodal expression of subordination in spontaneous conversation</w:t>
               </w:r>
@@ -2988,51 +2988,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="987BCF54"/>
+    <w:nsid w:val="617D6773"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3219,51 +3219,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manon-lelandais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4962-0334" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199420v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie B. Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lelandais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquin-Courtois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2025.103284" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090056v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2025-0034" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693264v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-53020003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786403v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen T Reilly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2024_JSLHR-24-00274" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094509v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Thiberge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2023.05.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054340v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.12827" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436664v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ferr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436805v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.1200" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422573v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2014-0008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217788v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Celle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778825v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cardo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633428v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Foncelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2024-16" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064661v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064675v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584607v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798557v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337390v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117498v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2018-21" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436827v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436842v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436833v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329167v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2016-38" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365200v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737029v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737114v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Tabacaru" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436820v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436847v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337312v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180717v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie B Richard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manon-lelandais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4962-0334" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199420v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie B. Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lelandais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquin-Courtois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2025.103284" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090056v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2025-0034" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693264v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-53020003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786403v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen T Reilly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2024_JSLHR-24-00274" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094509v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Thiberge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2023.05.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054340v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.12827" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436664v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ferr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436805v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.1200" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422573v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2014-0008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217788v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Celle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778825v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cardo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633428v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Foncelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2024-16" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064661v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064675v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584607v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798557v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337390v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436827v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117498v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2018-21" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436842v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436833v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329167v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2016-38" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365200v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737029v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737114v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Tabacaru" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436820v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436847v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337312v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180717v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie B Richard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>