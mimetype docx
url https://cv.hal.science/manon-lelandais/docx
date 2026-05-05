--- v1 (2026-04-13)
+++ v2 (2026-05-05)
@@ -1862,191 +1862,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multimodal expression of subordination in spontaneous conversation</w:t>
+                <w:t xml:space="preserve">What do gestures in subordination tell us about clause (in)dependence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ferré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMC 2017 (International Conference on Multimodal Communication)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Osnabrück, Germany</w:t>
+              <w:t xml:space="preserve">GESPIN2017- Gesture and Speech in Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Poznań, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436842v1</w:t>
+                <w:t xml:space="preserve">hal-02117490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do gestures in subordination tell us about clause (in)dependence?</w:t>
+                <w:t xml:space="preserve">The multimodal expression of subordination in spontaneous conversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ferré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GESPIN2017- Gesture and Speech in Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Poznań, Poland</w:t>
+              <w:t xml:space="preserve">ICMC 2017 (International Conference on Multimodal Communication)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Osnabrück, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117490v1</w:t>
+                <w:t xml:space="preserve">hal-02436842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subordinate clauses and background information</w:t>
               </w:r>
@@ -2108,200 +2108,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosodic boundaries in subordinate syntactic constructions</w:t>
+                <w:t xml:space="preserve">Degrés d’(in)dépendance multimodale des propositions subordonnées en anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ferré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Prosody 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée d’étude ENS-LaTTiCe "Multimodalité et Constructions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01329167v1</w:t>
+                <w:t xml:space="preserve">hal-04365200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degrés d’(in)dépendance multimodale des propositions subordonnées en anglais</w:t>
+                <w:t xml:space="preserve">Prosodic boundaries in subordinate syntactic constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ferré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude ENS-LaTTiCe "Multimodalité et Constructions"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Speech Prosody 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/speechprosody.2016-38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04365200v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2988,51 +2988,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="617D6773"/>
+    <w:nsid w:val="5DBE25BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3219,51 +3219,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manon-lelandais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4962-0334" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199420v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie B. Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lelandais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquin-Courtois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2025.103284" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090056v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2025-0034" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693264v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-53020003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786403v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen T Reilly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2024_JSLHR-24-00274" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094509v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Thiberge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2023.05.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054340v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.12827" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436664v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ferr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436805v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.1200" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422573v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2014-0008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217788v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Celle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778825v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cardo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633428v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Foncelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2024-16" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064661v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064675v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584607v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798557v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337390v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436827v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117498v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2018-21" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436842v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436833v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329167v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2016-38" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365200v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737029v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737114v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Tabacaru" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436820v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436847v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337312v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180717v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie B Richard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manon-lelandais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4962-0334" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199420v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie B. Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lelandais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquin-Courtois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2025.103284" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090056v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2025-0034" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693264v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-53020003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786403v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen T Reilly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2024_JSLHR-24-00274" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094509v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Thiberge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2023.05.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054340v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.12827" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436664v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ferr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436805v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.1200" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422573v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2014-0008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217788v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Celle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778825v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cardo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633428v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Foncelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2024-16" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064661v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064675v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584607v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798557v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337390v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436827v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117498v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2018-21" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436842v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436833v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329167v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2016-38" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737029v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737114v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Tabacaru" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436820v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436847v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337312v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180717v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie B Richard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>