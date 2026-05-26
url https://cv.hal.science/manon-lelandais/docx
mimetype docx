--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -2988,51 +2988,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DBE25BE"/>
+    <w:nsid w:val="6802925E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>