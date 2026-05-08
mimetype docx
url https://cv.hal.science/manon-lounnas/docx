--- v0 (2026-03-15)
+++ v1 (2026-05-08)
@@ -135,463 +135,463 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge-free stool processing methods for Xpert MTB/RIF Ultra tuberculosis diagnosis in children in Uganda and Zambia: an observational, prospective, diagnostic accuracy study</w:t>
+                <w:t xml:space="preserve">PREZODE: a global co-designed collaboration for preventing zoonotic emergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lounnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eden Ngu Masama</w:t>
+                <w:t xml:space="preserve">Ahidjo Ayouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Beneteau</w:t>
+                <w:t xml:space="preserve">Xavier Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kunda Kasakwa</w:t>
+                <w:t xml:space="preserve">Anne-Laure Banuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodney Kaitano</w:t>
+                <w:t xml:space="preserve">Julio Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Microbe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (8), pp.101055. </w:t>
+              <w:t xml:space="preserve">Nature Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lanmic.2024.101055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44360-026-00103-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05536203v1</w:t>
+                <w:t xml:space="preserve">hal-05598649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of decentralising childhood tuberculosis diagnosis to primary health centre versus district hospital levels on disease detection in children from six high tuberculosis incidence countries: an operational research, pre-post intervention study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Centrifuge-free stool processing methods for Xpert MTB/RIF Ultra tuberculosis diagnosis in children in Uganda and Zambia: an observational, prospective, diagnostic accuracy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lounnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Wobudeya</w:t>
+                <w:t xml:space="preserve">Eden Ngu Masama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mastula Nanfuka</w:t>
+                <w:t xml:space="preserve">Samuel Beneteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Huyen Ton Nu Nguyet</w:t>
+                <w:t xml:space="preserve">Kunda Kasakwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Voisin Taguebue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raoul Moh</w:t>
+                <w:t xml:space="preserve">Rodney Kaitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EClinicalMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2024.102527⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (8), pp.101055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lanmic.2024.101055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622332v1</w:t>
+                <w:t xml:space="preserve">hal-05536203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of systematic tuberculosis detection on mortality in young children with severe pneumonia in countries with high incidence of tuberculosis: a stepped-wedge cluster-randomised trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of decentralising childhood tuberculosis diagnosis to primary health centre versus district hospital levels on disease detection in children from six high tuberculosis incidence countries: an operational research, pre-post intervention study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wobudeya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Marcy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Wobudeya</w:t>
+                <w:t xml:space="preserve">Mastula Nanfuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Font</w:t>
+                <w:t xml:space="preserve">Minh Huyen Ton Nu Nguyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelia Vessière</w:t>
+                <w:t xml:space="preserve">Jean-Voisin Taguebue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chishala Chabala</w:t>
+                <w:t xml:space="preserve">Raoul Moh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">EClinicalMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 70, pp.102527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s1473-3099(22)00668-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2024.102527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903501v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiology and molecular characterization of Enterobacteriaceae producing extended-spectrum β-lactamase in intensive and extensive breeding animals in Burkina Faso</w:t>
               </w:r>
@@ -705,2253 +705,2253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of systematic early tuberculosis detection using Xpert MTB/RIF Ultra in children with severe pneumonia in high tuberculosis burden countries (TB-Speed pneumonia): a stepped wedge cluster randomized trial</w:t>
+                <w:t xml:space="preserve">Effect of systematic tuberculosis detection on mortality in young children with severe pneumonia in countries with high incidence of tuberculosis: a stepped-wedge cluster-randomised trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelia Vessiere</w:t>
+                <w:t xml:space="preserve">Olivier Marcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wobudeya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Font</w:t>
+                <w:t xml:space="preserve">Hélène Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Gabillard</w:t>
+                <w:t xml:space="preserve">Aurelia Vessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Adonis-Koffi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Borand</w:t>
+                <w:t xml:space="preserve">Chishala Chabala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12887-021-02576-5⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1473-3099(22)00668-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225491v1</w:t>
+                <w:t xml:space="preserve">hal-03903501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematics and geographical distribution of Galba species, a group of cryptic and worldwide freshwater snails</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of systematic early tuberculosis detection using Xpert MTB/RIF Ultra in children with severe pneumonia in high tuberculosis burden countries (TB-Speed pneumonia): a stepped wedge cluster randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Vessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilar Alda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manon Lounnas</w:t>
+                <w:t xml:space="preserve">Helene Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Vazquez</w:t>
+                <w:t xml:space="preserve">Delphine Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolando Ayaqui</w:t>
+                <w:t xml:space="preserve">Laurence Adonis-Koffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Calvopiña</w:t>
+                <w:t xml:space="preserve">Laurence Borand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 157, pp.107035. </w:t>
+              <w:t xml:space="preserve">BMC Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2020.107035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12887-021-02576-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174525v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Simple One-Step (SOS) Stool Processing Method for Use with the Xpert MTB/RIF Assay for a Child-Friendly Diagnosis of Tuberculosis Closer to the Point of Care</w:t>
+                <w:t xml:space="preserve">Systematics and geographical distribution of Galba species, a group of cryptic and worldwide freshwater snails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra de Haas</w:t>
+                <w:t xml:space="preserve">Pilar Alda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lounnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bazezew Yenew</w:t>
+                <w:t xml:space="preserve">Antonio Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endale Mengesha</w:t>
+                <w:t xml:space="preserve">Rolando Ayaqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrii Slyzkyi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zewdu Gashu</w:t>
+                <w:t xml:space="preserve">Manuel Calvopiña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/jcm.00406-21⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 157, pp.107035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2020.107035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123745v1</w:t>
+                <w:t xml:space="preserve">hal-03174525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and prevalence of extended-spectrum β-lactamase- and carbapenemase-producing Enterobacteriaceae in humans, animals and the environment in West and Central Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Simple One-Step (SOS) Stool Processing Method for Use with the Xpert MTB/RIF Assay for a Child-Friendly Diagnosis of Tuberculosis Closer to the Point of Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra de Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumar Ouchar Mahamat</w:t>
+                <w:t xml:space="preserve">Bazezew Yenew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Kempf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manon Lounnas</w:t>
+                <w:t xml:space="preserve">Endale Mengesha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abelsalam Tidjani</w:t>
+                <w:t xml:space="preserve">Andrii Slyzkyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mallorie Hide</w:t>
+                <w:t xml:space="preserve">Zewdu Gashu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 57 (1), pp.106203. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (8), pp.e0040621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2020.106203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/jcm.00406-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204733v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower mgpB diversity in macrolide-resistant Mycoplasma genitalium infecting men visiting two sexually transmitted infection clinics in Montpellier, France</w:t>
+                <w:t xml:space="preserve">Epidemiology and prevalence of extended-spectrum β-lactamase- and carbapenemase-producing Enterobacteriaceae in humans, animals and the environment in West and Central Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Guiraud</w:t>
+                <w:t xml:space="preserve">Oumar Ouchar Mahamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lounnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Le Roy</w:t>
+                <w:t xml:space="preserve">Abelsalam Tidjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Elguero</w:t>
+                <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 76 (1), pp.43-47. </w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (1), pp.106203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkaa410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2020.106203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03204675v1</w:t>
+                <w:t xml:space="preserve">hal-03204733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of ESBL-producing enterobacteria from fruit bats in an unprotected area of Makokou, Gabon.</w:t>
+                <w:t xml:space="preserve">Lower mgpB diversity in macrolide-resistant Mycoplasma genitalium infecting men visiting two sexually transmitted infection clinics in Montpellier, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Philippe Mbehang Nguema</w:t>
+                <w:t xml:space="preserve">Jennifer Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lounnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Onanga</w:t>
+                <w:t xml:space="preserve">Anne Boissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Roger Ndong Atome</w:t>
+                <w:t xml:space="preserve">Chloé Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Constant Obague Mbeang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arsène Mabika Mabika</w:t>
+                <w:t xml:space="preserve">Eric Elguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8010138⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76 (1), pp.43-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkaa410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464255v1</w:t>
+                <w:t xml:space="preserve">hal-03204675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Mbehang Nguema, P.P., et al. Characterization of ESBL-Producing Enterobacteria from Fruit Bats in an Unprotected Area of Makokou, Gabon. Microorganisms 2020, 8, 138</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laboratory development of a simple stool sample processing method diagnosis of pediatric tuberculosis using Xpert Ultra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lounnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abibatou Diack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mbehang Nguema</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Onanga</w:t>
+                <w:t xml:space="preserve">Mark P. Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Ndong Atome</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arsène Mabika Mabika</w:t>
+                <w:t xml:space="preserve">Sara Eyangoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wobudeya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8091384⟩</w:t>
+              <w:t xml:space="preserve">Tuberculosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 125, pp.102002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tube.2020.102002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05037247v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory development of a simple stool sample processing method diagnosis of pediatric tuberculosis using Xpert Ultra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of VIM-4 Producing Clinical Pseudomonas aeruginosa Isolates from Western Algeria: Sequence Type and Class 1 Integron Description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Zohra Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radia Dali-Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Zenati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Yazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lounnas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Wobudeya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tuberculosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 125, pp.102002. </w:t>
+              <w:t xml:space="preserve">Microbial Drug Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (12), pp.1437-1441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tube.2020.102002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/mdr.2019.0225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131547v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of VIM-4 Producing Clinical Pseudomonas aeruginosa Isolates from Western Algeria: Sequence Type and Class 1 Integron Description</w:t>
+                <w:t xml:space="preserve">Characterization of ESBL-producing enterobacteria from fruit bats in an unprotected area of Makokou, Gabon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Zohra Zaidi</w:t>
+                <w:t xml:space="preserve">Pierre Philippe Mbehang Nguema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radia Dali-Yahia</w:t>
+                <w:t xml:space="preserve">Richard Onanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Zenati</w:t>
+                <w:t xml:space="preserve">Guy Roger Ndong Atome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Yazi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manon Lounnas</w:t>
+                <w:t xml:space="preserve">Jean Constant Obague Mbeang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Mabika Mabika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Drug Resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/mdr.2019.0225⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8010138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03384635v1</w:t>
+                <w:t xml:space="preserve">hal-02464255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycobacterium chimaera Pulmonary Disease in Cystic Fibrosis Patients, France, 2010–2017</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction: Mbehang Nguema, P.P., et al. Characterization of ESBL-Producing Enterobacteria from Fruit Bats in an Unprotected Area of Makokou, Gabon. Microorganisms 2020, 8, 138</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Dumont</w:t>
+                <w:t xml:space="preserve">Pierre Mbehang Nguema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Onanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Michon</w:t>
+                <w:t xml:space="preserve">Guy Ndong Atome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Bonzon</w:t>
+                <w:t xml:space="preserve">Jean Obague Mbeang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Mabika Mabika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (3), pp.611-613. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (9), pp.1384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2503.181590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8091384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02069924v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Mycobacterium tuberculosis in paucibacillary sputum: performances of the Xpert MTB/RIF ultra compared to the Xpert MTB/RIF, and IS6110 PCR</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Carrere-Kremer</w:t>
+                <w:t xml:space="preserve">Spread of NDM-5 and OXA-181 Carbapenemase-Producing Escherichia coli in Chad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Ouchar Mahamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lounnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Kremer</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Hide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelsalam Tidjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2019.02.008⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00646-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02105943v1</w:t>
+                <w:t xml:space="preserve">hal-02567121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Prevalence of Multidrug-Resistant Escherichia coli in Urine Samples from Inpatients and Outpatients at a Tertiary Care Hospital in Sétif, Algeria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Salim Aberkane</w:t>
+                <w:t xml:space="preserve">Detection of Mycobacterium tuberculosis in paucibacillary sputum: performances of the Xpert MTB/RIF ultra compared to the Xpert MTB/RIF, and IS6110 PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kolia-Diafouka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carrere-Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lounnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Drug Resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/mdr.2018.0314⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2019.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927280v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fecal carriage of extended-spectrum β-lactamase-producing Enterobacteriaceae in hospital and community settings in Chad</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julio Benavides</w:t>
+                <w:t xml:space="preserve">High Prevalence of Multidrug-Resistant Escherichia coli in Urine Samples from Inpatients and Outpatients at a Tertiary Care Hospital in Sétif, Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Zakaria Nabti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Radji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Mezaghcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lounis Semara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Aberkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13756-019-0626-z⟩</w:t>
+              <w:t xml:space="preserve">Microbial Drug Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (3), pp.386-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/mdr.2018.0314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401677v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of distribution, population genetics and ecological requirements of field-occurring resistant and susceptible Pseudosuccinea columella snails to Fasciola hepatica in Cuba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annia Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annia Alba</w:t>
+                <w:t xml:space="preserve">Jorge Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lounnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pointier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, pp.14359. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-50894-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655466v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spread of NDM-5 and OXA-181 Carbapenemase-Producing Escherichia coli in Chad</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Fecal carriage of extended-spectrum β-lactamase-producing Enterobacteriaceae in hospital and community settings in Chad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Ouchar Mahamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelsalam Tidjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lounnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.00646-19⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, pp.169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13756-019-0626-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567121v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High prevalence and characterization of extended-spectrum ß-lactamase producing Enterobacteriaceae in Chadian hospitals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Ouchar Mahamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lounnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelsalam Tidjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (1), pp.205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12879-019-3838-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smear Microscopy Complements Xpert MTB/RIF When Considering Nontuberculous Mycobacterial Infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Ouchar Mahamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lounnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelsalam Tidjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 200 (8), pp.1072-1073. </w:t>
@@ -2983,959 +2983,1243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population structure and genetic diversity in the invasive freshwater snail Galba schirazensis (Lymnaeidae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mycobacterium chimaera Pulmonary Disease in Cystic Fibrosis Patients, France, 2010–2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lounnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.C. Correa</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Alda</w:t>
+                <w:t xml:space="preserve">Anne-Laure Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice David</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Dubois</w:t>
+                <w:t xml:space="preserve">Lucas Bonzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjz-2016-0319⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (3), pp.611-613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2503.181590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01953197v1</w:t>
+                <w:t xml:space="preserve">hal-02069924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lymnaeid snails hosts of Fasciola hepatica and Fasciola gigantica (Trematoda: Digenea): a worldwide review.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">A new multiplex PCR assay to distinguish among three cryptic Galba species, intermediate hosts of Fasciola hepatica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Alda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lounnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annia Alba</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Alejandro Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Ayaqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Calvopiña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1079/pavsnnr201813062⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 251, pp.101-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2018.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655455v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new multiplex PCR assay to distinguish among three cryptic Galba species, intermediate hosts of Fasciola hepatica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Lymnaeid snails hosts of Fasciola hepatica and Fasciola gigantica (Trematoda: Digenea): a worldwide review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Alda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lounnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Manuel Calvopiña</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annia Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2018.01.006⟩</w:t>
+              <w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/pavsnnr201813062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016541v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation, characterization and population-genetic analysis of microsatellite lociin the freshwater snail Galba cubensis (Lymnaeidae)</w:t>
+                <w:t xml:space="preserve">Population structure and genetic diversity in the invasive freshwater snail Galba schirazensis (Lymnaeidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lounnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pilar Alda</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Sartori</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Pointier</w:t>
+                <w:t xml:space="preserve">P. Alda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molluscan Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mollus/eyw041⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 96 (5), pp.425-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjz-2016-0319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418196v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-fertilization, long-distance ﬂash invasion andbiogeography shape the population structure ofPseudosuccinea columella at the worldwide scale</w:t>
+                <w:t xml:space="preserve">Isolation, characterization and population-genetic analysis of microsatellite lociin the freshwater snail Galba cubensis (Lymnaeidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lounnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Vazquez</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Alda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Js Escobar</w:t>
+                <w:t xml:space="preserve">Kevin Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Pointier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.13984⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molluscan Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mollus/eyw041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01557951v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Self-fertilization, long-distance ﬂash invasion andbiogeography shape the population structure ofPseudosuccinea columella at the worldwide scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lounnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a C Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Js Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The structure of natural microbial enemy-victim networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Poisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lounnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael E Hochberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2 (1), pp.13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/2192-1709-2-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">One Health : a strategic imperative to secure global food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Gozlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lounnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Darias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, 4 p. multigr</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uptake and feasibility of task-shifting of Xpert MTB/RIF Ultra testing from laboratory technicians to nurses to increase access and reduce time to results: a multi-country mixed method research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eden Masama Ngu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basant Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bandana Bhatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Huyen Ton Nu Nguyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lounnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId155"/>
+      <w:footerReference w:type="default" r:id="rId165"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4003,51 +4287,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3CBF49A6"/>
+    <w:nsid w:val="95356E45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4234,51 +4518,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manon-lounnas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8789-0517" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536203v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lounnas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Ngu Masama" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Beneteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunda Kasakwa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Kaitano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanmic.2024.101055" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622332v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wobudeya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mastula Nanfuka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Huyen Ton Nu Nguyet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Voisin Taguebue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Moh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2024.102527" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903501v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marcy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Font" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Vessi&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chishala Chabala" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1473-3099(22)00668-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538619v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Sanou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoul Salam Ouedraogo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zougmore" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Pooda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11604/pamj-oh.2022.8.4.33553" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225491v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Vessiere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Font" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gabillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Adonis-Koffi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Borand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-021-02576-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03174525v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Alda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vazquez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Ayaqui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Calvopi&#241;a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.107035" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123745v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra de Haas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazezew Yenew" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endale Mengesha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Slyzkyi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zewdu Gashu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.00406-21" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204733v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Ouchar Mahamat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kempf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelsalam Tidjani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Hide" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2020.106203" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204675v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Guiraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boissiere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Roy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Elguero" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaa410" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464255v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe Mbehang Nguema" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Onanga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Roger Ndong Atome" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Constant Obague Mbeang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Mabika Mabika" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8010138" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037247v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mbehang Nguema" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ndong Atome" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Obague Mbeang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091384" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131547v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abibatou Diack" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Nicol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Eyangoh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2020.102002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03384635v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zohra Zaidi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Dali-Yahia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Zenati" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Yazi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2019.0225" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069924v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Larcher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Michon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bonzon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2503.181590" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105943v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kolia-Diafouka" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carrere-Kremer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourdin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2019.02.008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02927280v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Zakaria Nabti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Radji" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Mezaghcha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Semara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Aberkane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2018.0314" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02401677v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelsalam Tidjani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Benavides" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-019-0626-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655466v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annia Alba" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio V&#225;zquez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge S&#225;nchez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pointier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50894-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02567121v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00646-19" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02401650v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-019-3838-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127362v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201905-0965LE" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01953197v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Correa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alda" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2016-0319" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655455v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sabourin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/pavsnnr201813062" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02016541v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Alejandro V&#225;zquez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2018.01.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01418196v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sartori" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyw041" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01557951v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a C Correa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vazquez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js Escobar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13984" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538115v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Poisot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Hochberg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2192-1709-2-13" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538534v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Masama Ngu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basant Joshi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bandana Bhatta" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manon-lounnas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8789-0517" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598649v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lounnas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahidjo Ayouba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Banuls" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Benavides" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44360-026-00103-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536203v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Ngu Masama" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Beneteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunda Kasakwa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Kaitano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanmic.2024.101055" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622332v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wobudeya" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mastula Nanfuka" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Huyen Ton Nu Nguyet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Voisin Taguebue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Moh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2024.102527" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538619v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Sanou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoul Salam Ouedraogo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zougmore" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Pooda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11604/pamj-oh.2022.8.4.33553" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903501v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marcy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Font" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Vessi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chishala Chabala" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1473-3099(22)00668-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225491v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Vessiere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Font" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gabillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Adonis-Koffi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Borand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-021-02576-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03174525v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Alda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vazquez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Ayaqui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Calvopi&#241;a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.107035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra de Haas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazezew Yenew" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endale Mengesha" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Slyzkyi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zewdu Gashu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.00406-21" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204733v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Ouchar Mahamat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kempf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelsalam Tidjani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Hide" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2020.106203" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204675v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Guiraud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boissiere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Roy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Elguero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaa410" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131547v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abibatou Diack" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Nicol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Eyangoh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2020.102002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03384635v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zohra Zaidi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Dali-Yahia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Zenati" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Yazi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2019.0225" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464255v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe Mbehang Nguema" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Onanga" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Roger Ndong Atome" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Constant Obague Mbeang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Mabika Mabika" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8010138" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037247v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mbehang Nguema" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ndong Atome" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Obague Mbeang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091384" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02567121v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00646-19" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105943v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kolia-Diafouka" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carrere-Kremer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourdin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2019.02.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02927280v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Zakaria Nabti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Radji" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Mezaghcha" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Semara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Aberkane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2018.0314" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655466v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annia Alba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio V&#225;zquez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge S&#225;nchez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pointier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50894-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02401677v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelsalam Tidjani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-019-0626-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02401650v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-019-3838-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127362v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201905-0965LE" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069924v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Larcher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Michon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bonzon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2503.181590" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02016541v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Alejandro V&#225;zquez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2018.01.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655455v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sabourin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/pavsnnr201813062" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01953197v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Correa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2016-0319" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01418196v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sartori" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyw041" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01557951v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a C Correa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vazquez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js Escobar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13984" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538115v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Poisot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Hochberg" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2192-1709-2-13" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610729v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gozlan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Darias" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538534v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Masama Ngu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basant Joshi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bandana Bhatta" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>