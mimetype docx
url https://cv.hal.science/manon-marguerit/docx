--- v0 (2026-04-04)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.06504065041px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Manon Marguerit </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Post-doctorante au laboratoire SPLOTT & chercheuse associée au laboratoire Ville Mobilité Transport |Université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dans le métro, on n’est pas lesbiennes ». Rendre compte des violences lesbophobes dans les transports par un documentaire : Visibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (2), pp.35-58. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1116768ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« On a plein de casquettes mais un seul uniforme », les agent·es RATP face à la prise en charge des victimes de violences sexuelles en station, un travail de care de proximité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GéoProximitéS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibles, série documentaire, 58 minutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes artistes de rue à Berlin, court métrage documentaire, Paris, 8 minutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter des dispositifs de lutte contre les violences sexuelles dans les transports en commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CRIA, laboratoire Géographie-cités, Université Paris I Panthéon-Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on vraiment co-construire sa recherche ? Enjeux de la recherche autour de population marginalisée à partir de la projection de Visibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposition « Penser l’urbain par l’image, douze ans de recherche-création collective »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection et débat autour de la série documentaire Visibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum d'Actions Critiques (FAC), Université de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)positionnement de la RATP dans la lutte contre les violences sexuelles et sexistes ? Le cas des campagnes de publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Rencontres francophones de la mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment communiquer sur un travail de recherche sensible ? Les difficultés et les ajustements d’une chercheuse CIFRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctorant du laboratoire Ville Mobilité Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Champ Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing care at the ticket office: the case of station agents on the francilian rail network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA sociology congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment un grand opérateur de transports en commun peut-il devenir légitime dans la prévention et la lutte contre les violences sexuelles et sexistes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre CIFRE « Ma recherche, j’en parle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence nationale de la recherche, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment penser les espaces publics pour favoriser une égalité des genres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de la Décapole, les féminismes d’hier et d’aujourd’hui, Musée historique de Mulhouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fournir un travail de care dans le guichet : le cas des agent·es de proximité RATP dans la prise en charge des victimes de violences sexuelles sur le réseau ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire les vendredis de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une chercheuse CIFRE en immersion parmi les agent·es de station RATP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Rencontres francophones de la mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences sexuelles durant les déplacements : le vélo, une stratégie d’évitement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation à la Fédération française des usagers de la bicyclette (FUB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre de la mobilité, quelle place pour les personnes minorisées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Trajectoires et mobilités de genre », Université Paris-Dauphine PSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting an experiment to prevent sexual and gender-based violence in transport: the case of line 13 on the RATP Ile-de-France network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AESOP annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lotz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre (audio-)lisibles les violences subies par les couples lesbiens dans les transports en commun : enjeux de réflexivité de la série documentaire Visibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du groupe transversal Justice, espace, discriminations, inégalités (JEDI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Champs Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire, réaliser et diffuser une enquête documentaire sur les personnes minorisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GP EDI Graduate Programme « égalité diversité inclusion », Université Paris-Est Créteil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construire sa recherche avec les participant·es ? Enjeux et ethniques des approches dites ‘alternatives’ et ‘sensibles’ à partir d’une immersion sur la ligne 13 du métro parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Interroger et représenter les territoires à partir des expériences individuelles : l’apport des méthodes sensibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Ville Mobilité Transport, Mar 2023, Champ Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétéronormativité & Mobilité, les villes : des espaces homophobes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde « Femmes et Espaces Publics », Mairie d’Aubervilliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Aubervillier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender les violences à l’encontre des couples lesbiens dans les transports en commun par une série documentaire, Visibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude du collectif d’action et de recherche féministe (CRAF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Champ Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental audiovisual investigation: producing a documentary series on lesbian couples mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International geographic Union (IGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibles, a documentary series about gender-based violences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EROSS (Expressions Research Orientations: Sexuality Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de la recherche en collaboration : peut-on co-construire les savoirs avec les concerné·es ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude GP EDI Graduate Programme « égalité diversité inclusion », Université Paris-Est Créteil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being a Lesbian during a jouney, self-representation confronting gender-based violences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Space of Species : redefining spatial justice", AESOP annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles méthodologies pour une recherche sur les violences de genre en géographie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de géographies féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences de genre faites aux populations minorisées saisies par l’action publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Violences de genre subies par les populations minoritaires et minorisées », Journée d'étude du réseau de recherche sur les violences de genre (VISAGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre le harcèlement sexuel dans les transports en commun, présentation du ‘plan de lutte’ de la RATP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème séminaire « Genre et espace public », Mairie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId40"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.06504065041px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Manon Marguerit </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Post-doctorante au laboratoire SPLOTT & chercheuse associée au laboratoire Ville Mobilité Transport |Université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dans le métro, on n’est pas lesbiennes ». Rendre compte des violences lesbophobes dans les transports par un documentaire : Visibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (2), pp.35-58. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1116768ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« On a plein de casquettes mais un seul uniforme », les agent·es RATP face à la prise en charge des victimes de violences sexuelles en station, un travail de care de proximité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GéoProximitéS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibles, série documentaire, 58 minutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes artistes de rue à Berlin, court métrage documentaire, Paris, 8 minutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on vraiment co-construire sa recherche ? Enjeux de la recherche autour de population marginalisée à partir de la projection de Visibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposition « Penser l’urbain par l’image, douze ans de recherche-création collective »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection et débat autour de la série documentaire Visibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum d'Actions Critiques (FAC), Université de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)positionnement de la RATP dans la lutte contre les violences sexuelles et sexistes ? Le cas des campagnes de publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Rencontres francophones de la mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment communiquer sur un travail de recherche sensible ? Les difficultés et les ajustements d’une chercheuse CIFRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctorant du laboratoire Ville Mobilité Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Champ Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter des dispositifs de lutte contre les violences sexuelles dans les transports en commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CRIA, laboratoire Géographie-cités, Université Paris I Panthéon-Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment un grand opérateur de transports en commun peut-il devenir légitime dans la prévention et la lutte contre les violences sexuelles et sexistes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre CIFRE « Ma recherche, j’en parle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence nationale de la recherche, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment penser les espaces publics pour favoriser une égalité des genres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de la Décapole, les féminismes d’hier et d’aujourd’hui, Musée historique de Mulhouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fournir un travail de care dans le guichet : le cas des agent·es de proximité RATP dans la prise en charge des victimes de violences sexuelles sur le réseau ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire les vendredis de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une chercheuse CIFRE en immersion parmi les agent·es de station RATP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Rencontres francophones de la mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing care at the ticket office: the case of station agents on the francilian rail network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA sociology congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre (audio-)lisibles les violences subies par les couples lesbiens dans les transports en commun : enjeux de réflexivité de la série documentaire Visibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du groupe transversal Justice, espace, discriminations, inégalités (JEDI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Champs Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire, réaliser et diffuser une enquête documentaire sur les personnes minorisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GP EDI Graduate Programme « égalité diversité inclusion », Université Paris-Est Créteil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construire sa recherche avec les participant·es ? Enjeux et ethniques des approches dites ‘alternatives’ et ‘sensibles’ à partir d’une immersion sur la ligne 13 du métro parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Interroger et représenter les territoires à partir des expériences individuelles : l’apport des méthodes sensibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Ville Mobilité Transport, Mar 2023, Champ Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétéronormativité & Mobilité, les villes : des espaces homophobes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde « Femmes et Espaces Publics », Mairie d’Aubervilliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Aubervillier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender les violences à l’encontre des couples lesbiens dans les transports en commun par une série documentaire, Visibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude du collectif d’action et de recherche féministe (CRAF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Champ Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences sexuelles durant les déplacements : le vélo, une stratégie d’évitement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation à la Fédération française des usagers de la bicyclette (FUB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre de la mobilité, quelle place pour les personnes minorisées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Trajectoires et mobilités de genre », Université Paris-Dauphine PSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting an experiment to prevent sexual and gender-based violence in transport: the case of line 13 on the RATP Ile-de-France network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AESOP annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lotz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being a Lesbian during a jouney, self-representation confronting gender-based violences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Space of Species : redefining spatial justice", AESOP annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental audiovisual investigation: producing a documentary series on lesbian couples mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International geographic Union (IGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibles, a documentary series about gender-based violences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EROSS (Expressions Research Orientations: Sexuality Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de la recherche en collaboration : peut-on co-construire les savoirs avec les concerné·es ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude GP EDI Graduate Programme « égalité diversité inclusion », Université Paris-Est Créteil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles méthodologies pour une recherche sur les violences de genre en géographie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de géographies féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences de genre faites aux populations minorisées saisies par l’action publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Violences de genre subies par les populations minoritaires et minorisées », Journée d'étude du réseau de recherche sur les violences de genre (VISAGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre le harcèlement sexuel dans les transports en commun, présentation du ‘plan de lutte’ de la RATP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Marguerit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème séminaire « Genre et espace public », Mairie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId40"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114364v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Marguerit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1116768ar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766137v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995680v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Cardoso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540058v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145983v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145154v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145153v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145143v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145982v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145144v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147394v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145994v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145987v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145145v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147398v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145158v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145146v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145157v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145155v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145970v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145996v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145965v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145150v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145147v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145979v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145149v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145990v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145974v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145999v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114364v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Marguerit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1116768ar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766137v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995680v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Cardoso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540058v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145154v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145153v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145143v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145982v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145983v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147394v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145994v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145987v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145145v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145144v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145157v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145155v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145970v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145996v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145965v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147398v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145158v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145146v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145149v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145150v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145147v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145979v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145990v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145974v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145999v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>