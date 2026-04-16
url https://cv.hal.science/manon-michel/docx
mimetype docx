--- v0 (2026-03-05)
+++ v1 (2026-04-16)
@@ -100,278 +100,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bosonized 1D quantum systems through enhanced Event-Chain Monte Carlo</w:t>
+                <w:t xml:space="preserve">Jamming pair of general run-and-tumble particles: exact results, symmetries and steady-state universality classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Bouverot-Dupuis</w:t>
+                <w:t xml:space="preserve">Leo Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Rosso</w:t>
+                <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112 (3), pp.035148. </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (15), pp.155001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/k43n-yz82⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/adc3df⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994186v2</w:t>
+                <w:t xml:space="preserve">hal-04164034v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamming pair of general run-and-tumble particles: exact results, symmetries and steady-state universality classes</w:t>
+                <w:t xml:space="preserve">Bosonized 1D quantum systems through enhanced Event-Chain Monte Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Hahn</w:t>
+                <w:t xml:space="preserve">Oscar Bouverot-Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Guillin</w:t>
+                <w:t xml:space="preserve">Alberto Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58 (15), pp.155001. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (3), pp.035148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/adc3df⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/k43n-yz82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164034v2</w:t>
+                <w:t xml:space="preserve">hal-04994186v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-time analysis of a pair of on-lattice and continuous run-and-tumble particles with jamming interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -431,51 +431,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Law of large numbers and central limit theorem for wide two-layer neural networks: the mini-batch and noisy case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Descours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -539,51 +539,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Necessary and sufficient symmetries in Event-Chain Monte Carlo with generalized flows and Application to hard dimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -643,51 +643,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PDMP characterisation of event-chain Monte Carlo algorithms for particle systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athina Monemvassitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1631,282 +1631,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Law of Large Numbers for Bayesian two-layer Neural Network trained with Variational Inference</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fixed-kinetic Neural Hamiltonian Flows for enhanced interpretability and reduced complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Huix</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Vincent Souveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Jasche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Lavaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Michel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Thirty Sixth Annual Conference on Learning Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th International Conference on Artificial Intelligence and Statistics (AISTATS) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Valencia, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2302.01955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153801v1</w:t>
+                <w:t xml:space="preserve">hal-03976501v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-kinetic Neural Hamiltonian Flows for enhanced interpretability and reduced complexity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Law of Large Numbers for Bayesian two-layer Neural Network trained with Variational Inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Descours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Huix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Michel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Moulines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Artificial Intelligence and Statistics (AISTATS) 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Thirty Sixth Annual Conference on Learning Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bangalore, India. pp.4657-4695</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03976501v2</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1924,64 +1924,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity-driven clustering of jamming run-and-tumble particles: Exact three-body steady state by dynamical symmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2029,64 +2029,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of non-reversible Markov processes via lifting and flow Poincaré inequality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Eberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Lörler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2143,90 +2143,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central Limit Theorem for Bayesian Neural Network trained with Variational Inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Descours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Huix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Moulines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -2520,51 +2520,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994186v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Bouverot-Dupuis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rosso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Michel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/k43n-yz82" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164034v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Hahn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/adc3df" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792894v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-025-03485-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737557v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Descours" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Nectoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164032v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guyon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0168077" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759174v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Monemvassitis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-023-03069-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019911v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2020.1750417" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019894v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eren M. El&#231;i" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youjin Deng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.200603" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019937v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Tan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.010105" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019967v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Harland" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias A. Kampmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kierfeld" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/117/30001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019988v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Mayer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Krauth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/112/20003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019980v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Nishikawa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Hukushima" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.063306" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019998v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian C. Kapfer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863991" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020007v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Kirk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip C. Myers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/735/1/51" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153801v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Huix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moulines" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976501v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Souveton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Jasche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Lavaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2302.01955" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251588v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977666v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eberle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis L&#246;rler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599502v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01394204v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PSLEE039" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164034v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Hahn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Michel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/adc3df" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994186v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Bouverot-Dupuis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rosso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/k43n-yz82" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792894v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-025-03485-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737557v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Descours" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Nectoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164032v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guyon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0168077" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759174v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Monemvassitis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-023-03069-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019911v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2020.1750417" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019894v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eren M. El&#231;i" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youjin Deng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.200603" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019937v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Tan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.010105" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019967v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Harland" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias A. Kampmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kierfeld" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/117/30001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019988v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Mayer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Krauth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/112/20003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019980v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Nishikawa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Hukushima" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.063306" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019998v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian C. Kapfer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863991" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020007v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Kirk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip C. Myers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/735/1/51" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976501v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Souveton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Jasche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Lavaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2302.01955" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153801v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Huix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moulines" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251588v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977666v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eberle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis L&#246;rler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599502v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01394204v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PSLEE039" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>