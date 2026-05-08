--- v1 (2026-04-16)
+++ v2 (2026-05-08)
@@ -100,278 +100,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamming pair of general run-and-tumble particles: exact results, symmetries and steady-state universality classes</w:t>
+                <w:t xml:space="preserve">Bosonized 1D quantum systems through enhanced Event-Chain Monte Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Hahn</w:t>
+                <w:t xml:space="preserve">Oscar Bouverot-Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Guillin</w:t>
+                <w:t xml:space="preserve">Alberto Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58 (15), pp.155001. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (3), pp.035148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/adc3df⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/k43n-yz82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164034v2</w:t>
+                <w:t xml:space="preserve">hal-04994186v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bosonized 1D quantum systems through enhanced Event-Chain Monte Carlo</w:t>
+                <w:t xml:space="preserve">Jamming pair of general run-and-tumble particles: exact results, symmetries and steady-state universality classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Bouverot-Dupuis</w:t>
+                <w:t xml:space="preserve">Leo Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Rosso</w:t>
+                <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112 (3), pp.035148. </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (15), pp.155001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/k43n-yz82⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/adc3df⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994186v2</w:t>
+                <w:t xml:space="preserve">hal-04164034v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-time analysis of a pair of on-lattice and continuous run-and-tumble particles with jamming interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -431,51 +431,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Law of large numbers and central limit theorem for wide two-layer neural networks: the mini-batch and noisy case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Descours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -520,235 +520,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737557v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Necessary and sufficient symmetries in Event-Chain Monte Carlo with generalized flows and Application to hard dimers</w:t>
+                <w:t xml:space="preserve">PDMP characterisation of event-chain Monte Carlo algorithms for particle systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Guyon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Athina Monemvassitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 160 (2), pp.024117. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 190 (3), pp.66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0168077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10955-023-03069-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164032v2</w:t>
+                <w:t xml:space="preserve">hal-03759174v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PDMP characterisation of event-chain Monte Carlo algorithms for particle systems</w:t>
+                <w:t xml:space="preserve">Necessary and sufficient symmetries in Event-Chain Monte Carlo with generalized flows and Application to hard dimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athina Monemvassitis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tristan Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 190 (3), pp.66. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 160 (2), pp.024117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10955-023-03069-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0168077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759174v2</w:t>
+                <w:t xml:space="preserve">hal-04164032v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forward Event-Chain Monte Carlo: Fast sampling by randomness control in irreversible Markov chains</w:t>
               </w:r>
@@ -1631,282 +1631,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-kinetic Neural Hamiltonian Flows for enhanced interpretability and reduced complexity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Law of Large Numbers for Bayesian two-layer Neural Network trained with Variational Inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Descours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Souveton</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tom Huix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Jasche</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Éric Moulines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Artificial Intelligence and Statistics (AISTATS) 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Thirty Sixth Annual Conference on Learning Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bangalore, India. pp.4657-4695</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03976501v2</w:t>
+                <w:t xml:space="preserve">hal-04153801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Law of Large Numbers for Bayesian two-layer Neural Network trained with Variational Inference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Descours</w:t>
+                <w:t xml:space="preserve">Fixed-kinetic Neural Hamiltonian Flows for enhanced interpretability and reduced complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Souveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Jasche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Huix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Guillin</w:t>
+                <w:t xml:space="preserve">Guilhem Lavaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Michel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Thirty Sixth Annual Conference on Learning Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th International Conference on Artificial Intelligence and Statistics (AISTATS) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Valencia, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2302.01955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153801v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976501v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1918,315 +1918,315 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity-driven clustering of jamming run-and-tumble particles: Exact three-body steady state by dynamical symmetry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Convergence of non-reversible Markov processes via lifting and flow Poincaré inequality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Eberle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Guillin</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Lörler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251588v1</w:t>
+                <w:t xml:space="preserve">hal-04977666v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of non-reversible Markov processes via lifting and flow Poincaré inequality</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Activity-driven clustering of jamming run-and-tumble particles: Exact three-body steady state by dynamical symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Lörler</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04977666v2</w:t>
+                <w:t xml:space="preserve">hal-05251588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central Limit Theorem for Bayesian Neural Network trained with Variational Inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Descours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Huix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Moulines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -2520,51 +2520,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164034v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Hahn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Michel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/adc3df" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994186v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Bouverot-Dupuis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rosso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/k43n-yz82" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792894v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-025-03485-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737557v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Descours" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Nectoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164032v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guyon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0168077" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759174v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Monemvassitis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-023-03069-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019911v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2020.1750417" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019894v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eren M. El&#231;i" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youjin Deng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.200603" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019937v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Tan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.010105" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019967v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Harland" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias A. Kampmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kierfeld" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/117/30001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019988v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Mayer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Krauth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/112/20003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019980v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Nishikawa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Hukushima" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.063306" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019998v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian C. Kapfer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863991" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020007v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Kirk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip C. Myers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/735/1/51" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976501v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Souveton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Jasche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Lavaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2302.01955" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153801v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Huix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moulines" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251588v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977666v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eberle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis L&#246;rler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599502v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01394204v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PSLEE039" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994186v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Bouverot-Dupuis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rosso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Michel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/k43n-yz82" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164034v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Hahn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/adc3df" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792894v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-025-03485-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737557v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Descours" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Nectoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759174v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Monemvassitis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-023-03069-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164032v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guyon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0168077" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019911v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2020.1750417" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019894v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eren M. El&#231;i" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youjin Deng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.200603" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019937v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Tan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.010105" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019967v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Harland" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias A. Kampmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kierfeld" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/117/30001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019988v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Mayer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Krauth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/112/20003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019980v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Nishikawa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Hukushima" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.063306" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019998v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian C. Kapfer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863991" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020007v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Kirk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip C. Myers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/735/1/51" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153801v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Huix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moulines" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976501v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Souveton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Jasche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Lavaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2302.01955" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977666v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eberle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis L&#246;rler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251588v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599502v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01394204v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PSLEE039" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>