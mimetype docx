--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -476,169 +476,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S'exprimer depuis l'hyper-ruralité. Exprimer l'hyper-ruralité</w:t>
+                <w:t xml:space="preserve">Repérer et analyser les nominations sensibles : la radicalisation dans les discours du travail social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pengam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Garric; Julien Longhi; Frédéric Pugnière-Saavedra; Valérie Rochaix. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la valse des ronds-points aux cahiers de la colère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rebellio Editions, 2023</w:t>
+              <w:t xml:space="preserve">Discours des terrains sensibles : recueil, analyse, intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, 2023, 978-2-84867-939-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150116v1</w:t>
+                <w:t xml:space="preserve">hal-04012035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repérer et analyser les nominations sensibles : la radicalisation dans les discours du travail social</w:t>
+                <w:t xml:space="preserve">S'exprimer depuis l'hyper-ruralité. Exprimer l'hyper-ruralité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pengam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discours des terrains sensibles : recueil, analyse, intervention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, 2023, 978-2-84867-939-6</w:t>
+              <w:t xml:space="preserve">De la valse des ronds-points aux cahiers de la colère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rebellio Editions, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012035v1</w:t>
+                <w:t xml:space="preserve">hal-04150116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1464,165 +1464,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que peut l’analyse du discours pour les cahiers de doléances ? Héritages et renouvellements</w:t>
+                <w:t xml:space="preserve">Analyser le positionnement des rédacteurs des cahiers de doléances de 2019. Proposition d'un modèle énonciatif intégré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pengam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Que demande (encore) le peuple ? Les cahiers de doléances de 2019 : bilan et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">Marqueurs modaux, énonciation et argumentation 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CerLiCO (Centre Linguistique du Centre et de l'Ouest), May 2025, En visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322058v1</w:t>
+                <w:t xml:space="preserve">hal-05075162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser le positionnement des rédacteurs des cahiers de doléances de 2019. Proposition d'un modèle énonciatif intégré</w:t>
+                <w:t xml:space="preserve">Que peut l’analyse du discours pour les cahiers de doléances ? Héritages et renouvellements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pengam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marqueurs modaux, énonciation et argumentation 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CerLiCO (Centre Linguistique du Centre et de l'Ouest), May 2025, En visioconférence, France</w:t>
+              <w:t xml:space="preserve">Que demande (encore) le peuple ? Les cahiers de doléances de 2019 : bilan et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075162v1</w:t>
+                <w:t xml:space="preserve">hal-05322058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La (d)énonciation dans les cahiers de doléances du Grand Débat National (2019)</w:t>
               </w:r>
@@ -1671,96 +1671,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les doléances citoyennes, un genre de discours ? Essai de caractérisation sémantico-discursive</w:t>
+                <w:t xml:space="preserve">À la recherche de l'expression citoyenne dans les cahiers de doléances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pengam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de travail sur les cahiers citoyens et les cahiers de doléances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CAMS EHESS-CNRS, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Les discours fragiles. Cycle d'investigations méthodologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Cergy Paris Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069028v1</w:t>
+                <w:t xml:space="preserve">halshs-04012064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde « Terrain, corpus : méthodologie et bricolages »</w:t>
               </w:r>
@@ -1809,96 +1809,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche de l'expression citoyenne dans les cahiers de doléances</w:t>
+                <w:t xml:space="preserve">Les doléances citoyennes, un genre de discours ? Essai de caractérisation sémantico-discursive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pengam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les discours fragiles. Cycle d'investigations méthodologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Cergy Paris Université, France</w:t>
+              <w:t xml:space="preserve">Journée de travail sur les cahiers citoyens et les cahiers de doléances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAMS EHESS-CNRS, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04012064v1</w:t>
+                <w:t xml:space="preserve">hal-04069028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards de linguiste et de politiste sur les doléances du Grand débat national</w:t>
               </w:r>
@@ -2538,191 +2538,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dynamiques - étapes et frontières - de la radicalisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des « musulmans modérés » dans les discours médiatiques. Etude linguistique d’une expression controversée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pengam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langues, Cultures et Médias en Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Fès, Maroc</w:t>
+              <w:t xml:space="preserve">Les représentations médiatiques de l’islam et des musulman.e.s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Versailles Saint-Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01953607v1</w:t>
+                <w:t xml:space="preserve">hal-01839791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des « musulmans modérés » dans les discours médiatiques. Etude linguistique d’une expression controversée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les dynamiques - étapes et frontières - de la radicalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Pengam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Pengam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les représentations médiatiques de l’islam et des musulman.e.s</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Versailles Saint-Quentin-en-Yvelines, France</w:t>
+              <w:t xml:space="preserve">Langues, Cultures et Médias en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Fès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839791v1</w:t>
+                <w:t xml:space="preserve">hal-01953607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2734,190 +2734,190 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Long entretien pour Ballast] Que reste-il des cahiers de doléances ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrairement à une idée tenace, les cahiers de doléances n’ont jamais été enterrés [Tribune]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Della Sudda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pengam</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dartigues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322064v1</w:t>
+                <w:t xml:space="preserve">hal-05322026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrairement à une idée tenace, les cahiers de doléances n’ont jamais été enterrés [Tribune]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Long entretien pour Ballast] Que reste-il des cahiers de doléances ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pengam</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Dartigues</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05322026v1</w:t>
+                <w:t xml:space="preserve">hal-05322064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Tribune Le Monde] Restituer aux citoyens les cahiers de doléances de 2019, comme ceux de 1789, est une urgence démocratique</w:t>
               </w:r>
@@ -3409,51 +3409,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025455v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pengam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13pcz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719476v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.33099" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441724v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.587" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279568v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/olh.431" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150116v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012035v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069005v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213801008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942223v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207812004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05335675v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ploux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321973v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Zalio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Oury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287254v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Diaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Germain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531680v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vic Ozouf-Marignier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075135v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322051v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322058v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075162v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075173v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069028v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075181v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012064v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173359v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Noguera" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150133v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831604v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606271v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606279v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862621v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075219v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075206v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367990v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953607v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839791v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322064v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322026v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendinelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dartigues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322022v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blondiaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Landemore" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mazeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370645v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03696853v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021MON30081" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03616714v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025455v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pengam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13pcz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719476v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.33099" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441724v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.587" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279568v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/olh.431" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012035v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150116v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069005v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213801008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942223v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207812004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05335675v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ploux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321973v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Zalio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Oury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287254v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Diaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Germain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531680v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vic Ozouf-Marignier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075135v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322051v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075162v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322058v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075173v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012064v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075181v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069028v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173359v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Noguera" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150133v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831604v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606271v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606279v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862621v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075219v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075206v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367990v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839791v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953607v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322026v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendinelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dartigues" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322064v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322022v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blondiaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Landemore" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mazeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370645v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03696853v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021MON30081" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03616714v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>