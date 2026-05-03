--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -476,169 +476,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repérer et analyser les nominations sensibles : la radicalisation dans les discours du travail social</w:t>
+                <w:t xml:space="preserve">S'exprimer depuis l'hyper-ruralité. Exprimer l'hyper-ruralité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pengam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discours des terrains sensibles : recueil, analyse, intervention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, 2023, 978-2-84867-939-6</w:t>
+              <w:t xml:space="preserve">De la valse des ronds-points aux cahiers de la colère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rebellio Editions, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012035v1</w:t>
+                <w:t xml:space="preserve">hal-04150116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S'exprimer depuis l'hyper-ruralité. Exprimer l'hyper-ruralité</w:t>
+                <w:t xml:space="preserve">Repérer et analyser les nominations sensibles : la radicalisation dans les discours du travail social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pengam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Garric; Julien Longhi; Frédéric Pugnière-Saavedra; Valérie Rochaix. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la valse des ronds-points aux cahiers de la colère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rebellio Editions, 2023</w:t>
+              <w:t xml:space="preserve">Discours des terrains sensibles : recueil, analyse, intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, 2023, 978-2-84867-939-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150116v1</w:t>
+                <w:t xml:space="preserve">hal-04012035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1326,303 +1326,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcrire les cahiers de doléances. Propositions méthodologiques</w:t>
+                <w:t xml:space="preserve">Que peut l’analyse du discours pour les cahiers de doléances ? Héritages et renouvellements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pengam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier de science participative autour des cahiers citoyens de 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEP de Bordeaux, Association Nationale des Tiers-Lieux, Mar 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Que demande (encore) le peuple ? Les cahiers de doléances de 2019 : bilan et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075135v1</w:t>
+                <w:t xml:space="preserve">hal-05322058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser l’expression du point de vue en effacement énonciatif. Le cas des cahiers citoyens de 2019</w:t>
+                <w:t xml:space="preserve">Analyser le positionnement des rédacteurs des cahiers de doléances de 2019. Proposition d'un modèle énonciatif intégré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pengam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5è édition du colloque du Réseau Linguistique de l'Énonciation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, REL, Nov 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">Marqueurs modaux, énonciation et argumentation 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CerLiCO (Centre Linguistique du Centre et de l'Ouest), May 2025, En visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322051v1</w:t>
+                <w:t xml:space="preserve">hal-05075162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser le positionnement des rédacteurs des cahiers de doléances de 2019. Proposition d'un modèle énonciatif intégré</w:t>
+                <w:t xml:space="preserve">Transcrire les cahiers de doléances. Propositions méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pengam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marqueurs modaux, énonciation et argumentation 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CerLiCO (Centre Linguistique du Centre et de l'Ouest), May 2025, En visioconférence, France</w:t>
+              <w:t xml:space="preserve">Atelier de science participative autour des cahiers citoyens de 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEP de Bordeaux, Association Nationale des Tiers-Lieux, Mar 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075162v1</w:t>
+                <w:t xml:space="preserve">hal-05075135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que peut l’analyse du discours pour les cahiers de doléances ? Héritages et renouvellements</w:t>
+                <w:t xml:space="preserve">Modéliser l’expression du point de vue en effacement énonciatif. Le cas des cahiers citoyens de 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pengam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Que demande (encore) le peuple ? Les cahiers de doléances de 2019 : bilan et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">5è édition du colloque du Réseau Linguistique de l'Énonciation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, REL, Nov 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322058v1</w:t>
+                <w:t xml:space="preserve">hal-05322051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La (d)énonciation dans les cahiers de doléances du Grand Débat National (2019)</w:t>
               </w:r>
@@ -1671,96 +1671,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche de l'expression citoyenne dans les cahiers de doléances</w:t>
+                <w:t xml:space="preserve">Les doléances citoyennes, un genre de discours ? Essai de caractérisation sémantico-discursive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pengam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les discours fragiles. Cycle d'investigations méthodologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Cergy Paris Université, France</w:t>
+              <w:t xml:space="preserve">Journée de travail sur les cahiers citoyens et les cahiers de doléances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAMS EHESS-CNRS, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04012064v1</w:t>
+                <w:t xml:space="preserve">hal-04069028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde « Terrain, corpus : méthodologie et bricolages »</w:t>
               </w:r>
@@ -1809,96 +1809,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les doléances citoyennes, un genre de discours ? Essai de caractérisation sémantico-discursive</w:t>
+                <w:t xml:space="preserve">À la recherche de l'expression citoyenne dans les cahiers de doléances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pengam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de travail sur les cahiers citoyens et les cahiers de doléances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CAMS EHESS-CNRS, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Les discours fragiles. Cycle d'investigations méthodologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Cergy Paris Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069028v1</w:t>
+                <w:t xml:space="preserve">halshs-04012064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards de linguiste et de politiste sur les doléances du Grand débat national</w:t>
               </w:r>
@@ -2029,96 +2029,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'action publique communique par la métaphore. L'exemple des crises terroriste et pandémique</w:t>
+                <w:t xml:space="preserve">Saisir le réel et le langagier par l'étude des nominations. Présentation d'un modèle linguistique de repérage et d'analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pengam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La metafore nella communicazione digitale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Modena, Italie</w:t>
+              <w:t xml:space="preserve">Langue et Réalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Moscou, Russie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03831604v1</w:t>
+                <w:t xml:space="preserve">hal-03606279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir par la textométrie la notion de radicalisation dans des corpus institutionnels hétérogènes</w:t>
               </w:r>
@@ -2193,165 +2193,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saisir le réel et le langagier par l'étude des nominations. Présentation d'un modèle linguistique de repérage et d'analyse</w:t>
+                <w:t xml:space="preserve">S'exprimer depuis 'l'hyper-ruralité'. Analyse discursive des Cahiers de doléances de la Creuse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pengam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue et Réalité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Moscou, Russie</w:t>
+              <w:t xml:space="preserve">De la valse des ronds-points aux cahiers de la colère.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03606279v1</w:t>
+                <w:t xml:space="preserve">hal-03862621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S'exprimer depuis 'l'hyper-ruralité'. Analyse discursive des Cahiers de doléances de la Creuse.</w:t>
+                <w:t xml:space="preserve">Quand l'action publique communique par la métaphore. L'exemple des crises terroriste et pandémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pengam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la valse des ronds-points aux cahiers de la colère.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">La metafore nella communicazione digitale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Modena, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862621v1</w:t>
+                <w:t xml:space="preserve">hal-03831604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter en linguiste sur la radicalisation. Retour réflexif sur le terrain et propositions pour un parcours d’analyse</w:t>
               </w:r>
@@ -2538,191 +2538,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des « musulmans modérés » dans les discours médiatiques. Etude linguistique d’une expression controversée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les dynamiques - étapes et frontières - de la radicalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Pengam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Pengam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les représentations médiatiques de l’islam et des musulman.e.s</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Versailles Saint-Quentin-en-Yvelines, France</w:t>
+              <w:t xml:space="preserve">Langues, Cultures et Médias en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Fès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839791v1</w:t>
+                <w:t xml:space="preserve">hal-01953607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dynamiques - étapes et frontières - de la radicalisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des « musulmans modérés » dans les discours médiatiques. Etude linguistique d’une expression controversée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pengam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langues, Cultures et Médias en Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Fès, Maroc</w:t>
+              <w:t xml:space="preserve">Les représentations médiatiques de l’islam et des musulman.e.s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Versailles Saint-Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01953607v1</w:t>
+                <w:t xml:space="preserve">hal-01839791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2734,190 +2734,190 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrairement à une idée tenace, les cahiers de doléances n’ont jamais été enterrés [Tribune]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Long entretien pour Ballast] Que reste-il des cahiers de doléances ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pengam</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322026v1</w:t>
+                <w:t xml:space="preserve">hal-05322064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Long entretien pour Ballast] Que reste-il des cahiers de doléances ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrairement à une idée tenace, les cahiers de doléances n’ont jamais été enterrés [Tribune]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Della Sudda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pengam</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bendinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dartigues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322064v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Tribune Le Monde] Restituer aux citoyens les cahiers de doléances de 2019, comme ceux de 1789, est une urgence démocratique</w:t>
               </w:r>
@@ -3092,169 +3092,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une modélisation linguistique de la radicalisation : étude de discours institutionnels et de discours du travail social</w:t>
+                <w:t xml:space="preserve">Pour une modélisation linguistique de la radicalisation. Étude de discours institutionnels et de discours du travail social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pengam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Linguistique. Université Paul Valéry - Montpellier III, 2021. Français. </w:t>
+              <w:t xml:space="preserve">Sciences de l'Homme et Société. Montpellier III, 2021. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2021MON30081⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-03696853v1</w:t>
+                <w:t xml:space="preserve">tel-03616714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une modélisation linguistique de la radicalisation. Étude de discours institutionnels et de discours du travail social</w:t>
+                <w:t xml:space="preserve">Pour une modélisation linguistique de la radicalisation : étude de discours institutionnels et de discours du travail social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pengam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences de l'Homme et Société. Montpellier III, 2021. Français. </w:t>
+              <w:t xml:space="preserve">Linguistique. Université Paul Valéry - Montpellier III, 2021. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2021MON30081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-03616714v1</w:t>
+                <w:t xml:space="preserve">tel-03696853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3409,51 +3409,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025455v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pengam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13pcz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719476v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.33099" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441724v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.587" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279568v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/olh.431" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012035v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150116v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069005v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213801008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942223v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207812004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05335675v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ploux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321973v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Zalio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Oury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287254v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Diaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Germain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531680v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vic Ozouf-Marignier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075135v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322051v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075162v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322058v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075173v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012064v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075181v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069028v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173359v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Noguera" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150133v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831604v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606271v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606279v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862621v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075219v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075206v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367990v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839791v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953607v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322026v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendinelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dartigues" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322064v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322022v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blondiaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Landemore" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mazeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370645v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03696853v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021MON30081" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03616714v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025455v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pengam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13pcz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719476v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.33099" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441724v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.587" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279568v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/olh.431" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150116v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012035v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069005v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213801008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942223v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207812004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05335675v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ploux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321973v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Zalio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Oury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287254v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Diaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Germain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531680v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vic Ozouf-Marignier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322058v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075162v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075135v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075173v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069028v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075181v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012064v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173359v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Noguera" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150133v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606279v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606271v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862621v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831604v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075219v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075206v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367990v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953607v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839791v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322064v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322026v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendinelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dartigues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322022v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blondiaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Landemore" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mazeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370645v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03616714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03696853v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021MON30081" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>