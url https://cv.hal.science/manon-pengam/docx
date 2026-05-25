--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -2029,191 +2029,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saisir le réel et le langagier par l'étude des nominations. Présentation d'un modèle linguistique de repérage et d'analyse</w:t>
+                <w:t xml:space="preserve">Saisir par la textométrie la notion de radicalisation dans des corpus institutionnels hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pengam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue et Réalité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Moscou, Russie</w:t>
+              <w:t xml:space="preserve">16th International Conference on Statistical Analysis of Textual Data (JADT 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Naples, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03606279v1</w:t>
+                <w:t xml:space="preserve">hal-03606271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saisir par la textométrie la notion de radicalisation dans des corpus institutionnels hétérogènes</w:t>
+                <w:t xml:space="preserve">Saisir le réel et le langagier par l'étude des nominations. Présentation d'un modèle linguistique de repérage et d'analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pengam</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Statistical Analysis of Textual Data (JADT 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Naples, Italie</w:t>
+              <w:t xml:space="preserve">Langue et Réalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Moscou, Russie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03606271v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'exprimer depuis 'l'hyper-ruralité'. Analyse discursive des Cahiers de doléances de la Creuse.</w:t>
               </w:r>
@@ -3409,51 +3409,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025455v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pengam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13pcz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719476v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.33099" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441724v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.587" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279568v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/olh.431" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150116v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012035v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069005v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213801008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942223v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207812004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05335675v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ploux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321973v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Zalio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Oury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287254v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Diaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Germain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531680v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vic Ozouf-Marignier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322058v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075162v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075135v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075173v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069028v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075181v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012064v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173359v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Noguera" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150133v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606279v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606271v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862621v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831604v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075219v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075206v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367990v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953607v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839791v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322064v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322026v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendinelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dartigues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322022v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blondiaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Landemore" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mazeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370645v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03616714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03696853v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021MON30081" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025455v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pengam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13pcz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719476v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.33099" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441724v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.587" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279568v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/olh.431" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150116v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012035v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069005v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213801008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942223v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207812004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05335675v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ploux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321973v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Zalio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Oury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287254v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Diaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Germain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531680v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vic Ozouf-Marignier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322058v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075162v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075135v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075173v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069028v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075181v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012064v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173359v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Noguera" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150133v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606271v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606279v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862621v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831604v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075219v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075206v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367990v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953607v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839791v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322064v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322026v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendinelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dartigues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322022v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blondiaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Landemore" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mazeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370645v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03616714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03696853v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021MON30081" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>