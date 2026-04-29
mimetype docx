--- v0 (2026-03-28)
+++ v1 (2026-04-29)
@@ -267,51 +267,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pradère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.112475. </w:t>
+              <w:t xml:space="preserve">, 2026, 65, pp.112475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2026.112475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
@@ -322,464 +322,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment j’ai découvert l’analyse des réseaux et pourquoi j’ai trouvé ça cool</w:t>
+                <w:t xml:space="preserve">En quête de Nancy Howell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Grossetti</w:t>
+                <w:t xml:space="preserve">Nathalie Chauvac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pradère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Howell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARCS - Analyse de réseaux pour les sciences sociales / Network analysis for social sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Relational chains, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/arcs.14399⟩</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/arcs.15818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722010v3</w:t>
+                <w:t xml:space="preserve">hal-05101959v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En quête de Nancy Howell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chauvac</w:t>
+                <w:t xml:space="preserve">Analyse de trajectoires de résilience économique des circuits courts pendant la crise Covid : l'apport des narrations quantifiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yentl Deroche-Leydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pradère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nancy Howell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCS - Analyse de réseaux pour les sciences sociales / Network analysis for social sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Relational chains, </w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025/1 (391), pp.31-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/arcs.15818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ecru.391.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05101959v2</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de trajectoires de résilience économique des circuits courts pendant la crise Covid : l'apport des narrations quantifiées</w:t>
+                <w:t xml:space="preserve">Decoding France’s food environment combining data bases to characterize the food environment in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yentl Deroche-Leydier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quentin Creurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Napoleone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ecru.391.0031⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62, pp.111850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05027851v1</w:t>
+                <w:t xml:space="preserve">hal-05191851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding France’s food environment combining data bases to characterize the food environment in France</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment j’ai découvert l’analyse des réseaux et pourquoi j’ai trouvé ça cool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Napoleone</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Grossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Pradère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 62, pp.111850. </w:t>
+              <w:t xml:space="preserve">ARCS - Analyse de réseaux pour les sciences sociales / Network analysis for social sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Relational chains, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/arcs.14399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05191851v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722010v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -892,128 +892,128 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une base de données spatialisées nationale de l'offre commerciale alimentaire en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Creurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Napoleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASRDLF 2025 : Trajectoires de développement et imbrications des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Laval, Jul 2025, Québec, Canada</w:t>
+              <w:t xml:space="preserve">, Université Laval, Jun 2025, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1099,51 +1099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résilience des circuits courts et Covid 19 : regards croisés sur des adaptations portées par des producteurs et des citoyens pour faire face à la crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yentl Deroche-Leydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1352,355 +1352,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques et impacts des initiatives citoyennes sur la résilience des systèmes alimentaires pendant la crise du Covid-19</w:t>
+                <w:t xml:space="preserve">Dynamiques et impacts des initiatives citoyennes de solidarité alimentaire pendant la crise du Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pradère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Wambergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CriseS et résilience territoriale et alimentaire : Mobilisation citoyenne et action des collectivités territoriales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Online, France</w:t>
+              <w:t xml:space="preserve">2. Rencontre VOBSALIM34 : vers des solidarités alimentaires plus durables ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération des Acteurs de la Solidarité Occitanie; Chaire UNESCO Alimentations du Monde, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707810v1</w:t>
+                <w:t xml:space="preserve">hal-03707802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l’ObSAT et de la carte participative des légumeries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pradère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les légumeries comme outils de la transition agricole et alimentaire des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecozept, Sep 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques et impacts des initiatives citoyennes de solidarité alimentaire pendant la crise du Covid-19</w:t>
+                <w:t xml:space="preserve">Production participative de données sur les systèmes alimentaires : l'expérience de l'ObSAT avec l'UFC Que Choisir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pradère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Esteban Wambergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Rencontre VOBSALIM34 : vers des solidarités alimentaires plus durables ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération des Acteurs de la Solidarité Occitanie; Chaire UNESCO Alimentations du Monde, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Analyser, construire et valoriser les méthodes participatives favorisant l'innovation pour la transformation des systèmes agricoles et alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Innovation, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707802v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production participative de données sur les systèmes alimentaires : l'expérience de l'ObSAT avec l'UFC Que Choisir</w:t>
+                <w:t xml:space="preserve">Dynamiques et impacts des initiatives citoyennes sur la résilience des systèmes alimentaires pendant la crise du Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pradère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyser, construire et valoriser les méthodes participatives favorisant l'innovation pour la transformation des systèmes agricoles et alimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR Innovation, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">CriseS et résilience territoriale et alimentaire : Mobilisation citoyenne et action des collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697068v1</w:t>
+                <w:t xml:space="preserve">hal-03707810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1855,51 +1855,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497512v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Prad&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497563v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112475" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722010v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.14399" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101959v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chauvac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Howell" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.15818" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027851v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentl Deroche-Leydier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecru.391.0031" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191851v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Creurer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Charreire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111850" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246507v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142965v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647991v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132661v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133090v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707810v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135153v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707802v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Wambergue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697068v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497512v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Prad&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497563v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112475" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101959v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chauvac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Howell" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.15818" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027851v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentl Deroche-Leydier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecru.391.0031" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191851v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Creurer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Charreire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111850" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722010v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.14399" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246507v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142965v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647991v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132661v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133090v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707802v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Wambergue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135153v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697068v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707810v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>