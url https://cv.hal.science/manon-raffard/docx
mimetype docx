--- v0 (2026-03-15)
+++ v1 (2026-04-20)
@@ -234,394 +234,394 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En-sang. Olfaction, cruauté et surnaturel dans La Marquise de Sade (1887) de Rachilde et Le Martyre de Saint-Sébastien (1911) de Gabriele d’Annunzio</w:t>
+                <w:t xml:space="preserve">The Atmospheric Cost of Class-Based Spatial Segregation in Nineteenth-Century Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Raffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Venti Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Atmospheres of Violence, 3 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04935574v1</w:t>
+                <w:t xml:space="preserve">hal-05383560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La menace de l’air. Le miasme, l’atmosphère et le vivant dans La 628-E8 (1907)</w:t>
+                <w:t xml:space="preserve">En-sang. Olfaction, cruauté et surnaturel dans La Marquise de Sade (1887) de Rachilde et Le Martyre de Saint-Sébastien (1911) de Gabriele d’Annunzio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Raffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Octave Mirbeau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-19038-7.p.0085⟩</w:t>
+              <w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (1), pp.171-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/otra.055.0157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05328156v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Atmospheric Cost of Class-Based Spatial Segregation in Nineteenth-Century Paris</w:t>
+                <w:t xml:space="preserve">La menace de l’air. Le miasme, l’atmosphère et le vivant dans La 628-E8 (1907)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Raffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Venti Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Octave Mirbeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31, pp.85-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-19038-7.p.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383560v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Sermadiras, Croire et Souffrir. Religion et pathologie dans le roman de la seconde moitié du XIX siècle</w:t>
+                <w:t xml:space="preserve">Penser la culture sensorielle : regards pluriels sur une notion flottante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Raffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éclats. Revue des doctorantes et doctorants de l’école doctorale 592 LECLA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848527v1</w:t>
+                <w:t xml:space="preserve">hal-04848524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser la culture sensorielle : regards pluriels sur une notion flottante</w:t>
+                <w:t xml:space="preserve">Émilie Sermadiras, Croire et Souffrir. Religion et pathologie dans le roman de la seconde moitié du XIX siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Raffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éclats. Revue des doctorantes et doctorants de l’école doctorale 592 LECLA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848524v1</w:t>
+                <w:t xml:space="preserve">hal-04848527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediality of Smells / Médialité des odeurs. Edited by Jean-Alexandre Perras and Érika Wicky</w:t>
               </w:r>
@@ -930,204 +930,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Coumarou to New-Mown-Hay. A Cultural History of Coumarin Across the Atlantic (17th-20th c.)</w:t>
+                <w:t xml:space="preserve">Miasmatic Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Raffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Andrew Kettler; William Tullett. </w:t>
+              <w:t xml:space="preserve">Frank Krause. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Routledge History of the Senses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, Routledge, pp.389-404, In press, 9781003322924. </w:t>
+              <w:t xml:space="preserve">Work and Smell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781003322924-26⟩</w:t>
+                <w:t xml:space="preserve">Brill | Fink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.163-177, 2025, 978-3-8467-6956-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30965/9783846769560_009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643308v1</w:t>
+                <w:t xml:space="preserve">hal-05383581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miasmatic Work</w:t>
+                <w:t xml:space="preserve">From Coumarou to New-Mown-Hay. A Cultural History of Coumarin Across the Atlantic (17th-20th c.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Raffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Frank Krause. </w:t>
+              <w:t xml:space="preserve">Andrew Kettler; William Tullett. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Work and Smell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Routledge History of the Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Routledge, pp.389-404, In press, 9781003322924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003322924-26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brill | Fink</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-05383581v1</w:t>
+                <w:t xml:space="preserve">hal-04643308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orchids, Arums, and Tiger Lilies: Queer Olfactory Culture and Tropical Plants (France, 1885-1905)</w:t>
               </w:r>
@@ -1909,234 +1909,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panosmic Literature. Smell, Surveillance and the Power of Air in Haussmannian Paris</w:t>
+                <w:t xml:space="preserve">Ventilating is Civilizing? Air and Smell in Parisian Workers' Housing (1852-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Raffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collective Atmospheres: Air, Intimacy, and Inequality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for the Study of Literature and the Environment, Jul 2025, University of Maryland, College Park, United States</w:t>
+              <w:t xml:space="preserve">Uncommon Senses V: Sensing the Social, the Environmental, and Across the Arts and Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Concordia University, May 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05184583v1</w:t>
+                <w:t xml:space="preserve">hal-05060880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ventilating is Civilizing? Air and Smell in Parisian Workers' Housing (1852-1914)</w:t>
+                <w:t xml:space="preserve">Autour du sensorium commune. Olfaction, harmonie et système nerveux du XVIe au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Raffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Uncommon Senses V: Sensing the Social, the Environmental, and Across the Arts and Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Concordia University, May 2025, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Webinar GDRO3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherche Odorant Odeur Olfaction; CNRS 3713, Feb 2025, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05060880v1</w:t>
+                <w:t xml:space="preserve">hal-04965573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour du sensorium commune. Olfaction, harmonie et système nerveux du XVIe au XIXe siècle</w:t>
+                <w:t xml:space="preserve">Panosmic Literature. Smell, Surveillance and the Power of Air in Haussmannian Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Raffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinar GDRO3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de recherche Odorant Odeur Olfaction; CNRS 3713, Feb 2025, Paris (en ligne), France</w:t>
+              <w:t xml:space="preserve">Collective Atmospheres: Air, Intimacy, and Inequality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for the Study of Literature and the Environment, Jul 2025, University of Maryland, College Park, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965573v1</w:t>
+                <w:t xml:space="preserve">hal-05184583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miasmatic Nature. Industrial Smellscapes and Environmental Pollution in the Poetry of Joris-Karl Huysmans and Emile Verhaeren (1880-1895)</w:t>
               </w:r>
@@ -2254,165 +2254,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Un nez qui pense”. Le parfumeur en théoricien</w:t>
+                <w:t xml:space="preserve">De la baignoire au flacon : olfaction et masturbation féminine (1850-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Raffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le parfumeur : évolution d’une figure depuis la Renaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Versailles, France</w:t>
+              <w:t xml:space="preserve">Femmes, féminité et parfums au XIXe siècle : Imaginaires olfactifs et construction du genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356553v1</w:t>
+                <w:t xml:space="preserve">hal-03356544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la baignoire au flacon : olfaction et masturbation féminine (1850-1914)</w:t>
+                <w:t xml:space="preserve">“Un nez qui pense”. Le parfumeur en théoricien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Raffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Femmes, féminité et parfums au XIXe siècle : Imaginaires olfactifs et construction du genre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">Le parfumeur : évolution d’une figure depuis la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356544v1</w:t>
+                <w:t xml:space="preserve">hal-03356553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2809,51 +2809,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="752F618E"/>
+    <w:nsid w:val="3AD5145F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3040,51 +3040,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manon-raffard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5259-9209" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193735245" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935574v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Raffard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/otra.055.0157" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328156v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19038-7.p.0085" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383560v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848527v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848524v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023772v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knad011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842002v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023728v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356547v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643308v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003322924-26" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383581v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/edcollchap/book/9783846769560/BP000016.xml" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846769560_009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642104v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356536v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02457537v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004443808_004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643303v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173369v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801842v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Sompairac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fratagnoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Gobbato" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Essoukan Ep&#233;e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603022v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brouzes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laubner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184583v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060880v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965573v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603167v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298237v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356553v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356544v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995552v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995537v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356565v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.185.0109" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848546v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manon-raffard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5259-9209" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193735245" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383560v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Raffard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935574v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/otra.055.0157" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328156v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19038-7.p.0085" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848524v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848527v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023772v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knad011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842002v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023728v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356547v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383581v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/edcollchap/book/9783846769560/BP000016.xml" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846769560_009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643308v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003322924-26" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642104v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356536v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02457537v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004443808_004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643303v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173369v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801842v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Sompairac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fratagnoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Gobbato" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Essoukan Ep&#233;e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603022v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brouzes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laubner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060880v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965573v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184583v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603167v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298237v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356544v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356553v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995552v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995537v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356565v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.185.0109" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848546v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>