--- v1 (2026-04-20)
+++ v2 (2026-05-10)
@@ -234,394 +234,394 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Atmospheric Cost of Class-Based Spatial Segregation in Nineteenth-Century Paris</w:t>
+                <w:t xml:space="preserve">La menace de l’air. Le miasme, l’atmosphère et le vivant dans La 628-E8 (1907)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Raffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Venti Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Octave Mirbeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31, pp.85-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-19038-7.p.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383560v1</w:t>
+                <w:t xml:space="preserve">hal-05328156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En-sang. Olfaction, cruauté et surnaturel dans La Marquise de Sade (1887) de Rachilde et Le Martyre de Saint-Sébastien (1911) de Gabriele d’Annunzio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Raffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 55 (1), pp.171-191. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/otra.055.0157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La menace de l’air. Le miasme, l’atmosphère et le vivant dans La 628-E8 (1907)</w:t>
+                <w:t xml:space="preserve">The Atmospheric Cost of Class-Based Spatial Segregation in Nineteenth-Century Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Raffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Octave Mirbeau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Venti Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Atmospheres of Violence, 3 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-19038-7.p.0085⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05328156v1</w:t>
+                <w:t xml:space="preserve">hal-05383560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser la culture sensorielle : regards pluriels sur une notion flottante</w:t>
+                <w:t xml:space="preserve">Émilie Sermadiras, Croire et Souffrir. Religion et pathologie dans le roman de la seconde moitié du XIX siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Raffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éclats. Revue des doctorantes et doctorants de l’école doctorale 592 LECLA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848524v1</w:t>
+                <w:t xml:space="preserve">hal-04848527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Sermadiras, Croire et Souffrir. Religion et pathologie dans le roman de la seconde moitié du XIX siècle</w:t>
+                <w:t xml:space="preserve">Penser la culture sensorielle : regards pluriels sur une notion flottante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Raffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éclats. Revue des doctorantes et doctorants de l’école doctorale 592 LECLA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848527v1</w:t>
+                <w:t xml:space="preserve">hal-04848524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediality of Smells / Médialité des odeurs. Edited by Jean-Alexandre Perras and Érika Wicky</w:t>
               </w:r>
@@ -930,204 +930,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miasmatic Work</w:t>
+                <w:t xml:space="preserve">From Coumarou to New-Mown-Hay. A Cultural History of Coumarin Across the Atlantic (17th-20th c.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Raffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Frank Krause. </w:t>
+              <w:t xml:space="preserve">Andrew Kettler; William Tullett. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Work and Smell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">The Routledge History of the Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Routledge, pp.389-404, In press, 9781003322924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brill | Fink</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30965/9783846769560_009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4324/9781003322924-26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383581v1</w:t>
+                <w:t xml:space="preserve">hal-04643308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Coumarou to New-Mown-Hay. A Cultural History of Coumarin Across the Atlantic (17th-20th c.)</w:t>
+                <w:t xml:space="preserve">Miasmatic Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Raffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Andrew Kettler; William Tullett. </w:t>
+              <w:t xml:space="preserve">Frank Krause. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Routledge History of the Senses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, Routledge, pp.389-404, In press, 9781003322924. </w:t>
+              <w:t xml:space="preserve">Work and Smell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brill | Fink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.163-177, 2025, 978-3-8467-6956-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781003322924-26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.30965/9783846769560_009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643308v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orchids, Arums, and Tiger Lilies: Queer Olfactory Culture and Tropical Plants (France, 1885-1905)</w:t>
               </w:r>
@@ -1909,234 +1909,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ventilating is Civilizing? Air and Smell in Parisian Workers' Housing (1852-1914)</w:t>
+                <w:t xml:space="preserve">Panosmic Literature. Smell, Surveillance and the Power of Air in Haussmannian Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Raffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Uncommon Senses V: Sensing the Social, the Environmental, and Across the Arts and Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Concordia University, May 2025, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Collective Atmospheres: Air, Intimacy, and Inequality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for the Study of Literature and the Environment, Jul 2025, University of Maryland, College Park, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05060880v1</w:t>
+                <w:t xml:space="preserve">hal-05184583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour du sensorium commune. Olfaction, harmonie et système nerveux du XVIe au XIXe siècle</w:t>
+                <w:t xml:space="preserve">Ventilating is Civilizing? Air and Smell in Parisian Workers' Housing (1852-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Raffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinar GDRO3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de recherche Odorant Odeur Olfaction; CNRS 3713, Feb 2025, Paris (en ligne), France</w:t>
+              <w:t xml:space="preserve">Uncommon Senses V: Sensing the Social, the Environmental, and Across the Arts and Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Concordia University, May 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965573v1</w:t>
+                <w:t xml:space="preserve">hal-05060880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panosmic Literature. Smell, Surveillance and the Power of Air in Haussmannian Paris</w:t>
+                <w:t xml:space="preserve">Autour du sensorium commune. Olfaction, harmonie et système nerveux du XVIe au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Raffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collective Atmospheres: Air, Intimacy, and Inequality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for the Study of Literature and the Environment, Jul 2025, University of Maryland, College Park, United States</w:t>
+              <w:t xml:space="preserve">Webinar GDRO3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherche Odorant Odeur Olfaction; CNRS 3713, Feb 2025, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05184583v1</w:t>
+                <w:t xml:space="preserve">hal-04965573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miasmatic Nature. Industrial Smellscapes and Environmental Pollution in the Poetry of Joris-Karl Huysmans and Emile Verhaeren (1880-1895)</w:t>
               </w:r>
@@ -2254,165 +2254,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la baignoire au flacon : olfaction et masturbation féminine (1850-1914)</w:t>
+                <w:t xml:space="preserve">“Un nez qui pense”. Le parfumeur en théoricien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Raffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Femmes, féminité et parfums au XIXe siècle : Imaginaires olfactifs et construction du genre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">Le parfumeur : évolution d’une figure depuis la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356544v1</w:t>
+                <w:t xml:space="preserve">hal-03356553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Un nez qui pense”. Le parfumeur en théoricien</w:t>
+                <w:t xml:space="preserve">De la baignoire au flacon : olfaction et masturbation féminine (1850-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Raffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le parfumeur : évolution d’une figure depuis la Renaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Versailles, France</w:t>
+              <w:t xml:space="preserve">Femmes, féminité et parfums au XIXe siècle : Imaginaires olfactifs et construction du genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356553v1</w:t>
+                <w:t xml:space="preserve">hal-03356544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2809,51 +2809,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3AD5145F"/>
+    <w:nsid w:val="FF310445"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3040,51 +3040,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manon-raffard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5259-9209" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193735245" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383560v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Raffard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935574v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/otra.055.0157" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328156v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19038-7.p.0085" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848524v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848527v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023772v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knad011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842002v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023728v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356547v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383581v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/edcollchap/book/9783846769560/BP000016.xml" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846769560_009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643308v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003322924-26" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642104v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356536v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02457537v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004443808_004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643303v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173369v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801842v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Sompairac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fratagnoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Gobbato" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Essoukan Ep&#233;e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603022v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brouzes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laubner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060880v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965573v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184583v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603167v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298237v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356544v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356553v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995552v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995537v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356565v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.185.0109" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848546v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manon-raffard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5259-9209" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193735245" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328156v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Raffard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19038-7.p.0085" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935574v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/otra.055.0157" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383560v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848527v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848524v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023772v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knad011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842002v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023728v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356547v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643308v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003322924-26" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383581v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/edcollchap/book/9783846769560/BP000016.xml" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846769560_009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642104v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356536v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02457537v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004443808_004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643303v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173369v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801842v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Sompairac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fratagnoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Gobbato" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Essoukan Ep&#233;e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603022v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brouzes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laubner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184583v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060880v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965573v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603167v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298237v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356553v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356544v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995552v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995537v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356565v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.185.0109" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848546v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>