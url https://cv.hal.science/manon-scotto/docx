--- v0 (2026-04-01)
+++ v1 (2026-05-03)
@@ -827,549 +827,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conception de maisons évolutives selon Pierre Lajus (1930-/) : de la découverte notionnelle à sa mise en pratique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">&amp;quot; Nous sommes tous des architectes ! ” : Pierre Lajus et l’assistance architecturale auprès du groupe Maison Phénix, 1979-1983.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Floret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Scotto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Floret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architecture évolutive/réversible : formes et dispositifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSA Bretagne, Feb 2020, Rennes, France</w:t>
+              <w:t xml:space="preserve">journée d’étude L’Architecte formateur. Vers un renouveau du conseil, de la sensibilisation et de la médiation en architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Énsa Normandie, Mar 2019, Rouen (École Nationale Supérieure d’Architecture de Normandie), France. pp.26-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432346v1</w:t>
+                <w:t xml:space="preserve">hal-04912440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;quot; Nous sommes tous des architectes ! ” : Pierre Lajus et l’assistance architecturale auprès du groupe Maison Phénix, 1979-1983.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la trame normative à la trame prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Scotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée d’étude L’Architecte formateur. Vers un renouveau du conseil, de la sensibilisation et de la médiation en architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Énsa Normandie, Mar 2019, Rouen (École Nationale Supérieure d’Architecture de Normandie), France. pp.26-33</w:t>
+              <w:t xml:space="preserve">Journée d’études doctorales en Histoire de l’architecture "La norme et son contraire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSA Bretagne, Feb 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04912440v1</w:t>
+                <w:t xml:space="preserve">hal-02432354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la trame normative à la trame prospective</w:t>
+                <w:t xml:space="preserve">La conception de maisons évolutives selon Pierre Lajus (1930-/) : de la découverte notionnelle à sa mise en pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Scotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Floret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études doctorales en Histoire de l’architecture "La norme et son contraire"</w:t>
+              <w:t xml:space="preserve">Architecture évolutive/réversible : formes et dispositifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSA Bretagne, Feb 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432354v1</w:t>
+                <w:t xml:space="preserve">hal-02432346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une architecture en interaction avec son environnement humain, climatique et paysager : l’exemple du système EXN appliqué aux Cases Tomi à La Réunion (Fabien Vienne, Maurice Tomi)</w:t>
+                <w:t xml:space="preserve">Loin des normes architecturales de la métropole, le parcours singulier de Fabien Vienne (architecte, urbaniste, modélateur)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Scotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’architecture en milieu tropical : construire le paysage, entre pratique et recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSA Réunion, Oct 2019, Le Port (Réunion), France</w:t>
+              <w:t xml:space="preserve">Marges et interstices en histoire de l’architecture (XVIIIe au XXIe siècle) II : Questionner la figure de l’architecte et son champ d’action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LAURE, InTRu, ENSA Lyon, Feb 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432330v1</w:t>
+                <w:t xml:space="preserve">hal-02092354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nous sommes tous des architectes&amp;quot;. L’architecte Pierre Lajus et sa mission d’assistance architecturale auprès du groupe Maisons Phénix, 1979-1983</w:t>
+                <w:t xml:space="preserve">Une architecture en interaction avec son environnement humain, climatique et paysager : l’exemple du système EXN appliqué aux Cases Tomi à La Réunion (Fabien Vienne, Maurice Tomi)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Scotto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Floret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’architecte formateur. Vers un renouveau du conseil, de la sensibilisation et de la médiation en architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ATE (Architecture, Territoire, Environnement), ENSA Normandie, Mar 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">L’architecture en milieu tropical : construire le paysage, entre pratique et recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSA Réunion, Oct 2019, Le Port (Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02092394v1</w:t>
+                <w:t xml:space="preserve">hal-02432330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sage et la débutante. Derrière l’œuvre, l’architecte : Rencontre avec Fabien Vienne (1925-2016)</w:t>
+                <w:t xml:space="preserve">Nous sommes tous des architectes&amp;quot;. L’architecte Pierre Lajus et sa mission d’assistance architecturale auprès du groupe Maisons Phénix, 1979-1983</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Scotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Floret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4è rencontres de l’Association d’Histoire de l’Architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association d’Histoire de l’Architecture, ENSA Belleville, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">L’architecte formateur. Vers un renouveau du conseil, de la sensibilisation et de la médiation en architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ATE (Architecture, Territoire, Environnement), ENSA Normandie, Mar 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02092426v1</w:t>
+                <w:t xml:space="preserve">hal-02092394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loin des normes architecturales de la métropole, le parcours singulier de Fabien Vienne (architecte, urbaniste, modélateur)</w:t>
+                <w:t xml:space="preserve">Le sage et la débutante. Derrière l’œuvre, l’architecte : Rencontre avec Fabien Vienne (1925-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Scotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marges et interstices en histoire de l’architecture (XVIIIe au XXIe siècle) II : Questionner la figure de l’architecte et son champ d’action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LAURE, InTRu, ENSA Lyon, Feb 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">4è rencontres de l’Association d’Histoire de l’Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association d’Histoire de l’Architecture, ENSA Belleville, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02092354v1</w:t>
+                <w:t xml:space="preserve">hal-02092426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joie de la géométrie + logement social = vue mer, Fabien Vienne et la résidence Notre-Dame-de la Garde à la Ciotat</w:t>
               </w:r>
@@ -2518,51 +2518,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="908D1BF7"/>
+    <w:nsid w:val="576359F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2666,51 +2666,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="13BC6E99"/>
+    <w:nsid w:val="56E66577"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2900,51 +2900,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manon-scotto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463264v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Scotto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643512v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902198v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bogoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902234v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902244v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912462v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Floret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463251v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432346v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912440v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432354v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432330v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092394v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092426v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092354v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083102v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durousseau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432344v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090976v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902219v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Macaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Iosa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Tufano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendicht Weber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071762v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bastoen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Popescu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lefranc-Cervo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cappellari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463233v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946142v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946101v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europan-europe.eu/media/default/0001/31/f778c2af6b09b703d06796553cc1cdf09e8a3e16.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946244v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463276v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03655063v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manon-scotto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463264v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Scotto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643512v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902198v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bogoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902234v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902244v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912462v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Floret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463251v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912440v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432354v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432346v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092354v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432330v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092394v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092426v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083102v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durousseau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432344v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090976v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902219v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Macaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Iosa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Tufano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendicht Weber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071762v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bastoen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Popescu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lefranc-Cervo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cappellari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463233v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946142v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946101v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europan-europe.eu/media/default/0001/31/f778c2af6b09b703d06796553cc1cdf09e8a3e16.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946244v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463276v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03655063v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>