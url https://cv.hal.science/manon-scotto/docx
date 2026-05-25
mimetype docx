--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -1060,316 +1060,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loin des normes architecturales de la métropole, le parcours singulier de Fabien Vienne (architecte, urbaniste, modélateur)</w:t>
+                <w:t xml:space="preserve">Une architecture en interaction avec son environnement humain, climatique et paysager : l’exemple du système EXN appliqué aux Cases Tomi à La Réunion (Fabien Vienne, Maurice Tomi)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Scotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marges et interstices en histoire de l’architecture (XVIIIe au XXIe siècle) II : Questionner la figure de l’architecte et son champ d’action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LAURE, InTRu, ENSA Lyon, Feb 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">L’architecture en milieu tropical : construire le paysage, entre pratique et recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSA Réunion, Oct 2019, Le Port (Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02092354v1</w:t>
+                <w:t xml:space="preserve">hal-02432330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une architecture en interaction avec son environnement humain, climatique et paysager : l’exemple du système EXN appliqué aux Cases Tomi à La Réunion (Fabien Vienne, Maurice Tomi)</w:t>
+                <w:t xml:space="preserve">Nous sommes tous des architectes&amp;quot;. L’architecte Pierre Lajus et sa mission d’assistance architecturale auprès du groupe Maisons Phénix, 1979-1983</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Scotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Floret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’architecture en milieu tropical : construire le paysage, entre pratique et recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSA Réunion, Oct 2019, Le Port (Réunion), France</w:t>
+              <w:t xml:space="preserve">L’architecte formateur. Vers un renouveau du conseil, de la sensibilisation et de la médiation en architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ATE (Architecture, Territoire, Environnement), ENSA Normandie, Mar 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432330v1</w:t>
+                <w:t xml:space="preserve">hal-02092394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nous sommes tous des architectes&amp;quot;. L’architecte Pierre Lajus et sa mission d’assistance architecturale auprès du groupe Maisons Phénix, 1979-1983</w:t>
+                <w:t xml:space="preserve">Le sage et la débutante. Derrière l’œuvre, l’architecte : Rencontre avec Fabien Vienne (1925-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Scotto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Floret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’architecte formateur. Vers un renouveau du conseil, de la sensibilisation et de la médiation en architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ATE (Architecture, Territoire, Environnement), ENSA Normandie, Mar 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">4è rencontres de l’Association d’Histoire de l’Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association d’Histoire de l’Architecture, ENSA Belleville, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02092394v1</w:t>
+                <w:t xml:space="preserve">hal-02092426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sage et la débutante. Derrière l’œuvre, l’architecte : Rencontre avec Fabien Vienne (1925-2016)</w:t>
+                <w:t xml:space="preserve">Loin des normes architecturales de la métropole, le parcours singulier de Fabien Vienne (architecte, urbaniste, modélateur)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Scotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4è rencontres de l’Association d’Histoire de l’Architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association d’Histoire de l’Architecture, ENSA Belleville, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Marges et interstices en histoire de l’architecture (XVIIIe au XXIe siècle) II : Questionner la figure de l’architecte et son champ d’action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LAURE, InTRu, ENSA Lyon, Feb 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02092426v1</w:t>
+                <w:t xml:space="preserve">hal-02092354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joie de la géométrie + logement social = vue mer, Fabien Vienne et la résidence Notre-Dame-de la Garde à la Ciotat</w:t>
               </w:r>
@@ -2518,51 +2518,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="576359F8"/>
+    <w:nsid w:val="9E5D8963"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2666,51 +2666,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="56E66577"/>
+    <w:nsid w:val="46636542"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2900,51 +2900,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manon-scotto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463264v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Scotto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643512v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902198v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bogoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902234v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902244v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912462v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Floret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463251v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912440v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432354v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432346v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092354v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432330v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092394v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092426v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083102v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durousseau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432344v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090976v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902219v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Macaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Iosa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Tufano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendicht Weber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071762v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bastoen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Popescu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lefranc-Cervo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cappellari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463233v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946142v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946101v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europan-europe.eu/media/default/0001/31/f778c2af6b09b703d06796553cc1cdf09e8a3e16.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946244v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463276v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03655063v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manon-scotto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463264v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Scotto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643512v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902198v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bogoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902234v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902244v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912462v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Floret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463251v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912440v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432354v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432346v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432330v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092394v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092426v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092354v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083102v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durousseau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432344v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090976v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902219v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Macaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Iosa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Tufano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendicht Weber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071762v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bastoen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Popescu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lefranc-Cervo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cappellari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463233v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946142v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946101v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europan-europe.eu/media/default/0001/31/f778c2af6b09b703d06796553cc1cdf09e8a3e16.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946244v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463276v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03655063v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>