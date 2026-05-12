--- v0 (2026-03-05)
+++ v1 (2026-05-12)
@@ -498,325 +498,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-thalamic origin of zebrafish sensory nuclei implies convergent evolution of visual pathways in amniotes and teleosts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C-ECi: a CUBIC-ECi combined clearing method for three-dimensional follicular content analysis in the fish ovary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Branthonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solal Bloch</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Hermel</w:t>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.54945⟩</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103 (5), pp.1099-1109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biolre/ioaa142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936377v1</w:t>
+                <w:t xml:space="preserve">hal-02935099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-ECi: a CUBIC-ECi combined clearing method for three-dimensional follicular content analysis in the fish ovary</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Lesage</w:t>
+                <w:t xml:space="preserve">Non-thalamic origin of zebrafish sensory nuclei implies convergent evolution of visual pathways in amniotes and teleosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solal Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanako Hagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adèle Branthonne</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+                <w:t xml:space="preserve">Jean-Michel Hermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 103 (5), pp.1099-1109. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.e54945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/biolre/ioaa142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.54945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935099v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesencephalic origin of the inferior lobe in zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solal Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -932,277 +932,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the role of mir-187 in promoting adult ovarian follicle growth and female fecundity in medaka (Oryzias latipes)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hippo mediated regulation of gonad function by miR-202</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Davilma</w:t>
+                <w:t xml:space="preserve">Sarah JANATI IDRISSI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sully Heng</w:t>
+                <w:t xml:space="preserve">Mariana Roza de Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Mahé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manon Thomas</w:t>
+                <w:t xml:space="preserve">Cervin Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwia Judycka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaovi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Différenciation et fonctions des gonades</w:t>
+              <w:t xml:space="preserve">Colloque différenciation et fonction des gonades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05107315v1</w:t>
+                <w:t xml:space="preserve">hal-05084613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippo mediated regulation of gonad function by miR-202</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mariana Roza de Abreu</w:t>
+                <w:t xml:space="preserve">Unveiling the role of mir-187 in promoting adult ovarian follicle growth and female fecundity in medaka (Oryzias latipes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cervin Guyomar</w:t>
+                <w:t xml:space="preserve">Marlène Davilma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylwia Judycka</w:t>
+                <w:t xml:space="preserve">Sully Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thaovi Nguyen</w:t>
+                <w:t xml:space="preserve">Fabrice Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque différenciation et fonction des gonades</w:t>
+              <w:t xml:space="preserve">Différenciation et fonctions des gonades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05084613v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05107315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fsh regulates the proliferation of embryonic-like germ stem cells in adult zebrafish testes</w:t>
               </w:r>
@@ -1361,51 +1361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Symposium on Reproductive Physiology of Fish (ISRPF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Chersonissos, Greece</w:t>
@@ -1428,269 +1428,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rfsh regulates the proliferation of embryonic-like germ stem cells in adult zebrafish testes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael Henrique Nobrega</w:t>
+                <w:t xml:space="preserve">Contrôle de la maturation sexuelle des poissons d’élevage: mise en évidence d’une action directe de la FSH dans le processus de différentiation des cellules souches spermatogoniales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Benites Doretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Henrique Nóbrega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Gdansk, France</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911919v1</w:t>
+                <w:t xml:space="preserve">hal-03911814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de la maturation sexuelle des poissons d’élevage: mise en évidence d’une action directe de la FSH dans le processus de différentiation des cellules souches spermatogoniales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Benites Doretto</w:t>
+                <w:t xml:space="preserve">A comprehensive 3D approach to unravel follicular growth dynamics that governs fecundity in medaka fish (Oryzias latipes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">14. International Congress on the Biology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911814v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en application d'algorithmes open-source de Deep-Learning pour l'analyse d'images 3D d'ovaires de Médaka</w:t>
               </w:r>
@@ -1791,523 +1795,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive 3D approach to unravel follicular growth dynamics that governs fecundity in medaka fish (Oryzias latipes)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+                <w:t xml:space="preserve">Testicular organoids in teleost fish: current progress and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Henriquenobrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pécot</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Porcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Congress on the Biology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">8. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Gdansk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03764407v1</w:t>
+                <w:t xml:space="preserve">hal-03911854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testicular organoids in teleost fish: current progress and perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafael Henriquenobrega</w:t>
+                <w:t xml:space="preserve">Vers la production d'organoïdes testiculaires chez les poissons : stratégies et avancées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chênais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Nóbrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Porcon</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Porcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Gdansk, Poland</w:t>
+              <w:t xml:space="preserve">Organoïdes et recherche agronomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911854v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la production d'organoïdes testiculaires chez les poissons : stratégies et avancées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafael Nóbrega</w:t>
+                <w:t xml:space="preserve">Using 3D imaging to study ovarian development in Medaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Porcon</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organoïdes et recherche agronomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">12. Journées Scientifiques et Techniques du Rµi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911859v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using 3D imaging to study ovarian development in Medaka</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Lesage</w:t>
+                <w:t xml:space="preserve">Rfsh regulates the proliferation of embryonic-like germ stem cells in adult zebrafish testes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Henrique Nobrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Benites Doretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Violette Thermes</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées Scientifiques et Techniques du Rµi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">8. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Gdansk, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03892521v1</w:t>
+                <w:t xml:space="preserve">hal-03911919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d’outils d’intelligence artificielle pour la segmentation d’images 3D d’ovaire de poisson</w:t>
               </w:r>
@@ -2433,64 +2433,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D imaging-based analysis of the germline in teleost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davilma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2506,116 +2506,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI and imaging for cell and developmental biology: insights, limits and perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">From cell to organism: When cell biology meets development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745237v1</w:t>
+                <w:t xml:space="preserve">hal-04745244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D imaging-based analysis of the germline in teleost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davilma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2631,73 +2631,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From cell to organism: When cell biology meets development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">AI and imaging for cell and developmental biology: insights, limits and perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745244v1</w:t>
+                <w:t xml:space="preserve">hal-04745237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition of the rainbow trout testicular extracellular matrix and progress towards the development of testicular organoids</w:t>
               </w:r>
@@ -2968,51 +2968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mak Sully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3067,90 +3067,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une nouvelle méthode pour l'analyse 3D de la dynamique ovarienne chez le poisson : Transparisation, microscopie, analyse d'image et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Haghebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t>
@@ -3506,51 +3506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3745,51 +3745,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21623945.2025.2558573" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;cot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Ky Ly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.201185" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166084v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000513378" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936377v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal Bloch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Hagio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Heuz&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hermel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.54945" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935099v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaa142" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191231v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Colin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Galant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Machado" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0631-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107315v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davilma" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Heng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084613v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah JANATI IDRISSI" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Roza de Abreu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Judycka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaovi Nguyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102885v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henrique Nobrega" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benites Doretto Lucas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187726v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mak Sully" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911919v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Benites Doretto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911814v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henrique N&#243;brega" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04046034v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764407v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911854v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henriquenobrega" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Porcon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911859v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#234;nais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael N&#243;brega" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Porcon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03892521v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299572v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745237v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745244v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102161v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lavigne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187761v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735123v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haghebaert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786189v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759490v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790859v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21623945.2025.2558573" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;cot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Ky Ly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.201185" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166084v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000513378" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935099v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaa142" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936377v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal Bloch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Hagio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Heuz&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hermel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.54945" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191231v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Colin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Galant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Machado" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0631-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084613v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah JANATI IDRISSI" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Roza de Abreu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Judycka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaovi Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107315v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davilma" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Heng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102885v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henrique Nobrega" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benites Doretto Lucas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187726v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mak Sully" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911814v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Benites Doretto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henrique N&#243;brega" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764407v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04046034v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911854v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henriquenobrega" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Porcon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911859v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#234;nais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael N&#243;brega" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Porcon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03892521v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911919v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299572v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745244v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745237v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102161v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lavigne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187761v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735123v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haghebaert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786189v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759490v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790859v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>