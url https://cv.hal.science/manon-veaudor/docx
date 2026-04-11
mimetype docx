--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -100,377 +100,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « bon » détenu au « bon » endroit</w:t>
+                <w:t xml:space="preserve">D'une étiquette à l'autre. Des jeunesses entre pénal et handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Beddiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Cler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Veaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politix</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Jeunes et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (2), pp.31-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285259v1</w:t>
+                <w:t xml:space="preserve">hal-04975681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’une étiquette à l’autre, des jeunesses entre pénal et handicap</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le « bon » détenu au « bon » endroit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Veaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Jeunes et Société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2024/2 (146), pp.219-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.146.0219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04894518v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'une étiquette à l'autre. Des jeunesses entre pénal et handicap</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">D’une étiquette à l’autre, des jeunesses entre pénal et handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Beddiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Cler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Beddiar</w:t>
+                <w:t xml:space="preserve">Mathias Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Veaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Jeunes et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 8 (2), pp.31-53</w:t>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04975681v1</w:t>
+                <w:t xml:space="preserve">hal-04894518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter sous contrôle. Retours sur une démarche de recherche ethnographique en prison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Veaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, First published online Décembre 26, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
@@ -504,51 +504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une parentalité sous contraintes. Les mères face au placement pénal de leur enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Veaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2, pp.209-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -621,51 +621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Icard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Veaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champ Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022 (25), pp.en ligne. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -737,51 +737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Icard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Veaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champ Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Penser les recompositions du gouvernement de la prison : circulations, rationalités, dispositifs et expériences, 2022 (25), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -853,51 +853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Crewe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Veaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Icard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -956,51 +956,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rostaing - Une institution dégradante, la prison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Veaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, URL : http://journals.openedition.org/criminocorpus/10342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1025,51 +1025,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique pénale et préjugé racial aux États-Unis. À propos de : Elizabeth Hinton, From The War On Poverty To The War On Crime : The Making Of Mass Incarceration in America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Veaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Recension</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1120,509 +1120,509 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « doubles suivis » comme situations frontières [synthèse du rapport de recherche]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les &amp;quot;doubles suivis&amp;quot; comme situations frontières Pratiques professionnelles et différenciations sociales des jeunes suivis par l'ASE et la PJJ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Beddiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Cler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Beddiar</w:t>
+                <w:t xml:space="preserve">Mathias Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Ménigot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Léa Croizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">DPJJ, ministère de la Justice. 2025</w:t>
+              <w:t xml:space="preserve">Direction de la protection judiciaire de la jeunesse (DPJJ), ministère de la Justice. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05191844v1</w:t>
+                <w:t xml:space="preserve">hal-05490780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « doubles suivis » comme situations frontières Pratiques professionnelles et différenciations sociales des jeunes suivis par l'ASE et la PJJ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Beddiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Cler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Croizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Beddiar</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathias Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ménigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Direction de la protection judiciaire de la jeunesse (DPJJ), ministère de la Justice. 2025, 175 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05191837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;doubles suivis&amp;quot; comme situations frontières Pratiques professionnelles et différenciations sociales des jeunes suivis par l'ASE et la PJJ</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les « doubles suivis » comme situations frontières [synthèse du rapport de recherche]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Beddiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ménigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Cler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Croizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Beddiar</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathias Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Direction de la protection judiciaire de la jeunesse (DPJJ), ministère de la Justice. 2025</w:t>
+              <w:t xml:space="preserve">DPJJ, ministère de la Justice. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490780v1</w:t>
+                <w:t xml:space="preserve">hal-05191844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les familles à l’épreuve des institutions pénales. Reconfiguration sous contrainte des rythmes familiaux et rapports des mères au placement pénal des mineurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Veaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Rapport de recherche, Direction de la protection judiciaire de la jeunesse. 2023, pp.87</w:t>
+              <w:t xml:space="preserve">Synthèse de recherche, Direction de la protection judiciaire de la jeunesse (DPJJ). 2023, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04494593v1</w:t>
+                <w:t xml:space="preserve">halshs-04494601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les familles à l’épreuve des institutions pénales. Reconfiguration sous contrainte des rythmes familiaux et rapports des mères au placement pénal des mineurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Veaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Synthèse de recherche, Direction de la protection judiciaire de la jeunesse (DPJJ). 2023, pp.10</w:t>
+              <w:t xml:space="preserve">Rapport de recherche, Direction de la protection judiciaire de la jeunesse. 2023, pp.87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04494601v1</w:t>
+                <w:t xml:space="preserve">halshs-04494593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1640,77 +1640,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre soin des mineurs aux parcours complexes (justice des mineurs, mineurs non accompagnés, santé mentale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Croizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Veaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Cler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale sur la protection de l'enfance : La protection de l'enfance dans tous ces États !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNAPE; ANCREAI, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1793,51 +1793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Icard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Veaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champ Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25 | 2022, 2022, Champ Pénal, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1863,211 +1863,140 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (2)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « frontières » de l’ordre carcéral : Affectation, négociation des identités et surveillance en maison d’arrêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Veaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science politique. Université Paris-Saclay, 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020UPASU001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03041558v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">tel-04494394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2214,51 +2143,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285259v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Veaudor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.146.0219" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894518v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Beddiar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Cler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Teillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Millet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975681v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494465v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063231215442" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283469v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.232.0209" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711134v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Crewe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Icard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.13828" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZKB6LFKS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711118v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.13693" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2Q39PZKQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832248v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.13844" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2XKLSJ09-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494641v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494670v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191844v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M&#233;nigot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Croizet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191837v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490780v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494593v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494601v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490056v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711104v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.13478" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03041558v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASU001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04494394v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975681v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Teillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Beddiar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Cler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Millet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Veaudor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285259v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.146.0219" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894518v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494465v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063231215442" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283469v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.232.0209" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711134v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Crewe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Icard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.13828" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZKB6LFKS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711118v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.13693" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2Q39PZKQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832248v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.13844" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2XKLSJ09-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494641v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494670v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490780v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Croizet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191837v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M&#233;nigot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191844v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494601v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494593v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490056v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711104v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.13478" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03041558v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASU001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>