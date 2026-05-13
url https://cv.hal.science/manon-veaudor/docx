--- v1 (2026-04-11)
+++ v2 (2026-05-13)
@@ -576,401 +576,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Penal Power, Then, Exercises a Grip That Has Become Tighter and More Demanding, Even if in Many Respects its Form Has Softened”: Interview With Ben Crewe</w:t>
+                <w:t xml:space="preserve">Penal Power, Then, Exercises a Grip That Has Become Tighter and More Demanding, Even if in Many Respects its Form Has Soft: Interview With Ben Crewe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Crewe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Veaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Icard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Veaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champ Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022 (25), pp.en ligne. </w:t>
+              <w:t xml:space="preserve">, 2022, 25, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/champpenal.13828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/champpenal.13844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711134v1</w:t>
+                <w:t xml:space="preserve">hal-03832248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter sur le gouvernement de la prison. État des lieux et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Penal Power, Then, Exercises a Grip That Has Become Tighter and More Demanding, Even if in Many Respects its Form Has Softened”: Interview With Ben Crewe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Crewe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Icard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Veaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champ Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Penser les recompositions du gouvernement de la prison : circulations, rationalités, dispositifs et expériences, 2022 (25), </w:t>
+              <w:t xml:space="preserve">, 2022, 2022 (25), pp.en ligne. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/champpenal.13693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/champpenal.13828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711118v1</w:t>
+                <w:t xml:space="preserve">hal-03711134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penal Power, Then, Exercises a Grip That Has Become Tighter and More Demanding, Even if in Many Respects its Form Has Soft: Interview With Ben Crewe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enquêter sur le gouvernement de la prison. État des lieux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Icard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Veaudor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Icard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champ Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 25, pp.1-15. </w:t>
+              <w:t xml:space="preserve">, 2022, Penser les recompositions du gouvernement de la prison : circulations, rationalités, dispositifs et expériences, 2022 (25), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/champpenal.13844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/champpenal.13693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832248v1</w:t>
+                <w:t xml:space="preserve">hal-03711118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rostaing - Une institution dégradante, la prison</w:t>
               </w:r>
@@ -1120,385 +1120,385 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;doubles suivis&amp;quot; comme situations frontières Pratiques professionnelles et différenciations sociales des jeunes suivis par l'ASE et la PJJ</w:t>
+                <w:t xml:space="preserve">Les « doubles suivis » comme situations frontières Pratiques professionnelles et différenciations sociales des jeunes suivis par l'ASE et la PJJ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Beddiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Cler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Croizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Léa Croizet</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ménigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Direction de la protection judiciaire de la jeunesse (DPJJ), ministère de la Justice. 2025</w:t>
+              <w:t xml:space="preserve">Direction de la protection judiciaire de la jeunesse (DPJJ), ministère de la Justice. 2025, 175 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490780v1</w:t>
+                <w:t xml:space="preserve">hal-05191837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « doubles suivis » comme situations frontières Pratiques professionnelles et différenciations sociales des jeunes suivis par l'ASE et la PJJ</w:t>
+                <w:t xml:space="preserve">Les « doubles suivis » comme situations frontières [synthèse du rapport de recherche]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Beddiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ménigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Cler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Croizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DPJJ, ministère de la Justice. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Ménigot</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05191837v1</w:t>
+                <w:t xml:space="preserve">hal-05191844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « doubles suivis » comme situations frontières [synthèse du rapport de recherche]</w:t>
+                <w:t xml:space="preserve">Les &amp;quot;doubles suivis&amp;quot; comme situations frontières Pratiques professionnelles et différenciations sociales des jeunes suivis par l'ASE et la PJJ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Beddiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Cler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Croizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">DPJJ, ministère de la Justice. 2025</w:t>
+              <w:t xml:space="preserve">Direction de la protection judiciaire de la jeunesse (DPJJ), ministère de la Justice. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05191844v1</w:t>
+                <w:t xml:space="preserve">hal-05490780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les familles à l’épreuve des institutions pénales. Reconfiguration sous contrainte des rythmes familiaux et rapports des mères au placement pénal des mineurs</w:t>
               </w:r>
@@ -2143,51 +2143,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975681v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Teillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Beddiar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Cler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Millet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Veaudor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285259v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.146.0219" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894518v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494465v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063231215442" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283469v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.232.0209" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711134v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Crewe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Icard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.13828" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZKB6LFKS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711118v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.13693" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2Q39PZKQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832248v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.13844" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2XKLSJ09-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494641v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494670v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490780v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Croizet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191837v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M&#233;nigot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191844v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494601v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494593v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490056v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711104v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.13478" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03041558v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASU001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975681v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Teillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Beddiar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Cler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Millet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Veaudor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285259v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.146.0219" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894518v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494465v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063231215442" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283469v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.232.0209" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832248v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Crewe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Icard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.13844" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2XKLSJ09-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711134v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.13828" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZKB6LFKS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711118v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.13693" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2Q39PZKQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494641v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494670v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191837v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Croizet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M&#233;nigot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191844v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490780v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494601v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494593v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490056v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711104v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.13478" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03041558v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASU001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>