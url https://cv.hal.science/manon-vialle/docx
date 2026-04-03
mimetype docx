--- v0 (2026-03-09)
+++ v1 (2026-04-03)
@@ -178,308 +178,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring fertility preservation in AYA cancer survivors: Information needs and post-cancer challenges</w:t>
+                <w:t xml:space="preserve">Parcours de vie et calendriers procréatifs. Les effets des politiques de préservation de la fertilité dans l'après-cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benjamin Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Manon Vialle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0323867⟩</w:t>
+              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Politiques sociales et familiales et parcours de vie, 154, pp.11-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpsf.154.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123262v1</w:t>
+                <w:t xml:space="preserve">halshs-05141909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours de vie et calendriers procréatifs. Les effets des politiques de préservation de la fertilité dans l'après-cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring fertility preservation in AYA cancer survivors: Information needs and post-cancer challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Saias-Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dezamis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Derbez</w:t>
+                <w:t xml:space="preserve">Catherine Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Roudaut</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Politiques sociales et familiales et parcours de vie, 154, pp.11-28. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (5), pp.e0323867. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rpsf.154.0011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0323867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05141909v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transmission aux générations d’après : les « à-côtés » de la recherche comme espaces d’inspiration et de construction dans l’ESR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Beauvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24 bis (hors-série), </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -552,51 +552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Castinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Albarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -647,51 +647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recourir à la médecine procréative en temps de Covid:Temporalités bouleversées et mise à l’épreuve du projet parental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Linconstant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -794,51 +794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Malmanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32, pp.7-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1006,51 +1006,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience des femmes quadragénaires en AMP : les seuils de la temporalité procréative, de la fertilité et de l’infertilité en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1075,51 +1075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes infertiles de plus de 40 ans: loin du mythe de la femme «carriériste» et du «droit à l'enfant»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1166,132 +1166,144 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 44 (4), pp.225--231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2016.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'« horloge biologique » des femmes : un modèle naturaliste en question. Les normes et pratiques françaises face à la croissance de l'infertilité liée à l'âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (21), pp.1 - 23. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1025957ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1301,359 +1313,359 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgresser les normes pour retrouver une vie normale ? L'accès à la procréation d'anciens patients du cancer.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Transgresser les normes pour retrouver une vie normale ? L’accès à la procréation d’anciens patients du cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Derbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude internationales et interdisciplinaires "Enfanter : pratiques et discours", Journée 3. Normes procréatives et pluralité du "devenir parent"</w:t>
+              <w:t xml:space="preserve">Journée d’étude Enfanter : discours et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03713355v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgresser les normes pour retrouver une vie normale ? L’accès à la procréation d’anciens patients du cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Transgresser les normes pour retrouver une vie normale ? L'accès à la procréation d'anciens patients du cancer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Derbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Enfanter : discours et pratiques</w:t>
+              <w:t xml:space="preserve">Journées d'étude internationales et interdisciplinaires "Enfanter : pratiques et discours", Journée 3. Normes procréatives et pluralité du "devenir parent"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04101495v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03713355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les temporalités débordées de l'accès à la parentalité après un cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Derbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boulet E. et Guilloux R. (dir.), Enfanter, entre normes médicales et représentations sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Erès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.149-166, 2024, collection "1001 BB", 978-2-7492-8054-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04546562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1663,114 +1675,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infertilité &amp;quot;normale&amp;quot; vs infertilité &amp;quot;pathologique&amp;quot;: une opposition en question. Normes et pratiques françaises de l'AMP face à l'infertilité féminine liée à l'âge.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. EHESS, 2017. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01796327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId58"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1838,51 +1850,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D1F2A2AD"/>
+    <w:nsid w:val="5F3C5EA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2069,51 +2081,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manon-vialle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3913-974X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05123262v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vialle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saias-Magnan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dezamis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillemain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;borah Bouhnik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0323867" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05141909v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Derbez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Roudaut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.154.0011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050656v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Beauvieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.11330" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146106v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Eydoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Castinetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Authier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Albarel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cen.14378" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100502v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Linconstant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.9463" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553429v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Giraud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Malmanche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.032.01" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Encore" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H&#233;rault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Th&#233;ry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.032.08" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282854v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444061v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amar-Hoffet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbiere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2016.02.014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282812v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025957ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713355v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101495v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546562v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nouveautes-editeurs.bnf.fr/accueil?id_declaration=10000001004449&amp;amp;titre_livre=Enfanter,_entre_normes_m%C3%A9dicales_et_repr%C3%A9sentations_sociales" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01796327v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manon-vialle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3913-974X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05141909v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Derbez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Roudaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vialle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.154.0011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05123262v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saias-Magnan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dezamis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillemain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;borah Bouhnik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0323867" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050656v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Beauvieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.11330" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146106v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Eydoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Castinetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Authier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Albarel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cen.14378" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100502v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Linconstant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.9463" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553429v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Giraud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Malmanche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.032.01" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Encore" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H&#233;rault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Th&#233;ry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.032.08" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282854v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444061v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amar-Hoffet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbiere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2016.02.014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KB6F7VX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025957ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101495v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713355v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546562v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nouveautes-editeurs.bnf.fr/accueil?id_declaration=10000001004449&amp;amp;titre_livre=Enfanter,_entre_normes_m%C3%A9dicales_et_repr%C3%A9sentations_sociales" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01796327v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>