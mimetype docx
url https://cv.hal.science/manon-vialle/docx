--- v1 (2026-04-03)
+++ v2 (2026-05-19)
@@ -178,308 +178,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours de vie et calendriers procréatifs. Les effets des politiques de préservation de la fertilité dans l'après-cancer</w:t>
+                <w:t xml:space="preserve">Exploring fertility preservation in AYA cancer survivors: Information needs and post-cancer challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Derbez</w:t>
+                <w:t xml:space="preserve">Manon Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Roudaut</w:t>
+                <w:t xml:space="preserve">Jacqueline Saias-Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Vialle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Dezamis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rpsf.154.0011⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (5), pp.e0323867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0323867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05141909v1</w:t>
+                <w:t xml:space="preserve">hal-05123262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring fertility preservation in AYA cancer survivors: Information needs and post-cancer challenges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Parcours de vie et calendriers procréatifs. Les effets des politiques de préservation de la fertilité dans l'après-cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vialle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (5), pp.e0323867. </w:t>
+              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Politiques sociales et familiales et parcours de vie, 154, pp.11-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0323867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rpsf.154.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123262v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05141909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transmission aux générations d’après : les « à-côtés » de la recherche comme espaces d’inspiration et de construction dans l’ESR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Beauvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24 bis (hors-série), </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -552,51 +552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Castinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Albarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -647,51 +647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recourir à la médecine procréative en temps de Covid:Temporalités bouleversées et mise à l’épreuve du projet parental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Linconstant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -794,51 +794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Malmanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32, pp.7-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1006,51 +1006,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience des femmes quadragénaires en AMP : les seuils de la temporalité procréative, de la fertilité et de l’infertilité en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1075,51 +1075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes infertiles de plus de 40 ans: loin du mythe de la femme «carriériste» et du «droit à l'enfant»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1217,51 +1217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'« horloge biologique » des femmes : un modèle naturaliste en question. Les normes et pratiques françaises face à la croissance de l'infertilité liée à l'âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (21), pp.1 - 23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1321,217 +1321,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgresser les normes pour retrouver une vie normale ? L’accès à la procréation d’anciens patients du cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transgresser les normes pour retrouver une vie normale ? L'accès à la procréation d'anciens patients du cancer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Enfanter : discours et pratiques</w:t>
+              <w:t xml:space="preserve">Journées d'étude internationales et interdisciplinaires "Enfanter : pratiques et discours", Journée 3. Normes procréatives et pluralité du "devenir parent"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04101495v1</w:t>
+                <w:t xml:space="preserve">halshs-03713355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgresser les normes pour retrouver une vie normale ? L'accès à la procréation d'anciens patients du cancer.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transgresser les normes pour retrouver une vie normale ? L’accès à la procréation d’anciens patients du cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude internationales et interdisciplinaires "Enfanter : pratiques et discours", Journée 3. Normes procréatives et pluralité du "devenir parent"</w:t>
+              <w:t xml:space="preserve">Journée d’étude Enfanter : discours et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03713355v1</w:t>
+                <w:t xml:space="preserve">hal-04101495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1549,77 +1549,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les temporalités débordées de l'accès à la parentalité après un cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boulet E. et Guilloux R. (dir.), Enfanter, entre normes médicales et représentations sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1689,51 +1689,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infertilité &amp;quot;normale&amp;quot; vs infertilité &amp;quot;pathologique&amp;quot;: une opposition en question. Normes et pratiques françaises de l'AMP face à l'infertilité féminine liée à l'âge.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. EHESS, 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1850,51 +1850,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F3C5EA1"/>
+    <w:nsid w:val="1AD22400"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2081,51 +2081,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manon-vialle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3913-974X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05141909v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Derbez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Roudaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vialle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.154.0011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05123262v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saias-Magnan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dezamis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillemain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;borah Bouhnik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0323867" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050656v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Beauvieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.11330" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146106v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Eydoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Castinetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Authier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Albarel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cen.14378" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100502v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Linconstant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.9463" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553429v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Giraud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Malmanche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.032.01" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Encore" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H&#233;rault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Th&#233;ry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.032.08" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282854v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444061v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amar-Hoffet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbiere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2016.02.014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KB6F7VX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025957ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101495v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713355v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546562v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nouveautes-editeurs.bnf.fr/accueil?id_declaration=10000001004449&amp;amp;titre_livre=Enfanter,_entre_normes_m%C3%A9dicales_et_repr%C3%A9sentations_sociales" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01796327v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manon-vialle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3913-974X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05123262v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vialle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saias-Magnan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dezamis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillemain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;borah Bouhnik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0323867" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05141909v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Derbez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Roudaut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.154.0011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050656v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Beauvieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.11330" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146106v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Eydoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Castinetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Authier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Albarel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cen.14378" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100502v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Linconstant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.9463" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553429v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Giraud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Malmanche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.032.01" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Encore" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H&#233;rault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Th&#233;ry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.032.08" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282854v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444061v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amar-Hoffet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbiere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2016.02.014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KB6F7VX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025957ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713355v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101495v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04546562v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nouveautes-editeurs.bnf.fr/accueil?id_declaration=10000001004449&amp;amp;titre_livre=Enfanter,_entre_normes_m%C3%A9dicales_et_repr%C3%A9sentations_sociales" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01796327v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>