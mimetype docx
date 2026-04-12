--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -147,587 +147,721 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of BLOOFINZ/INDITUN investigations of the southern bluefin spawning region off northwest Australia, January-March 2022</w:t>
+                <w:t xml:space="preserve">Combining the Underwater Vision Profiler 6 with sediment traps to measure in situ velocity of marine particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael R Landry</w:t>
+                <w:t xml:space="preserve">Manon Laget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raúl Laiz-Carrión</w:t>
+                <w:t xml:space="preserve">Alexandre Accardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven A Kranz</w:t>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen E Selph</w:t>
+                <w:t xml:space="preserve">Camille Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael R Stukel</w:t>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 224, pp.105564. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.e70052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2025.105564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lom3.70052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05372819v1</w:t>
+                <w:t xml:space="preserve">hal-05578508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Gelatinous Matrix of Nassellaria (Radiolaria) a Strategy for Coping With Oligotrophy?</w:t>
+                <w:t xml:space="preserve">Overview of BLOOFINZ/INDITUN investigations of the southern bluefin spawning region off northwest Australia, January-March 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Llopis Monferrer</w:t>
+                <w:t xml:space="preserve">Michael R Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Romac</w:t>
+                <w:t xml:space="preserve">Raúl Laiz-Carrión</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Laget</w:t>
+                <w:t xml:space="preserve">Sven A Kranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasuhide Nakamura</w:t>
+                <w:t xml:space="preserve">Karen E Selph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Biard</w:t>
+                <w:t xml:space="preserve">Michael R Stukel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (5), 16p. / e70098. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 224, pp.105564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.70098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2025.105564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05055501v1</w:t>
+                <w:t xml:space="preserve">hal-05372819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global census of the significance of giant mesopelagic protists to the marine carbon and silicon cycles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Is the Gelatinous Matrix of Nassellaria (Radiolaria) a Strategy for Coping With Oligotrophy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Llopis Monferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Laget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainer Kiko</w:t>
+                <w:t xml:space="preserve">Yasuhide Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Stemmann</w:t>
+                <w:t xml:space="preserve">Tristan Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.3341. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (5), 16p. / e70098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-47651-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.70098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04590880v1</w:t>
+                <w:t xml:space="preserve">hal-05055501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Global census of the significance of giant mesopelagic protists to the marine carbon and silicon cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Laget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Drago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thelma Panaïotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Kiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.3341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-47651-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elemental content allometries and silicon uptake rates of planktonic Rhizaria: Insights into their ecology and role in biogeochemical cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Laget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Llopis‐monferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Biard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 68 (2), pp.439-454. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/lno.12284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -737,147 +871,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelatinous matrix, an original strategy to cope with oligotrophy in Nassellaria (Radiolaria)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Llopis Monferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Laget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuhide Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -887,742 +1021,742 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ imaging highlight the important role of giant mesopelagic protists in the biogeochemical cycles of carbon and silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Laget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Drago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thelma Panaiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Science Meeting 2024 (OSM24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union (AGU); Association for the Sciences of Limnology and Oceanography (ASLO); Oceanography Society (TOS), Feb 2024, New Orleans, Louisiana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ imaging sheds light on particle sinking speeds in the North Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Laget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">marc picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Biard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Science Meeting 2024 - OSM24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union (AGU); Association for the Sciences of Limnology and Oceanography (ASLO); The Oceanography Society (TOS), Feb 2024, Nouvelle Orléans (Louisiane), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput imaging sheds light on marine particle in situ sinking behavior in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Laget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">marc picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Biard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Aquatic Science Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la science de la limnologie et de l'océanographie (ASLO), Jun 2023, Palma de Majorque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct in situ observations of particle flux in the California Current Ecosystem: new perspectives from coupled sediment traps and in situ imaging data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Elemental mass of modern Rhizaria: From cellular scale to global biogeochemical cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Laget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monferrer Natalia Llopis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Maguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Biard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Sciences Meeting 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Geophysical Union (AGU); Association for the Sciences of Limnology and Oceanography (ASLO); The Oceanography Society (TOS), Feb 2022, Honolulu &amp; Virtual, United States</w:t>
+              <w:t xml:space="preserve">InterRad XVI - 16th International Conference on Fossil and Living Radiolaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ZRC SAZU - Research Centre of the Slovenian Academy of Sciences and Arts, Sep 2022, Ljublijana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04540583v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elemental mass of modern Rhizaria: From cellular scale to global biogeochemical cycles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Direct in situ observations of particle flux in the California Current Ecosystem: new perspectives from coupled sediment traps and in situ imaging data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Laget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalano Camille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Picheral Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Biard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterRad XVI - 16th International Conference on Fossil and Living Radiolaria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ZRC SAZU - Research Centre of the Slovenian Academy of Sciences and Arts, Sep 2022, Ljublijana, Slovenia</w:t>
+              <w:t xml:space="preserve">Ocean Sciences Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union (AGU); Association for the Sciences of Limnology and Oceanography (ASLO); The Oceanography Society (TOS), Feb 2022, Honolulu &amp; Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04540577v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Rhizaria in biogeochemical cycles of the epi- and mesopelagic oceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Laget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oceanography. Université du Littoral Côte d'Opale - ULCO, 2023. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04525711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1690,51 +1824,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C624CFFF"/>
+    <w:nsid w:val="FF42F0F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1921,51 +2055,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manonlaget" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1983-5334" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/27693685X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372819v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Landry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Laiz-Carri&#243;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven A Kranz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E Selph" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Stukel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2025.105564" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05055501v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Llopis Monferrer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laget" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhide Nakamura" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70098" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590880v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Pana&#239;otis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47651-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891813v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Llopis&#8208;monferrer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Maguer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12284" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807697v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638966v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Panaiotis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540553v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=marc picheral" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540564v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540583v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalano Camille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picheral Marc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540577v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monferrer Natalia Llopis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maguer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04525711v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manonlaget" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1983-5334" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/27693685X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578508v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laget" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Accardo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.70052" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Landry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Laiz-Carri&#243;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven A Kranz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E Selph" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Stukel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2025.105564" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05055501v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Llopis Monferrer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhide Nakamura" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70098" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590880v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Pana&#239;otis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47651-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891813v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Llopis&#8208;monferrer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Maguer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12284" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807697v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638966v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Panaiotis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540553v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=marc picheral" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540564v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540577v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monferrer Natalia Llopis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maguer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540583v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalano Camille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picheral Marc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04525711v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>