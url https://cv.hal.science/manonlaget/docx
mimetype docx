--- v1 (2026-04-12)
+++ v2 (2026-05-09)
@@ -845,807 +845,807 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gelatinous matrix, an original strategy to cope with oligotrophy in Nassellaria (Radiolaria)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ imaging highlight the important role of giant mesopelagic protists in the biogeochemical cycles of carbon and silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Laget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yasuhide Nakamura</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Drago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thelma Panaiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Kiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean Science Meeting 2024 (OSM24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union (AGU); Association for the Sciences of Limnology and Oceanography (ASLO); Oceanography Society (TOS), Feb 2024, New Orleans, Louisiana, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In situ imaging sheds light on particle sinking speeds in the North Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Laget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">marc picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Biard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">hal-04807697v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean Science Meeting 2024 - OSM24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union (AGU); Association for the Sciences of Limnology and Oceanography (ASLO); The Oceanography Society (TOS), Feb 2024, Nouvelle Orléans (Louisiane), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High throughput imaging sheds light on marine particle in situ sinking behavior in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Laget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">marc picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASLO Aquatic Science Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la science de la limnologie et de l'océanographie (ASLO), Jun 2023, Palma de Majorque, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct in situ observations of particle flux in the California Current Ecosystem: new perspectives from coupled sediment traps and in situ imaging data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Laget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalano Camille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Picheral Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean Sciences Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union (AGU); Association for the Sciences of Limnology and Oceanography (ASLO); The Oceanography Society (TOS), Feb 2022, Honolulu &amp; Virtual, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elemental mass of modern Rhizaria: From cellular scale to global biogeochemical cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Laget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monferrer Natalia Llopis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Maguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">InterRad XVI - 16th International Conference on Fossil and Living Radiolaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ZRC SAZU - Research Centre of the Slovenian Academy of Sciences and Arts, Sep 2022, Ljublijana, Slovenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ imaging highlight the important role of giant mesopelagic protists in the biogeochemical cycles of carbon and silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gelatinous matrix, an original strategy to cope with oligotrophy in Nassellaria (Radiolaria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Llopis Monferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Laget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lars Stemmann</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuhide Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...443 lines deleted...]
-            </w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picheral Marc</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">hal-04540583v1</w:t>
+                <w:t xml:space="preserve">hal-04807697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1824,51 +1824,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF42F0F4"/>
+    <w:nsid w:val="79E1C73F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2055,51 +2055,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manonlaget" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1983-5334" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/27693685X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578508v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laget" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Accardo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.70052" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Landry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Laiz-Carri&#243;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven A Kranz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E Selph" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Stukel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2025.105564" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05055501v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Llopis Monferrer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhide Nakamura" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70098" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590880v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Pana&#239;otis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47651-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891813v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Llopis&#8208;monferrer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Maguer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12284" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807697v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638966v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Panaiotis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540553v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=marc picheral" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540564v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540577v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monferrer Natalia Llopis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maguer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540583v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalano Camille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picheral Marc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04525711v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manonlaget" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1983-5334" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/27693685X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578508v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laget" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Accardo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.70052" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Landry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Laiz-Carri&#243;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven A Kranz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E Selph" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Stukel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2025.105564" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05055501v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Llopis Monferrer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhide Nakamura" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70098" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590880v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Pana&#239;otis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47651-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891813v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Llopis&#8208;monferrer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Maguer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12284" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638966v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Panaiotis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540553v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=marc picheral" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540564v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540583v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalano Camille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picheral Marc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540577v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monferrer Natalia Llopis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maguer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807697v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04525711v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>