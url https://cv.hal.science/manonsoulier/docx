--- v0 (2026-03-09)
+++ v1 (2026-04-04)
@@ -157,566 +157,696 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferred plasma catheter for endotherapeutic applications: a parametric study of guided streamers dynamics</w:t>
+                <w:t xml:space="preserve">Comparative physicochemical study of dielectric barrier discharge and post-discharge plasmas to treat non-small cell lung carcinoma in murine models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Vacek</w:t>
+                <w:t xml:space="preserve">Solenne Marmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Korentin Géraud</w:t>
+                <w:t xml:space="preserve">Henri Decauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0254402⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 59 (9), pp.095202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ae46ac⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05023745v1</w:t>
+                <w:t xml:space="preserve">hal-05548535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting cholangiocarcinoma cells by cold piezoelectric plasmas: in vitro efficacy and cellular mechanisms</w:t>
+                <w:t xml:space="preserve">Transferred plasma catheter for endotherapeutic applications: a parametric study of guided streamers dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Houari</w:t>
+                <w:t xml:space="preserve">Thibaut Vacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Decauchy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Korentin Géraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-81664-9⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0254402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835093v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancements in maize cultivation: synergistic effects of dry atmospheric plasma combined with plasma-activated water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kamseu-Mogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Kamseu-Mogo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manon Soulier</w:t>
+                <w:t xml:space="preserve">Georges Kamgang-Youbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Kamgang-Youbi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hortense Noëlle Apala Mafouasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 58 (5), pp.055201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6463/ad8acf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Targeting cholangiocarcinoma cells by cold piezoelectric plasmas: in vitro efficacy and cellular mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Decauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Pavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.30178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-81664-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bread wheat (Triticum aestivum L.) fungal and mycotoxin contamination control enhanced by a dual-frequency cold plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juslan Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Muja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 163, pp.110477. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodcont.2024.110477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -726,1763 +856,1763 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold plasma treatment of cholangiocarcinoma: investigating skin tissue as a barrier to electric field propagation and reactive species diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emérick Maurian Biaffeu Nematchoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulier Manon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fouassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Janona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating two configurations of flowing dielectric barrier discharges to trigger immune response for non-small cell lung carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Marmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korentin Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final Meeting – PlasTHER CA20114 COST Action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold plasma endoscopy: investigating intrabody fluid issue for bile duct cancer local treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korentin Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fouassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Plasma Medicine (ICPM10) and International Workshop on Plasma Cancer Therapy (IWPCT9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the multifaceted antitumor effects of cold atmospheric pasma on cholangiocarcinoma</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">At the frontier of physics and biology: cold plasma, a new therapeutic approach in lung cancer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Marmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Decauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Korentin Geraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mirko Minini</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sibéril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd annual meeting of COST PlasTher</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397245v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At the frontier of physics and biology: cold plasma, a new therapeutic approach in lung cancer?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Investigating the effects of cold piezoelectric plasma on cholangiocarcinoma in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Decauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sibéril</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd annual meeting of COST PlasTher</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">GdR HappyBIO 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397265v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the effects of cold piezoelectric plasma on cholangiocarcinoma in vitro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cold plasma technology in cholangiocarcinoma: a catheter-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Korentin Geraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fouassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR HappyBIO 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397335v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold plasma technology in cholangiocarcinoma: a catheter-based approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Korentin Geraud</w:t>
+                <w:t xml:space="preserve">Low-pressure microwave air plasma for spices decontamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Muja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Kais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laura Fouassier</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Fermi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR HappyBIO 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Limoges, France</w:t>
+              <w:t xml:space="preserve">3rd workshop on plasma applications for smart and sustainable agriculture and 8th ICAPT conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Gozd Martuljek, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397341v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-pressure microwave air plasma for spices decontamination</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Kais</w:t>
+                <w:t xml:space="preserve">Deciphering the direct and indirect antitumoral effects of cold atmospheric plasma - application to the cholangiocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Pavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Decauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Maho</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Minini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd workshop on plasma applications for smart and sustainable agriculture and 8th ICAPT conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Gozd Martuljek, Slovenia</w:t>
+              <w:t xml:space="preserve">International Workshop on Plasma Cancer (IWPCT 8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396882v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the direct and indirect antitumoral effects of cold atmospheric plasma - application to the cholangiocarcinoma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Unravelling the multifaceted antitumor effects of cold atmospheric pasma on cholangiocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Decauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Minini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Plasma Cancer (IWPCT 8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Raleigh, United States</w:t>
+              <w:t xml:space="preserve">2nd annual meeting of COST PlasTher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397200v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative de sources de plasma froid pour le traitement des cancers des voies biliaires et du poumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Marmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Decauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR HappyBIO 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the efficacy of a dual microwave-radiofrequency low-pressure air plasma source on fungal and mycotoxin proliferation control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Muja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Belenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juslan Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop On Plasma Agriculture (IWOPA 3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Greifswald, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-thermal electron cyclotron resonance (ECR) air plasmas characteristics and preliminary results in tomato seeds germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Muja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Plasma Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Plasma Chemistry Society, Jun 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corn seeds treatment by coaxial microwave plasma source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Muja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Muja</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Soulier</w:t>
+                <w:t xml:space="preserve">J. Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Belenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2nd International Workshop on Plasma Agricuture (IWOPA2), March 9-11, 2018, Takayama (JAPAN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Takayama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d’un plasma micro-ondes ECR en vue d’une application à la décontamination bactérienne en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Kais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Muja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juslan Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Physique – division Plasma (SFPP 15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2492,2100 +2622,2100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing a cold plasma catheter for the local treatment of biliary tract cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korentin Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fouassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Symposium de Génie Electrique (SGE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of cold plasma methods to cleanse maize (Zea mays L.) seeds and seedlings of fungal pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kamseu Mogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kamgang-Youbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge A Djepang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Mafouasson Apala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Plasma Applications for Smart and Sustainable Agriculture (COST Action Plagri 4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of cold piezoelectric plasma on cancer cell viability: a study on cholangiocarcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Decauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Plasma Medicine (ICPM10) and International Workshop on Plasma Cancer Therapy (IWPCT9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold plasma therapy applied to non-small cell lung cancer: deciphering the relevant plasma parameters to induce antitumor effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the performances of cold plasma endoscopy for cholangiocarcinoma local treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Pavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Decauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korentin Geraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cremer</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (ICPIG 35)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397316v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the performances of cold plasma endoscopy for cholangiocarcinoma local treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cold plasma therapy applied to non-small cell lung cancer: deciphering the relevant plasma parameters to induce antitumor effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Korentin Geraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Marmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Decauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (ICPIG 35)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397296v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low pressure plasma as a tool in crop molds and mycotoxins management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Muja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Belenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juslan Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Plasma Medicine (ICPM 9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Ultrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bread wheat (Triticum astivum) fungal contamination control using a dual microwave-radiofrequency air plasma source</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Evaluation of a corona plasma source efficacy as Alfaalfa (medicago sativa) seed bacteriological decontamination process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Belenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Muja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Plasma Medicine (ICPM8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Online conference, France</w:t>
+              <w:t xml:space="preserve">International Conference on Plasma Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Incheon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396648v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a corona plasma source efficacy as Alfaalfa (medicago sativa) seed bacteriological decontamination process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">A low-pressure air plasma improving bell pepper seed germination and vigor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Muja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Belenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juslan Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Plasma Médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Incheon, South Korea</w:t>
+              <w:t xml:space="preserve">International Workshop On Plasma Agriculture (IWOPA 3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online Conferece, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079135v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low-pressure air plasma improving bell pepper seed germination and vigor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bread wheat (Triticum astivum) fungal contamination control using a dual microwave-radiofrequency air plasma source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Muja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissam Courti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juslan Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop On Plasma Agriculture (IWOPA 3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Online Conferece, France</w:t>
+              <w:t xml:space="preserve">International Conference on Plasma Medicine (ICPM8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Online conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396707v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germination rate and vigor studies of bell pepper seeds after low-pressure air microwave plasma treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Muja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juslan Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th International Conference On Plasma Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Visioconférence, Singapore. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions entre un plasma micro-ondes par résonance cyclo-électronique (RCE) et différentes semences du domaine agroalimentaire</w:t>
+                <w:t xml:space="preserve">Spatial distribution of an ECR microwave plasma coupled with a CCP radiofrequency plasma acting on seed surface modification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Muja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Belenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juslan Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procédés Physiques appliqués aux Biointerfaces – Focus sur le plasma (GdR B2I HappyBio)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Renewable Energy and Energy Conversion (ICREEC 1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Oran, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396825v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of an ECR microwave plasma coupled with a CCP radiofrequency plasma acting on seed surface modification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A plasma source at atmospheric pressure for seed treatment and biological decontamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Muja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Belenguer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Renewable Energy and Energy Conversion (ICREEC 1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Oran, Algeria</w:t>
+              <w:t xml:space="preserve">1st International Conference on Renewable Energy and Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Oran, Algeria. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396732v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A plasma source at atmospheric pressure for seed treatment and biological decontamination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">An atmospheric plasma source for seed treatment and biological decontamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Muja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Belenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Renewable Energy and Energy Conversion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Oran, Algeria. </w:t>
+              <w:t xml:space="preserve">CPPA 2019 - XVIIIth International Conference on Plasma Physics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414353v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An atmospheric plasma source for seed treatment and biological decontamination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Seeds treatment by low-pressure microwave plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Muja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Belenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guillot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ahmed Belasri, Sid AhmedBeldjilali. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPPA 2019 - XVIIIth International Conference on Plasma Physics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Iasi, Romania</w:t>
+              <w:t xml:space="preserve">1st International Conference on Renewable Energy and Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Oran, Algeria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICREEC 2019 : Proceedings of the 1st International Conference on Renewable Energy and Energy Conversion, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414261v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeds treatment by low-pressure microwave plasma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Interactions entre un plasma micro-ondes par résonance cyclo-électronique (RCE) et différentes semences du domaine agroalimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Muja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juslan LO</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Renewable Energy and Energy Conversion</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, ICREEC 2019 : Proceedings of the 1st International Conference on Renewable Energy and Energy Conversion, 2019</w:t>
+              <w:t xml:space="preserve">Procédés Physiques appliqués aux Biointerfaces – Focus sur le plasma (GdR B2I HappyBio)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984383v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between the sporocidal efficacy of two coaxial micro-waves plasma sources for spices decontamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Kais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Muja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juslan Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop On Plasma Agriculture (IWOPA 2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Takayama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a non-equilibrium low temperature plasma generated by an ECR plasma source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Kais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Muja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juslan Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Plasma Physics and Technology (SPPT 28)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4595,114 +4725,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et optimisation d'une source plasma pour le traitement de semences dans le domaine agroalimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plasmas. Université Paul Sabatier - Toulouse III, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020TOU30278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03244964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId88"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4770,51 +4900,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B28FB50"/>
+    <w:nsid w:val="A3647D14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5001,51 +5131,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manonsoulier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9033-7288" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023745v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Soulier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vacek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korentin G&#233;raud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0254402" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04835093v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Lekbaby" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Houari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Decauchy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pavy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81664-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04835090v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kamseu-Mogo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kamgang-Youbi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense No&#235;lle Apala Mafouasson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad8acf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881959v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maho" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juslan Lo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Muja" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2024.110477" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495764v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#233;rick Maurian Biaffeu Nematchoua" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulier Manon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fouassier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Janona" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440863v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Marmier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cremer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881985v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Camus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397245v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Minini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397265v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korentin Geraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sib&#233;ril" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397335v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397341v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396882v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Fermi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397200v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397140v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396695v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belenguer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120126v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943163v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muja" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soulier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396832v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440827v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882021v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kamseu Mogo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge A Djepang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Mafouasson Apala" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881999v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397316v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397296v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396850v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396648v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Courti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079135v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396707v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413554v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396825v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juslan LO" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414353v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414261v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984383v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icreec2019.wixsite.com/icreec2019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396799v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396778v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03244964v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020TOU30278" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manonsoulier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9033-7288" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548535v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Soulier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Marmier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Decauchy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cremer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae46ac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023745v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vacek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korentin G&#233;raud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0254402" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04835090v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kamseu-Mogo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kamgang-Youbi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense No&#235;lle Apala Mafouasson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad8acf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04835093v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Lekbaby" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Houari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pavy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81664-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881959v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juslan Lo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Muja" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2024.110477" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495764v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#233;rick Maurian Biaffeu Nematchoua" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulier Manon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fouassier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Janona" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440863v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881985v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Camus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397265v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korentin Geraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sib&#233;ril" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397335v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397341v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396882v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Fermi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397200v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Minini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397245v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397140v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396695v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belenguer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120126v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943163v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muja" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soulier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396832v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440827v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882021v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kamseu Mogo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge A Djepang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Mafouasson Apala" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881999v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397296v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397316v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396850v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079135v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396707v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396648v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Courti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413554v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414353v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414261v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984383v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icreec2019.wixsite.com/icreec2019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396825v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juslan LO" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396799v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03244964v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020TOU30278" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>