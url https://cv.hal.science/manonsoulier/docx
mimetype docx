--- v1 (2026-04-04)
+++ v2 (2026-05-06)
@@ -157,51 +157,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -321,532 +321,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferred plasma catheter for endotherapeutic applications: a parametric study of guided streamers dynamics</w:t>
+                <w:t xml:space="preserve">Low‐Pressure Microwave Air Plasma Decontamination of Black Pepper ( Piper nigrum ): From Microbial Efficacy to Quality Preservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Vacek</w:t>
+                <w:t xml:space="preserve">Abderrahmane Kais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Korentin Géraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dufour</w:t>
+                <w:t xml:space="preserve">Thomas Maho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Muja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0254402⟩</w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 23 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.70165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05023745v1</w:t>
+                <w:t xml:space="preserve">hal-05588469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancements in maize cultivation: synergistic effects of dry atmospheric plasma combined with plasma-activated water</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transferred plasma catheter for endotherapeutic applications: a parametric study of guided streamers dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hortense Noëlle Apala Mafouasson</w:t>
+                <w:t xml:space="preserve">Thibaut Vacek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Korentin Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ad8acf⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0254402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835090v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting cholangiocarcinoma cells by cold piezoelectric plasmas: in vitro efficacy and cellular mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advancements in maize cultivation: synergistic effects of dry atmospheric plasma combined with plasma-activated water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kamseu-Mogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Pavy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Georges Kamgang-Youbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Noëlle Apala Mafouasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-81664-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (5), pp.055201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ad8acf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835093v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Targeting cholangiocarcinoma cells by cold piezoelectric plasmas: in vitro efficacy and cellular mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Decauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Pavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.30178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-81664-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bread wheat (Triticum aestivum L.) fungal and mycotoxin contamination control enhanced by a dual-frequency cold plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juslan Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Muja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 163, pp.110477. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodcont.2024.110477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -856,212 +986,212 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold plasma treatment of cholangiocarcinoma: investigating skin tissue as a barrier to electric field propagation and reactive species diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emérick Maurian Biaffeu Nematchoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulier Manon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fouassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Janona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating two configurations of flowing dielectric barrier discharges to trigger immune response for non-small cell lung carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Marmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korentin Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1076,1543 +1206,1543 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final Meeting – PlasTHER CA20114 COST Action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold plasma endoscopy: investigating intrabody fluid issue for bile duct cancer local treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korentin Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fouassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Plasma Medicine (ICPM10) and International Workshop on Plasma Cancer Therapy (IWPCT9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At the frontier of physics and biology: cold plasma, a new therapeutic approach in lung cancer?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solenne Marmier</w:t>
+                <w:t xml:space="preserve">Investigating the effects of cold piezoelectric plasma on cholangiocarcinoma in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Decauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sibéril</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd annual meeting of COST PlasTher</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">GdR HappyBIO 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397265v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the effects of cold piezoelectric plasma on cholangiocarcinoma in vitro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cold plasma technology in cholangiocarcinoma: a catheter-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Korentin Geraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fouassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR HappyBIO 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397335v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold plasma technology in cholangiocarcinoma: a catheter-based approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">At the frontier of physics and biology: cold plasma, a new therapeutic approach in lung cancer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Marmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Decauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korentin Geraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laura Fouassier</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sibéril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR HappyBIO 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Limoges, France</w:t>
+              <w:t xml:space="preserve">2nd annual meeting of COST PlasTher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397341v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-pressure microwave air plasma for spices decontamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Muja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Kais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Fermi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd workshop on plasma applications for smart and sustainable agriculture and 8th ICAPT conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Gozd Martuljek, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the direct and indirect antitumoral effects of cold atmospheric plasma - application to the cholangiocarcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Decauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Minini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Plasma Cancer (IWPCT 8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the multifaceted antitumor effects of cold atmospheric pasma on cholangiocarcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Decauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Minini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd annual meeting of COST PlasTher</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative de sources de plasma froid pour le traitement des cancers des voies biliaires et du poumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Marmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Decauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR HappyBIO 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the efficacy of a dual microwave-radiofrequency low-pressure air plasma source on fungal and mycotoxin proliferation control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Muja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Belenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juslan Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop On Plasma Agriculture (IWOPA 3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Greifswald, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-thermal electron cyclotron resonance (ECR) air plasmas characteristics and preliminary results in tomato seeds germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Muja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Plasma Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Plasma Chemistry Society, Jun 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corn seeds treatment by coaxial microwave plasma source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Muja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Muja</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Soulier</w:t>
+                <w:t xml:space="preserve">J. Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Belenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2nd International Workshop on Plasma Agricuture (IWOPA2), March 9-11, 2018, Takayama (JAPAN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Takayama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d’un plasma micro-ondes ECR en vue d’une application à la décontamination bactérienne en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Kais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Muja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juslan Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Physique – division Plasma (SFPP 15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2622,2100 +2752,2100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing a cold plasma catheter for the local treatment of biliary tract cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korentin Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fouassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Symposium de Génie Electrique (SGE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of cold plasma methods to cleanse maize (Zea mays L.) seeds and seedlings of fungal pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kamseu Mogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kamgang-Youbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge A Djepang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Mafouasson Apala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Plasma Applications for Smart and Sustainable Agriculture (COST Action Plagri 4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of cold piezoelectric plasma on cancer cell viability: a study on cholangiocarcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Decauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Plasma Medicine (ICPM10) and International Workshop on Plasma Cancer Therapy (IWPCT9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the performances of cold plasma endoscopy for cholangiocarcinoma local treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cold plasma therapy applied to non-small cell lung cancer: deciphering the relevant plasma parameters to induce antitumor effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Korentin Geraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Marmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Decauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (ICPIG 35)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397296v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold plasma therapy applied to non-small cell lung cancer: deciphering the relevant plasma parameters to induce antitumor effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Investigating the performances of cold plasma endoscopy for cholangiocarcinoma local treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Pavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Decauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korentin Geraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cremer</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (ICPIG 35)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397316v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low pressure plasma as a tool in crop molds and mycotoxins management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Muja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Belenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juslan Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Plasma Medicine (ICPM 9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Ultrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a corona plasma source efficacy as Alfaalfa (medicago sativa) seed bacteriological decontamination process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Belenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Muja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Plasma Médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Incheon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A low-pressure air plasma improving bell pepper seed germination and vigor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Muja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Belenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juslan Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop On Plasma Agriculture (IWOPA 3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Online Conferece, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bread wheat (Triticum astivum) fungal contamination control using a dual microwave-radiofrequency air plasma source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Muja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Courti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juslan Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Plasma Medicine (ICPM8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Online conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germination rate and vigor studies of bell pepper seeds after low-pressure air microwave plasma treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Muja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juslan Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th International Conference On Plasma Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Visioconférence, Singapore. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of an ECR microwave plasma coupled with a CCP radiofrequency plasma acting on seed surface modification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Muja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Belenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juslan Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Renewable Energy and Energy Conversion (ICREEC 1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Oran, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A plasma source at atmospheric pressure for seed treatment and biological decontamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Muja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Belenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Renewable Energy and Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Oran, Algeria. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An atmospheric plasma source for seed treatment and biological decontamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Muja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Belenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CPPA 2019 - XVIIIth International Conference on Plasma Physics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeds treatment by low-pressure microwave plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Muja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Belenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ahmed Belasri, Sid AhmedBeldjilali. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Renewable Energy and Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Oran, Algeria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICREEC 2019 : Proceedings of the 1st International Conference on Renewable Energy and Energy Conversion, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions entre un plasma micro-ondes par résonance cyclo-électronique (RCE) et différentes semences du domaine agroalimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Muja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juslan LO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédés Physiques appliqués aux Biointerfaces – Focus sur le plasma (GdR B2I HappyBio)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between the sporocidal efficacy of two coaxial micro-waves plasma sources for spices decontamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Kais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Muja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juslan Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop On Plasma Agriculture (IWOPA 2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Takayama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a non-equilibrium low temperature plasma generated by an ECR plasma source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Kais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Muja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juslan Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Plasma Physics and Technology (SPPT 28)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4725,114 +4855,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et optimisation d'une source plasma pour le traitement de semences dans le domaine agroalimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plasmas. Université Paul Sabatier - Toulouse III, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020TOU30278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03244964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId92"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4900,51 +5030,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A3647D14"/>
+    <w:nsid w:val="C54ACB6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5131,51 +5261,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manonsoulier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9033-7288" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548535v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Soulier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Marmier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Decauchy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cremer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae46ac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023745v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vacek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korentin G&#233;raud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0254402" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04835090v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kamseu-Mogo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kamgang-Youbi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense No&#235;lle Apala Mafouasson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad8acf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04835093v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Lekbaby" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Houari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pavy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81664-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881959v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juslan Lo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Muja" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2024.110477" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495764v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#233;rick Maurian Biaffeu Nematchoua" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulier Manon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fouassier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Janona" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440863v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881985v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Camus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397265v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korentin Geraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sib&#233;ril" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397335v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397341v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396882v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Fermi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397200v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Minini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397245v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397140v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396695v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belenguer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120126v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943163v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muja" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soulier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396832v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440827v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882021v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kamseu Mogo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge A Djepang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Mafouasson Apala" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881999v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397296v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397316v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396850v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079135v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396707v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396648v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Courti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413554v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414353v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414261v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984383v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icreec2019.wixsite.com/icreec2019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396825v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juslan LO" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396799v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03244964v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020TOU30278" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manonsoulier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9033-7288" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548535v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Soulier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Marmier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Decauchy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cremer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae46ac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588469v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Muja" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.70165" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023745v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vacek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korentin G&#233;raud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0254402" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04835090v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kamseu-Mogo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kamgang-Youbi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense No&#235;lle Apala Mafouasson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad8acf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04835093v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Lekbaby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Houari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pavy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81664-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881959v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juslan Lo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2024.110477" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495764v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#233;rick Maurian Biaffeu Nematchoua" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulier Manon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fouassier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Janona" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440863v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881985v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Camus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397335v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397341v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korentin Geraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397265v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sib&#233;ril" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396882v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Fermi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397200v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Minini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397245v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397140v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396695v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belenguer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120126v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943163v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muja" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soulier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396832v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440827v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882021v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kamseu Mogo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge A Djepang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Mafouasson Apala" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881999v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397316v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397296v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396850v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079135v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396707v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396648v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Courti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413554v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396732v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414353v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414261v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984383v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icreec2019.wixsite.com/icreec2019" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396825v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juslan LO" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396799v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396778v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03244964v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020TOU30278" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>