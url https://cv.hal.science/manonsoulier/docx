--- v2 (2026-05-06)
+++ v3 (2026-05-30)
@@ -1361,676 +1361,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the effects of cold piezoelectric plasma on cholangiocarcinoma in vitro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unravelling the multifaceted antitumor effects of cold atmospheric pasma on cholangiocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Pavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Decauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Allan Pavy</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Minini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR HappyBIO 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Limoges, France</w:t>
+              <w:t xml:space="preserve">2nd annual meeting of COST PlasTher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397335v1</w:t>
+                <w:t xml:space="preserve">hal-04397245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold plasma technology in cholangiocarcinoma: a catheter-based approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the effects of cold piezoelectric plasma on cholangiocarcinoma in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Decauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Fouassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR HappyBIO 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397341v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At the frontier of physics and biology: cold plasma, a new therapeutic approach in lung cancer?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Cold plasma technology in cholangiocarcinoma: a catheter-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korentin Geraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sibéril</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Pavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fouassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd annual meeting of COST PlasTher</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">GdR HappyBIO 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397265v1</w:t>
+                <w:t xml:space="preserve">hal-04397341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-pressure microwave air plasma for spices decontamination</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Kais</w:t>
+                <w:t xml:space="preserve">At the frontier of physics and biology: cold plasma, a new therapeutic approach in lung cancer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Marmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Decauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Korentin Geraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youcef Fermi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Maho</w:t>
+                <w:t xml:space="preserve">Sophie Sibéril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd workshop on plasma applications for smart and sustainable agriculture and 8th ICAPT conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Gozd Martuljek, Slovenia</w:t>
+              <w:t xml:space="preserve">2nd annual meeting of COST PlasTher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396882v1</w:t>
+                <w:t xml:space="preserve">hal-04397265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the direct and indirect antitumoral effects of cold atmospheric plasma - application to the cholangiocarcinoma</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
+                <w:t xml:space="preserve">Low-pressure microwave air plasma for spices decontamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Muja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Kais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirko Minini</w:t>
+                <w:t xml:space="preserve">Youcef Fermi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Plasma Cancer (IWPCT 8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Raleigh, United States</w:t>
+              <w:t xml:space="preserve">3rd workshop on plasma applications for smart and sustainable agriculture and 8th ICAPT conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Gozd Martuljek, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397200v1</w:t>
+                <w:t xml:space="preserve">hal-04396882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the multifaceted antitumor effects of cold atmospheric pasma on cholangiocarcinoma</w:t>
+                <w:t xml:space="preserve">Deciphering the direct and indirect antitumoral effects of cold atmospheric plasma - application to the cholangiocarcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Decauchy</w:t>
@@ -2044,94 +2044,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Minini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd annual meeting of COST PlasTher</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">International Workshop on Plasma Cancer (IWPCT 8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397245v1</w:t>
+                <w:t xml:space="preserve">hal-04397200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative de sources de plasma froid pour le traitement des cancers des voies biliaires et du poumon</w:t>
               </w:r>
@@ -3137,51 +3137,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold plasma therapy applied to non-small cell lung cancer: deciphering the relevant plasma parameters to induce antitumor effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korentin Geraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Marmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3301,51 +3301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Decauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korentin Geraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3506,385 +3506,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a corona plasma source efficacy as Alfaalfa (medicago sativa) seed bacteriological decontamination process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bread wheat (Triticum astivum) fungal contamination control using a dual microwave-radiofrequency air plasma source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Muja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissam Courti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juslan Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Plasma Médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Incheon, South Korea</w:t>
+              <w:t xml:space="preserve">International Conference on Plasma Medicine (ICPM8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Online conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079135v1</w:t>
+                <w:t xml:space="preserve">hal-04396648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low-pressure air plasma improving bell pepper seed germination and vigor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of a corona plasma source efficacy as Alfaalfa (medicago sativa) seed bacteriological decontamination process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Belenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Muja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop On Plasma Agriculture (IWOPA 3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Online Conferece, France</w:t>
+              <w:t xml:space="preserve">International Conference on Plasma Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Incheon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396707v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bread wheat (Triticum astivum) fungal contamination control using a dual microwave-radiofrequency air plasma source</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A low-pressure air plasma improving bell pepper seed germination and vigor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Muja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ibtissam Courti</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Belenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juslan Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Plasma Medicine (ICPM8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Online conference, France</w:t>
+              <w:t xml:space="preserve">International Workshop On Plasma Agriculture (IWOPA 3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online Conferece, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396648v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germination rate and vigor studies of bell pepper seeds after low-pressure air microwave plasma treatment</w:t>
               </w:r>
@@ -3985,284 +3985,297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of an ECR microwave plasma coupled with a CCP radiofrequency plasma acting on seed surface modification</w:t>
+                <w:t xml:space="preserve">Interactions entre un plasma micro-ondes par résonance cyclo-électronique (RCE) et différentes semences du domaine agroalimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Muja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juslan LO</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Renewable Energy and Energy Conversion (ICREEC 1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Oran, Algeria</w:t>
+              <w:t xml:space="preserve">Procédés Physiques appliqués aux Biointerfaces – Focus sur le plasma (GdR B2I HappyBio)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396732v1</w:t>
+                <w:t xml:space="preserve">hal-04396825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A plasma source at atmospheric pressure for seed treatment and biological decontamination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial distribution of an ECR microwave plasma coupled with a CCP radiofrequency plasma acting on seed surface modification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Muja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Belenguer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juslan Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Renewable Energy and Energy Conversion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Oran, Algeria. </w:t>
+              <w:t xml:space="preserve">International Conference on Renewable Energy and Energy Conversion (ICREEC 1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Oran, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414353v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An atmospheric plasma source for seed treatment and biological decontamination</w:t>
+                <w:t xml:space="preserve">A plasma source at atmospheric pressure for seed treatment and biological decontamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Muja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
@@ -4280,332 +4293,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Belenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPPA 2019 - XVIIIth International Conference on Plasma Physics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Iasi, Romania</w:t>
+              <w:t xml:space="preserve">1st International Conference on Renewable Energy and Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Oran, Algeria. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414261v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeds treatment by low-pressure microwave plasma</w:t>
+                <w:t xml:space="preserve">An atmospheric plasma source for seed treatment and biological decontamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Muja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Lo</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Belenguer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Renewable Energy and Energy Conversion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CPPA 2019 - XVIIIth International Conference on Plasma Physics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Iasi, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02984383v1</w:t>
+                <w:t xml:space="preserve">hal-02414261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions entre un plasma micro-ondes par résonance cyclo-électronique (RCE) et différentes semences du domaine agroalimentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seeds treatment by low-pressure microwave plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Muja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Juslan LO</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Belenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ahmed Belasri, Sid AhmedBeldjilali. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procédés Physiques appliqués aux Biointerfaces – Focus sur le plasma (GdR B2I HappyBio)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">1st International Conference on Renewable Energy and Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Oran, Algeria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICREEC 2019 : Proceedings of the 1st International Conference on Renewable Energy and Energy Conversion, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396825v1</w:t>
+                <w:t xml:space="preserve">hal-02984383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between the sporocidal efficacy of two coaxial micro-waves plasma sources for spices decontamination</w:t>
               </w:r>
@@ -5030,51 +5030,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C54ACB6C"/>
+    <w:nsid w:val="C754415B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5261,51 +5261,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manonsoulier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9033-7288" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548535v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Soulier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Marmier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Decauchy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cremer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae46ac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588469v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Muja" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.70165" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023745v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vacek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korentin G&#233;raud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0254402" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04835090v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kamseu-Mogo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kamgang-Youbi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense No&#235;lle Apala Mafouasson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad8acf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04835093v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Lekbaby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Houari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pavy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81664-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881959v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juslan Lo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2024.110477" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495764v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#233;rick Maurian Biaffeu Nematchoua" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulier Manon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fouassier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Janona" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440863v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881985v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Camus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397335v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397341v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korentin Geraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397265v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sib&#233;ril" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396882v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Fermi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397200v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Minini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397245v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397140v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396695v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belenguer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120126v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943163v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muja" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soulier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396832v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440827v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882021v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kamseu Mogo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge A Djepang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Mafouasson Apala" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881999v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397316v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397296v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396850v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079135v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396707v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396648v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Courti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413554v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396732v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414353v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414261v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984383v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icreec2019.wixsite.com/icreec2019" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396825v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juslan LO" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396799v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396778v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03244964v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020TOU30278" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manonsoulier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9033-7288" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548535v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Soulier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Marmier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Decauchy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cremer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae46ac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588469v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Muja" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.70165" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023745v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vacek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korentin G&#233;raud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0254402" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04835090v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kamseu-Mogo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kamgang-Youbi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense No&#235;lle Apala Mafouasson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad8acf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04835093v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Lekbaby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Houari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pavy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81664-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881959v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juslan Lo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2024.110477" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495764v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#233;rick Maurian Biaffeu Nematchoua" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulier Manon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fouassier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Janona" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440863v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881985v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Camus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397245v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Minini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397335v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397341v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korentin Geraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397265v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sib&#233;ril" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396882v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Fermi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397200v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397140v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396695v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belenguer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120126v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943163v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muja" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soulier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396832v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440827v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882021v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kamseu Mogo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge A Djepang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Mafouasson Apala" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881999v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397316v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397296v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396850v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396648v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Courti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079135v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396707v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413554v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396825v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juslan LO" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396732v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414353v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414261v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984383v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icreec2019.wixsite.com/icreec2019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396799v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396778v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03244964v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020TOU30278" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>