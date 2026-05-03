--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -578,508 +578,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive isogeometric gear contact analysis: geometry generation, truncated hierarchical B-Spline refinement and validation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BIDGCN: Boundary informed dynamic graph convolutional network for adaptive spline fitting of scattered data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlotta Giannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Imperatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christos Karampatzakis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Athanassios Mihailidis</w:t>
+                <w:t xml:space="preserve">Felix Scholz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2024.107553⟩</w:t>
+              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00521-024-09997-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705758v1</w:t>
+                <w:t xml:space="preserve">hal-04313629v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From CAD to Representations Suitable for Isogeometric Analysis: a Complete Pipeline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Goal-Adaptive Meshing of Isogeometric Kirchhoff-Love Shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo M. Verhelst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias M. Möller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelangelo Marsala</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mark Gammon</w:t>
+                <w:t xml:space="preserve">J. den Besten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering with Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00366-024-02065-0⟩</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00366-024-01958-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185850v2</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIDGCN: Boundary informed dynamic graph convolutional network for adaptive spline fitting of scattered data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sofia Imperatore</w:t>
+                <w:t xml:space="preserve">Adaptive isogeometric gear contact analysis: geometry generation, truncated hierarchical B-Spline refinement and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Karampatzakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Provatidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Scholz</w:t>
+                <w:t xml:space="preserve">Athanassios Mihailidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 305, pp.107553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00521-024-09997-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2024.107553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313629v2</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goal-Adaptive Meshing of Isogeometric Kirchhoff-Love Shells</w:t>
+                <w:t xml:space="preserve">From CAD to Representations Suitable for Isogeometric Analysis: a Complete Pipeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo M. Verhelst</w:t>
+                <w:t xml:space="preserve">Michelangelo Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias M. Möller</w:t>
+                <w:t xml:space="preserve">Sam Whyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. den Besten</w:t>
+                <w:t xml:space="preserve">Mark Gammon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering with Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00366-024-01958-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00366-024-02065-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313561v1</w:t>
+                <w:t xml:space="preserve">hal-04185850v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of smooth basis constructions for isogeometric analysis</w:t>
               </w:r>
@@ -1195,51 +1195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G1 Spline Functions for Point Cloud Fitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelangelo Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1403,51 +1403,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G1-smooth Biquintic Approximation of Catmull-Clark Subdivision Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelangelo Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1501,1118 +1501,1118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656945v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilinear Polynomial Systems: Root Isolation and Bit Complexity</w:t>
+                <w:t xml:space="preserve">Practical isogeometric shape optimization: Parameterization by means of regularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
+                <w:t xml:space="preserve">A Limkilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Evgrafov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Gravesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsc.2020.06.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Design and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jcde/qwaa093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099556v1</w:t>
+                <w:t xml:space="preserve">hal-02958668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koszul-type determinantal formulas for families of mixed multilinear systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matías R Bender</w:t>
+                <w:t xml:space="preserve">Stretch-Based Hyperelastic Material Formulations for Isogeometric Kirchhoff-Love Shells with Application to Wrinkling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo M. Verhelst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias M. Möller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Faugère</w:t>
+                <w:t xml:space="preserve">Henk J den Besten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirek L. Kaminski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Algebra and Geometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/20M1332190⟩</w:t>
+              <w:t xml:space="preserve">Computer-Aided Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 139 (103075), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cad.2021.103075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03236344v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890963v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical isogeometric shape optimization: Parameterization by means of regularization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Matrix Assembly in Isogeometric Analysis with Hierarchical B-splines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Evgrafov</w:t>
+                <w:t xml:space="preserve">Maodong Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Gravesen</w:t>
+                <w:t xml:space="preserve">Bert Jüttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Design and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 390, pp.113278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jcde/qwaa093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2020.113278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958668v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Matrix Assembly in Isogeometric Analysis with Hierarchical B-splines</w:t>
+                <w:t xml:space="preserve">Multilinear Polynomial Systems: Root Isolation and Bit Complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maodong Pan</w:t>
+                <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bert Jüttler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
+                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 390, pp.113278. </w:t>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue on Milestones in Computer Algebra (MICA 2016), 105, pp.145-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2020.113278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2020.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953341v1</w:t>
+                <w:t xml:space="preserve">hal-02099556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stretch-Based Hyperelastic Material Formulations for Isogeometric Kirchhoff-Love Shells with Application to Wrinkling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Koszul-type determinantal formulas for families of mixed multilinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henk J den Besten</w:t>
+                <w:t xml:space="preserve">Matías R Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Faugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mirek L. Kaminski</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Aided Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 139 (103075), </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Algebra and Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (4), pp.589-619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cad.2021.103075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/20M1332190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02890963v2</w:t>
+                <w:t xml:space="preserve">hal-03236344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix formulae for Resultants and Discriminants of Bivariate Tensor-product Polynomials</w:t>
+                <w:t xml:space="preserve">Local (T)HB-spline projectors via restricted hierarchical spline fitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Busé</w:t>
+                <w:t xml:space="preserve">Alessandro Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Jüttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 98, pp.65-83. </w:t>
+              <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80, pp.101865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsc.2019.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cagd.2020.101865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654263v1</w:t>
+                <w:t xml:space="preserve">hal-02985011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local (T)HB-spline projectors via restricted hierarchical spline fitting</w:t>
+                <w:t xml:space="preserve">Matrix formulae for Resultants and Discriminants of Bivariate Tensor-product Polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Giust</w:t>
+                <w:t xml:space="preserve">Laurent Busé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bert Jüttler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
+                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 80, pp.101865. </w:t>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98, pp.65-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cagd.2020.101865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2019.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02985011v1</w:t>
+                <w:t xml:space="preserve">hal-01654263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent discretization of higher-order interface models for thin layers and elastic material surfaces, enabled by isogeometric cut-cell methods</w:t>
+                <w:t xml:space="preserve">Design of Self-Supporting Surfaces with Isogeometric Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhilin Han</w:t>
+                <w:t xml:space="preserve">Yang Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Jüttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stein K F Stoter</w:t>
+                <w:t xml:space="preserve">Hao Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chien-Ting Wu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
+                <w:t xml:space="preserve">Ping Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 350, pp.245-267. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2019.03.010⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 353, pp.328-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2019.05.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103057v1</w:t>
+                <w:t xml:space="preserve">hal-02138360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Self-Supporting Surfaces with Isogeometric Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consistent discretization of higher-order interface models for thin layers and elastic material surfaces, enabled by isogeometric cut-cell methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhilin Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Xia</w:t>
+                <w:t xml:space="preserve">Stein K F Stoter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chien-Ting Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changzheng Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ping Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 353, pp.328-347. </w:t>
+              <w:t xml:space="preserve">, 2019, 350, pp.245-267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2019.05.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2019.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138360v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-rank space-time decoupled isogeometric analysis for parabolic problems with varying coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Scholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Toulopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2672,51 +2672,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overlapping Multi-Patch Structures in Isogeometric Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somayeh Kargaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Jüttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan K Kleiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2783,278 +2783,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02197673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bases and dimensions of C 1 -smooth isogeometric splines on volumetric two-patch domains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Partial tensor decomposition for decoupling isogeometric Galerkin discretizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Scholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Jüttler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphical Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gmod.2018.08.001⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 336, pp.485-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2018.03.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271820v1</w:t>
+                <w:t xml:space="preserve">hal-02271800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial tensor decomposition for decoupling isogeometric Galerkin discretizations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felix Scholz</w:t>
+                <w:t xml:space="preserve">Bases and dimensions of C 1 -smooth isogeometric splines on volumetric two-patch domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Birner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Jüttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bert Jüttler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 336, pp.485-506. </w:t>
+              <w:t xml:space="preserve">Graphical Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99, pp.46-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2018.03.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gmod.2018.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271800v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Rank Tensor Methods in Galerkin-based Isogeometric Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Jüttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Khoromskij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3108,291 +3108,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Computation of Dual Space and Directional Multiplicity of an Isolated Point</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Isogeometric Subdivision Methods for PDEs on Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Juettler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zafeirakis Zafeirakopoulos</w:t>
+                <w:t xml:space="preserve">Ricardo Perl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumpf M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cagd.2016.05.002⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 302, pp.131-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2016.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214195v2</w:t>
+                <w:t xml:space="preserve">hal-02272118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Isogeometric Subdivision Methods for PDEs on Surfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Computation of Dual Space and Directional Multiplicity of an Isolated Point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Perl</w:t>
+                <w:t xml:space="preserve">Hamid Rahkooy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumpf M.</w:t>
+                <w:t xml:space="preserve">Zafeirakis Zafeirakopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 302, pp.131-146. </w:t>
+              <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47, pp.114-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2016.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cagd.2016.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272118v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214195v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THB-splines: An effective mathematical technology for adaptive refinement in geometric design and isogeometric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Giannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Jüttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan K Kleiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3495,51 +3495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Villamizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Juettler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 41, pp.47-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3586,51 +3586,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptively Refined Multi-Patch B-splines with Enhanced Smoothness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Buchegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Juettler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3794,51 +3794,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry + Simulation Modules: Implementing Isogeometric Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Juettler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3949,51 +3949,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration by Interpolation and Look-up for Galerkin-based Isogeometric Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Jüttler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4027,51 +4027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voronoi Diagrams of Algebraic Distance Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4382,51 +4382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 412 (22), pp.2312-2330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4626,90 +4626,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact simulation of tooth flanks using Isogeometric Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Karampatzakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasios Mihailidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Provatidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Gears 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Munich, Germany. pp.413-428, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4782,51 +4782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Imperatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Scholz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 World Conference on Smart Trends in Systems, Security and Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, London, United Kingdom. pp.375-387, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5088,291 +5088,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326950v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Punctual Hilbert Schemes and Certified Approximate Singularities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isogeometric Simulation and Shape Optimization with Applications to Electrical Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Gangl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnes Szanto</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Schneckenleitner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSAC 2020 - International Symposium on Symbolic and Algebraic Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3373207.3404024⟩</w:t>
+              <w:t xml:space="preserve">12th International Conference on Scientific Computing in Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Taormina, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-44101-2_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02478768v2</w:t>
+                <w:t xml:space="preserve">hal-02275658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isogeometric Simulation and Shape Optimization with Applications to Electrical Machines</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Punctual Hilbert Schemes and Certified Approximate Singularities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rainer Schneckenleitner</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Szanto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Scientific Computing in Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Taormina, Italy. </w:t>
+              <w:t xml:space="preserve">ISSAC 2020 - International Symposium on Symbolic and Algebraic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Kalamata, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-44101-2_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3373207.3404024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275658v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478768v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation power of C1-smooth isogeometric splines on volumetric two-patch domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Birner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Jüttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5527,90 +5527,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilinear systems with two supports: Koszul resultant matrices, eigenvalues, and eigenvectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matías R Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Faugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC 2018 - 43rd International Symposium on Symbolic and Algebraic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, New York, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5670,51 +5670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Schost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC 2017 - International Symposium on Symbolic and Algebraic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Kaiserslautern, Germany. pp.8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5761,51 +5761,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resultants and Discriminants for Bivariate Tensor-product Polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC 2017 - International Symposium on Symbolic and Algebraic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mohab Safey El Din, Jul 2017, Kaiserslautern, Germany. pp.8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5839,77 +5839,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Bit Complexity of Solving Bilinear Polynomial Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC '16 - 41st International Symposium on Symbolic and Algebraic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Waterloo, Canada. pp.215-222, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6404,51 +6404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Villamizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Jüttler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometric Challenges in Isogeometric Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 49, Springer International Publishing, pp.279-304, 2022, Geometric Challenges in Isogeometric Analysis, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6560,77 +6560,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Order Error Correction for Trimmed Quadrature in Isogeometric Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Scholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Jüttler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Finite Element Methods with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.297-321, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6677,51 +6677,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix Generation in Isogeometric Analysis by Low Rank Tensor Approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Jüttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Khoromskij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6775,213 +6775,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084421v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Matrix Generation Strategies in Isogeometric Analysis</w:t>
+                <w:t xml:space="preserve">Singular Zeros of Polynomial Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods for Curves and Surfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 8177, Springer, pp.364-382, 2014, 978-3-642-54381-4. </w:t>
+              <w:t xml:space="preserve">SAGA – Advances in ShApes, Geometry, and Algebra. Geometry and Computing, vol 10.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.77-103, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-54382-1_21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08635-4_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00816141v1</w:t>
+                <w:t xml:space="preserve">hal-02958889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular Zeros of Polynomial Systems</w:t>
+                <w:t xml:space="preserve">Exploring Matrix Generation Strategies in Isogeometric Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Jüttler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael Floater, Tom Lyche, Marie-Laurence Mazure, Knut Mørken, Larry L. Schumaker. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGA – Advances in ShApes, Geometry, and Algebra. Geometry and Computing, vol 10.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.77-103, 2014, </w:t>
+              <w:t xml:space="preserve">Mathematical Methods for Curves and Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8177, Springer, pp.364-382, 2014, 978-3-642-54381-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08635-4_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-54382-1_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958889v1</w:t>
+                <w:t xml:space="preserve">hal-00816141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7263,51 +7263,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43994329"/>
+    <w:nsid w:val="883D004D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7494,51 +7494,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mantzaflaris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7135-1084" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155831178" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/mantzaflaris_a_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313534972" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000445520261" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-9667-2012" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/annuaire/angelos-mantzaflaris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-sop.inria.fr/members/Angelos.Mantzaflaris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852627v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Giannelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Imperatore" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Mantzaflaris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Mokri&#353;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2024.101251" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04100465v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Villamizar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beihui Yuan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/4068" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705758v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Karampatzakis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Provatidis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassios Mihailidis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2024.107553" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185850v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Marsala" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Whyman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gammon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-024-02065-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313629v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Scholz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-024-09997-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313561v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo M. Verhelst" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias M. M&#246;ller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. den Besten" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-024-01958-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313467v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Verhelst" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Weinm&#252;ller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Takacs" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepesh Toshniwal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116659" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002985v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2023.128279" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079910v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Szanto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03656945v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2022.102158" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02099556v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Z. Emiris" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Tsigaridas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2020.06.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03236344v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as R Bender" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Faug&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1332190" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02958668v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Limkilde" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Evgrafov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gravesen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcde/qwaa093" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02953341v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maodong Pan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert J&#252;ttler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2020.113278" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890963v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk J den Besten" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirek L. Kaminski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2021.103075" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654263v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bus&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2019.07.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02985011v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giust" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2020.101865" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02103057v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhilin Han" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein K F Stoter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Ting Wu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changzheng Cheng" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.03.010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138360v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Pan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Hu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.05.030" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02271808v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Toulopoulos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmam-2018-0024" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02197673v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Kargaran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan K Kleiss" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.07.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02271820v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Birner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2018.08.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02271800v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.03.026" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02271847v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Khoromskij" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Langer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.11.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214195v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Rahkooy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafeirakis Zafeirakopoulos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2016.05.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272118v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Juettler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Perl" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumpf M." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.01.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02271957v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Simeon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.11.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272184v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2015.11.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272215v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Buchegger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2015.06.055" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272244v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Moore" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2015.03.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272266v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Zulehner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201410461" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XBZM66XK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011281v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.09.014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722406v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2012.10.043" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355881v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Emiris" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2011.12.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350521v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van der Hoeven" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lecerf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trebuchet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berthomieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2110170.2110180" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530756v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.01.009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285476v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313604v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Mihailidis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51202/9783181024225-413" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04142674v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-7886-1_32" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04313150v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/stag.20231301" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03326950v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Di Dio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galligo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mauroy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92121-7_8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02478768v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404024" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02275658v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gangl" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schneckenleitner" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44101-2_4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02275654v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848546v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Christoforou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wintz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96418-8_16" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01787549v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208976.3209011" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528377v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Schost" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087653" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01525560v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087646" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401134v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2930889.2930919" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556021v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1993886.1993925" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463491v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13411-1_8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00387399v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias P. P. Tsigaridas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1577190.1577207" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313411v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele de Vita" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53963-3_27" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02991234v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92313-6_12" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02958849v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43120-4_35" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02197664v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14244-5_15" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084421v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22804-4_24" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816141v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54382-1_21" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02958889v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08635-4_5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00651672v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827043v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f10fab64a4c0c88d74b934d98ea1e4f8222ed326;origin=https://github.com/gismo/gismo;visit=swh:1:snp:dd59419514fee0c74cb45bb5633070bef0908bf0;anchor=swh:1:rev:cdbcd3275037f598a2da3a6edc3fa6d8c2beed3e" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mantzaflaris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7135-1084" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155831178" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/mantzaflaris_a_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313534972" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000445520261" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-9667-2012" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/annuaire/angelos-mantzaflaris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-sop.inria.fr/members/Angelos.Mantzaflaris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852627v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Giannelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Imperatore" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Mantzaflaris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Mokri&#353;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2024.101251" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04100465v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Villamizar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beihui Yuan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/4068" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313629v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Scholz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-024-09997-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313561v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo M. Verhelst" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias M. M&#246;ller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. den Besten" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-024-01958-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705758v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Karampatzakis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Provatidis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassios Mihailidis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2024.107553" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185850v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Marsala" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Whyman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gammon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-024-02065-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313467v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Verhelst" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Weinm&#252;ller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Takacs" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepesh Toshniwal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116659" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002985v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2023.128279" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079910v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Szanto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03656945v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2022.102158" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02958668v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Limkilde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Evgrafov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gravesen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcde/qwaa093" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890963v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk J den Besten" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirek L. Kaminski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2021.103075" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02953341v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maodong Pan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert J&#252;ttler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2020.113278" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02099556v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Z. Emiris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Tsigaridas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2020.06.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03236344v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as R Bender" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Faug&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1332190" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02985011v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giust" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2020.101865" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654263v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bus&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2019.07.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138360v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Pan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Hu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.05.030" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02103057v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhilin Han" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein K F Stoter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Ting Wu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changzheng Cheng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.03.010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02271808v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Toulopoulos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmam-2018-0024" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02197673v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Kargaran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan K Kleiss" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.07.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02271800v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.03.026" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02271820v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Birner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2018.08.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02271847v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Khoromskij" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Langer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.11.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272118v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Juettler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Perl" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumpf M." TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.01.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214195v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Rahkooy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafeirakis Zafeirakopoulos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2016.05.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02271957v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Simeon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.11.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272184v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2015.11.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272215v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Buchegger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2015.06.055" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272244v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Moore" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2015.03.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272266v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Zulehner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201410461" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XBZM66XK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011281v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.09.014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722406v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2012.10.043" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355881v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Emiris" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2011.12.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350521v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van der Hoeven" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lecerf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trebuchet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berthomieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2110170.2110180" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530756v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.01.009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285476v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313604v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Mihailidis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51202/9783181024225-413" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04142674v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-7886-1_32" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04313150v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/stag.20231301" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03326950v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Di Dio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galligo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mauroy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92121-7_8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02275658v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gangl" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schneckenleitner" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44101-2_4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02478768v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404024" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02275654v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848546v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Christoforou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wintz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96418-8_16" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01787549v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208976.3209011" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528377v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Schost" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087653" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01525560v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087646" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401134v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2930889.2930919" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556021v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1993886.1993925" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463491v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13411-1_8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00387399v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias P. P. Tsigaridas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1577190.1577207" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313411v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele de Vita" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53963-3_27" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02991234v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92313-6_12" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02958849v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43120-4_35" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02197664v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14244-5_15" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084421v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22804-4_24" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02958889v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08635-4_5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816141v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54382-1_21" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00651672v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827043v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f10fab64a4c0c88d74b934d98ea1e4f8222ed326;origin=https://github.com/gismo/gismo;visit=swh:1:snp:dd59419514fee0c74cb45bb5633070bef0908bf0;anchor=swh:1:rev:cdbcd3275037f598a2da3a6edc3fa6d8c2beed3e" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>