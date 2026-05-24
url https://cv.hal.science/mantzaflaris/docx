--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -170,134 +170,155 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">313534972</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=Q6yMsVUAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000445520261</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">A-9667-2012</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chargé de recherche, AROMATH, Centre Inria d'(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:i w:val="1"/>
             <w:iCs w:val="1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Université Côte d'Azur</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">) (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:i w:val="1"/>
             <w:iCs w:val="1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">site web</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
@@ -336,4273 +357,4273 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient alternating and joint distance minimization methods for adaptive spline surface fitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Giannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Imperatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Mokriš</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphical Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 137, pp.101251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gmod.2024.101251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An algebraic framework for geometrically continuous splines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Villamizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beihui Yuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics of Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1090/mcom/4068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIDGCN: Boundary informed dynamic graph convolutional network for adaptive spline fitting of scattered data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Adaptive isogeometric gear contact analysis: geometry generation, truncated hierarchical B-Spline refinement and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Karampatzakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Felix Scholz</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Provatidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanassios Mihailidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00521-024-09997-0⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 305, pp.107553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2024.107553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313629v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goal-Adaptive Meshing of Isogeometric Kirchhoff-Love Shells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">From CAD to Representations Suitable for Isogeometric Analysis: a Complete Pipeline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelangelo Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. den Besten</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Whyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Gammon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering with Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00366-024-01958-4⟩</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00366-024-02065-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313561v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185850v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive isogeometric gear contact analysis: geometry generation, truncated hierarchical B-Spline refinement and validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christos Karampatzakis</w:t>
+                <w:t xml:space="preserve">BIDGCN: Boundary informed dynamic graph convolutional network for adaptive spline fitting of scattered data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlotta Giannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sofia Imperatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Athanassios Mihailidis</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Scholz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2024.107553⟩</w:t>
+              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00521-024-09997-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705758v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313629v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From CAD to Representations Suitable for Isogeometric Analysis: a Complete Pipeline</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Goal-Adaptive Meshing of Isogeometric Kirchhoff-Love Shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo M. Verhelst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Gammon</w:t>
+                <w:t xml:space="preserve">Matthias M. Möller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. den Besten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering with Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00366-024-02065-0⟩</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00366-024-01958-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185850v2</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of smooth basis constructions for isogeometric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.M. Verhelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Weinmüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepesh Toshniwal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 419, pp.116659. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2023.116659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313467v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G1 Spline Functions for Point Cloud Fitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelangelo Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 460, pp.128279. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amc.2023.128279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002985v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A certified iterative method for isolated singular roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Szanto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 115, pp.223-247. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsc.2022.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G1-smooth Biquintic Approximation of Catmull-Clark Subdivision Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelangelo Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 99, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cagd.2022.102158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656945v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical isogeometric shape optimization: Parameterization by means of regularization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multilinear Polynomial Systems: Root Isolation and Bit Complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Evgrafov</w:t>
+                <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Gravesen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
+                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Design and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue on Milestones in Computer Algebra (MICA 2016), 105, pp.145-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jcde/qwaa093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2020.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958668v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stretch-Based Hyperelastic Material Formulations for Isogeometric Kirchhoff-Love Shells with Application to Wrinkling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Koszul-type determinantal formulas for families of mixed multilinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henk J den Besten</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Matías R Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Faugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mirek L. Kaminski</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Aided Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 139 (103075), </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Algebra and Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (4), pp.589-619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cad.2021.103075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/20M1332190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02890963v2</w:t>
+                <w:t xml:space="preserve">hal-03236344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Matrix Assembly in Isogeometric Analysis with Hierarchical B-splines</w:t>
+                <w:t xml:space="preserve">Practical isogeometric shape optimization: Parameterization by means of regularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maodong Pan</w:t>
+                <w:t xml:space="preserve">A Limkilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bert Jüttler</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A Evgrafov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Gravesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2020.113278⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Design and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jcde/qwaa093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953341v1</w:t>
+                <w:t xml:space="preserve">hal-02958668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilinear Polynomial Systems: Root Isolation and Bit Complexity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Efficient Matrix Assembly in Isogeometric Analysis with Hierarchical B-splines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maodong Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Jüttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsc.2020.06.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 390, pp.113278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2020.113278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099556v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koszul-type determinantal formulas for families of mixed multilinear systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matías R Bender</w:t>
+                <w:t xml:space="preserve">Stretch-Based Hyperelastic Material Formulations for Isogeometric Kirchhoff-Love Shells with Application to Wrinkling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo M. Verhelst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias M. Möller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Faugère</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Henk J den Besten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirek L. Kaminski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Algebra and Geometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/20M1332190⟩</w:t>
+              <w:t xml:space="preserve">Computer-Aided Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 139 (103075), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cad.2021.103075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03236344v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890963v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local (T)HB-spline projectors via restricted hierarchical spline fitting</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Matrix formulae for Resultants and Discriminants of Bivariate Tensor-product Polynomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Busé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cagd.2020.101865⟩</w:t>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98, pp.65-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2019.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02985011v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix formulae for Resultants and Discriminants of Bivariate Tensor-product Polynomials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Local (T)HB-spline projectors via restricted hierarchical spline fitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Giust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Jüttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsc.2019.07.007⟩</w:t>
+              <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80, pp.101865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cagd.2020.101865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654263v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Self-Supporting Surfaces with Isogeometric Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Consistent discretization of higher-order interface models for thin layers and elastic material surfaces, enabled by isogeometric cut-cell methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhilin Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stein K F Stoter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chien-Ting Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changzheng Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ping Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 353, pp.328-347. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2019.05.030⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 350, pp.245-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2019.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138360v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent discretization of higher-order interface models for thin layers and elastic material surfaces, enabled by isogeometric cut-cell methods</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of Self-Supporting Surfaces with Isogeometric Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chien-Ting Wu</w:t>
+                <w:t xml:space="preserve">Yang Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Jüttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changzheng Cheng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
+                <w:t xml:space="preserve">Hao Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 350, pp.245-267. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2019.03.010⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 353, pp.328-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2019.05.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103057v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-rank space-time decoupled isogeometric analysis for parabolic problems with varying coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Scholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Toulopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Methods in Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (1), pp.123-136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/cmam-2018-0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overlapping Multi-Patch Structures in Isogeometric Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somayeh Kargaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Jüttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan K Kleiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Takacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 356, pp.325-353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2019.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02197673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial tensor decomposition for decoupling isogeometric Galerkin discretizations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Bases and dimensions of C 1 -smooth isogeometric splines on volumetric two-patch domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Birner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Jüttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bert Jüttler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Graphical Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99, pp.46-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gmod.2018.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2018.03.026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02271800v1</w:t>
+                <w:t xml:space="preserve">hal-02271820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bases and dimensions of C 1 -smooth isogeometric splines on volumetric two-patch domains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Partial tensor decomposition for decoupling isogeometric Galerkin discretizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Scholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Jüttler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphical Models</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 336, pp.485-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2018.03.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gmod.2018.08.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02271820v1</w:t>
+                <w:t xml:space="preserve">hal-02271800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Rank Tensor Methods in Galerkin-based Isogeometric Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Jüttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Khoromskij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Langer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 316, pp.1062-1085. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2016.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Isogeometric Subdivision Methods for PDEs on Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Juettler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Perl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumpf M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 302, pp.131-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2016.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Computation of Dual Space and Directional Multiplicity of an Isolated Point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Rahkooy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zafeirakis Zafeirakopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 47, pp.114-129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cagd.2016.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214195v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THB-splines: An effective mathematical technology for adaptive refinement in geometric design and isogeometric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Giannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Jüttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan K Kleiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 299, pp.337-365. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2015.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of bivariate hierarchical quartic box splines on a three-directional grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Villamizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Juettler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 41, pp.47-61. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cagd.2015.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptively Refined Multi-Patch B-splines with Enhanced Smoothness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Buchegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Juettler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 272, pp.159-172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.amc.2015.06.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesh Grading in Isogeometric Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Toulopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 70 (7), pp.1685-1700. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.camwa.2015.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry + Simulation Modules: Implementing Isogeometric Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Juettler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Zulehner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (1), pp.961-962. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pamm.201410461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration by Interpolation and Look-up for Galerkin-based Isogeometric Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Jüttler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2014.09.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011281v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voronoi Diagrams of Algebraic Distance Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer-Aided Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 45 (2), pp.511-516. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cad.2012.10.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00722406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multihomogeneous resultant formulae for systems with scaled support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Emiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.820-842. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsc.2011.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00355881v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathemagix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris van der Hoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trebuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Communications in Computer Algebra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 45 (3/4), pp.186-188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2110170.2110180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Continued Fraction Expansion of Real Roots of Polynomial Systems, Complexity and Condition Numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 412 (22), pp.2312-2330. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2011.01.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00530756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathemagix, the quest of modularity and efficiency for symbolic and certified numeric computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris van der Hoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trébuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Communications in Computer Algebra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 45 (3), pp.186-188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2110170.2110180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4612,1632 +4633,1632 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact simulation of tooth flanks using Isogeometric Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Karampatzakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasios Mihailidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Provatidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Gears 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Munich, Germany. pp.413-428, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51202/9783181024225-413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning meshless parameterization with graph convolutional neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Giannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Imperatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Scholz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 World Conference on Smart Trends in Systems, Security and Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, London, United Kingdom. pp.375-387, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-99-7886-1_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Moving Parameterization and Adaptive THB-Splines for CAD Surface Reconstruction of Aircraft Engine Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Giannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Imperatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Mokriš</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAG 2023 - annual international conference Smart Tools and Applications in Graphics - Eurographics Italian Chapter Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Matera, Italy. pp.125-134, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/stag.20231301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spirometry-based airways disease simulation and recognition using Machine Learning approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Di Dio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Galligo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mauroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LION 2021 - 15th Learning and Intelligent Optimization Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Athens, Greece. pp.98-112, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-92121-7_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326950v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isogeometric Simulation and Shape Optimization with Applications to Electrical Machines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Punctual Hilbert Schemes and Certified Approximate Singularities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rainer Schneckenleitner</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Szanto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Scientific Computing in Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-44101-2_4⟩</w:t>
+              <w:t xml:space="preserve">ISSAC 2020 - International Symposium on Symbolic and Algebraic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Kalamata, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3373207.3404024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275658v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478768v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Punctual Hilbert Schemes and Certified Approximate Singularities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Isogeometric Simulation and Shape Optimization with Applications to Electrical Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Gangl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnes Szanto</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Schneckenleitner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSAC 2020 - International Symposium on Symbolic and Algebraic Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3373207.3404024⟩</w:t>
+              <w:t xml:space="preserve">12th International Conference on Scientific Computing in Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Taormina, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-44101-2_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478768v2</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation power of C1-smooth isogeometric splines on volumetric two-patch domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Birner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Jüttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGAA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axl, a geometric modeler for semi-algebraic shapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Christoforou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMS 2018 - 6th International Conference on Mathematical Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Notre Dame, United States. pp.128-136, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-96418-8_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilinear systems with two supports: Koszul resultant matrices, eigenvalues, and eigenvectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matías R Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Faugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC 2018 - 43rd International Symposium on Symbolic and Algebraic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, New York, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3208976.3209011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse Rational Univariate Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Schost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC 2017 - International Symposium on Symbolic and Algebraic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Kaiserslautern, Germany. pp.8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3087604.3087653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resultants and Discriminants for Bivariate Tensor-product Polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC 2017 - International Symposium on Symbolic and Algebraic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mohab Safey El Din, Jul 2017, Kaiserslautern, Germany. pp.8, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3087604.3087646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Bit Complexity of Solving Bilinear Polynomial Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC '16 - 41st International Symposium on Symbolic and Algebraic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Waterloo, Canada. pp.215-222, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2930889.2930919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deflation and Certified Isolation of Singular Zeros of Polynomial Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation (ISSAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, San Jose, CA, United States. pp.249-256, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1993886.1993925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00556021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Subdivision Approach to Planar Semi-algebraic Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference, GMP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Castro Urdiales, Spain. pp.104-123, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-13411-1_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00463491v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continued Fraction Expansion of Real Roots of Polynomial Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SNC, conference on Symbolic-Numeric Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Kyoto, Japan. pp.85-94, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1577190.1577207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00387399v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6247,838 +6268,838 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterization learning with convolutional neural networks for gridded data fitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele de Vita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Giannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Imperatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Information and Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 920, Springer Nature Switzerland; Springer Nature Switzerland, pp.393-412, 2024, Lecture Notes in Networks and Systems, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-53963-3_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Completeness characterization of Type-I box splines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Villamizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Jüttler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometric Challenges in Isogeometric Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 49, Springer International Publishing, pp.279-304, 2022, Geometric Challenges in Isogeometric Analysis, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-92313-6_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of Geometry plus Simulation Modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Aspects of Computer and Information Sciences. MACIS 2019. Lecture Notes in Computer Science, vol 11989.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.453-456, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-43120-4_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Order Error Correction for Trimmed Quadrature in Isogeometric Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Scholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Jüttler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Finite Element Methods with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.297-321, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-14244-5_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02197664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix Generation in Isogeometric Analysis by Low Rank Tensor Approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Jüttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Khoromskij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Langer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Curves and Surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.321-340, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22804-4_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084421v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular Zeros of Polynomial Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Exploring Matrix Generation Strategies in Isogeometric Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Jüttler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael Floater, Tom Lyche, Marie-Laurence Mazure, Knut Mørken, Larry L. Schumaker. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGA – Advances in ShApes, Geometry, and Algebra. Geometry and Computing, vol 10.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Methods for Curves and Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8177, Springer, pp.364-382, 2014, 978-3-642-54381-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-54382-1_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08635-4_5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02958889v1</w:t>
+                <w:t xml:space="preserve">hal-00816141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Matrix Generation Strategies in Isogeometric Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Singular Zeros of Polynomial Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods for Curves and Surfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAGA – Advances in ShApes, Geometry, and Algebra. Geometry and Computing, vol 10.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.77-103, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08635-4_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-54382-1_21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00816141v1</w:t>
+                <w:t xml:space="preserve">hal-02958889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust algebraic methods for geometric computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Symbolic Computation [cs.SC]. Université Nice Sophia Antipolis, 2011. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00651672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7088,114 +7109,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry plus Simulation Modules (G+Smo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:f10fab64a4c0c88d74b934d98ea1e4f8222ed326;origin=https://github.com/gismo/gismo;visit=swh:1:snp:dd59419514fee0c74cb45bb5633070bef0908bf0;anchor=swh:1:rev:cdbcd3275037f598a2da3a6edc3fa6d8c2beed3e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId212"/>
+      <w:footerReference w:type="default" r:id="rId213"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7263,51 +7284,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="883D004D"/>
+    <w:nsid w:val="722D3C75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7494,51 +7515,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mantzaflaris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7135-1084" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155831178" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/mantzaflaris_a_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313534972" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000445520261" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-9667-2012" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/annuaire/angelos-mantzaflaris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-sop.inria.fr/members/Angelos.Mantzaflaris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852627v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Giannelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Imperatore" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Mantzaflaris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Mokri&#353;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2024.101251" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04100465v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Villamizar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beihui Yuan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/4068" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313629v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Scholz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-024-09997-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313561v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo M. Verhelst" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias M. M&#246;ller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. den Besten" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-024-01958-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705758v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Karampatzakis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Provatidis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassios Mihailidis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2024.107553" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185850v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Marsala" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Whyman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gammon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-024-02065-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313467v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Verhelst" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Weinm&#252;ller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Takacs" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepesh Toshniwal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116659" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002985v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2023.128279" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079910v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Szanto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03656945v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2022.102158" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02958668v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Limkilde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Evgrafov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gravesen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcde/qwaa093" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890963v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk J den Besten" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirek L. Kaminski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2021.103075" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02953341v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maodong Pan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert J&#252;ttler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2020.113278" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02099556v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Z. Emiris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Tsigaridas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2020.06.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03236344v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as R Bender" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Faug&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1332190" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02985011v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giust" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2020.101865" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654263v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bus&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2019.07.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138360v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Pan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Hu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.05.030" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02103057v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhilin Han" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein K F Stoter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Ting Wu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changzheng Cheng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.03.010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02271808v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Toulopoulos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmam-2018-0024" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02197673v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Kargaran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan K Kleiss" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.07.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02271800v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.03.026" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02271820v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Birner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2018.08.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02271847v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Khoromskij" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Langer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.11.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272118v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Juettler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Perl" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumpf M." TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.01.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214195v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Rahkooy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafeirakis Zafeirakopoulos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2016.05.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02271957v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Simeon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.11.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272184v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2015.11.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272215v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Buchegger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2015.06.055" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272244v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Moore" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2015.03.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272266v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Zulehner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201410461" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XBZM66XK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011281v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.09.014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722406v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2012.10.043" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355881v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Emiris" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2011.12.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350521v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van der Hoeven" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lecerf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trebuchet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berthomieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2110170.2110180" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530756v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.01.009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285476v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313604v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Mihailidis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51202/9783181024225-413" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04142674v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-7886-1_32" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04313150v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/stag.20231301" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03326950v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Di Dio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galligo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mauroy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92121-7_8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02275658v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gangl" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schneckenleitner" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44101-2_4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02478768v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404024" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02275654v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848546v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Christoforou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wintz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96418-8_16" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01787549v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208976.3209011" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528377v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Schost" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087653" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01525560v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087646" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401134v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2930889.2930919" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556021v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1993886.1993925" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463491v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13411-1_8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00387399v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias P. P. Tsigaridas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1577190.1577207" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313411v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele de Vita" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53963-3_27" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02991234v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92313-6_12" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02958849v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43120-4_35" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02197664v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14244-5_15" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084421v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22804-4_24" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02958889v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08635-4_5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816141v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54382-1_21" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00651672v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827043v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f10fab64a4c0c88d74b934d98ea1e4f8222ed326;origin=https://github.com/gismo/gismo;visit=swh:1:snp:dd59419514fee0c74cb45bb5633070bef0908bf0;anchor=swh:1:rev:cdbcd3275037f598a2da3a6edc3fa6d8c2beed3e" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mantzaflaris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7135-1084" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155831178" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/mantzaflaris_a_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313534972" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Q6yMsVUAAAAJ" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000445520261" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-9667-2012" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/annuaire/angelos-mantzaflaris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-sop.inria.fr/members/Angelos.Mantzaflaris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Giannelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Imperatore" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Mantzaflaris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Mokri&#353;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2024.101251" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04100465v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Villamizar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beihui Yuan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/4068" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705758v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Karampatzakis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Provatidis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassios Mihailidis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2024.107553" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185850v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Marsala" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Whyman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gammon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-024-02065-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313629v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Scholz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-024-09997-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313561v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo M. Verhelst" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias M. M&#246;ller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. den Besten" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-024-01958-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313467v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Verhelst" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Weinm&#252;ller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Takacs" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepesh Toshniwal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116659" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002985v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2023.128279" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079910v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Szanto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03656945v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2022.102158" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02099556v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Z. Emiris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Tsigaridas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2020.06.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03236344v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as R Bender" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Faug&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1332190" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02958668v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Limkilde" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Evgrafov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gravesen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcde/qwaa093" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02953341v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maodong Pan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert J&#252;ttler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2020.113278" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890963v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk J den Besten" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirek L. Kaminski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2021.103075" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654263v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bus&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2019.07.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02985011v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giust" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2020.101865" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02103057v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhilin Han" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein K F Stoter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Ting Wu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changzheng Cheng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.03.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138360v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Pan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Hu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.05.030" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02271808v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Toulopoulos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmam-2018-0024" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02197673v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Kargaran" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan K Kleiss" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.07.010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02271820v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Birner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gmod.2018.08.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02271800v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.03.026" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02271847v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Khoromskij" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Langer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.11.013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272118v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Juettler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Perl" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumpf M." TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.01.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214195v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Rahkooy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafeirakis Zafeirakopoulos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2016.05.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02271957v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Simeon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.11.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272184v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2015.11.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272215v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Buchegger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2015.06.055" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272244v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Moore" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2015.03.011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272266v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Zulehner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201410461" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XBZM66XK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011281v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.09.014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722406v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2012.10.043" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355881v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Emiris" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2011.12.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350521v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van der Hoeven" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lecerf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trebuchet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berthomieu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2110170.2110180" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530756v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.01.009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285476v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313604v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Mihailidis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51202/9783181024225-413" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04142674v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-7886-1_32" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04313150v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/stag.20231301" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03326950v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Di Dio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galligo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mauroy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92121-7_8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02478768v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404024" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02275658v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gangl" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schneckenleitner" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44101-2_4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02275654v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848546v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Christoforou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wintz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96418-8_16" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01787549v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208976.3209011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528377v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Schost" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087653" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01525560v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087646" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401134v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2930889.2930919" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556021v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1993886.1993925" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463491v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13411-1_8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00387399v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias P. P. Tsigaridas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1577190.1577207" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313411v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele de Vita" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53963-3_27" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02991234v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92313-6_12" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02958849v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43120-4_35" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02197664v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14244-5_15" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084421v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22804-4_24" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816141v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54382-1_21" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02958889v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08635-4_5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00651672v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827043v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f10fab64a4c0c88d74b934d98ea1e4f8222ed326;origin=https://github.com/gismo/gismo;visit=swh:1:snp:dd59419514fee0c74cb45bb5633070bef0908bf0;anchor=swh:1:rev:cdbcd3275037f598a2da3a6edc3fa6d8c2beed3e" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>