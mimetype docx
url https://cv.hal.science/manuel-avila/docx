--- v0 (2026-03-20)
+++ v1 (2026-04-27)
@@ -2255,1801 +2255,1801 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrer les jeux sérieux dans l'apprentissage par projet : Une technique de détournement pour l'enseignement d'applications RFID dans le contexte de l'industrie 4.0</w:t>
+                <w:t xml:space="preserve">9 years dedicated to developing students' skills for the industry of the future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kratz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Begot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S.mart</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, S.mart, May 2025, Voguë, France</w:t>
+              <w:t xml:space="preserve">International Conference on Smart Technologies &amp; Education (STE2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Brașov, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05074433v1</w:t>
+                <w:t xml:space="preserve">hal-05563123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback on the “PLCnext for Bachelor Level” certification</w:t>
+                <w:t xml:space="preserve">Intégrer les jeux sérieux dans l'apprentissage par projet : Une technique de détournement pour l'enseignement d'applications RFID dans le contexte de l'industrie 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Berthon</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Begot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European EduNet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">S.mart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S.mart, May 2025, Voguë, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496092v1</w:t>
+                <w:t xml:space="preserve">hal-05074433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI for manufacturing control</w:t>
+                <w:t xml:space="preserve">Feedback on the “PLCnext for Bachelor Level” certification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International EduNet World Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, PARIS, France</w:t>
+              <w:t xml:space="preserve">European EduNet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496016v1</w:t>
+                <w:t xml:space="preserve">hal-04496092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">University education adapts to Industry 4.0 topic</w:t>
+                <w:t xml:space="preserve">AI for manufacturing control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Kratz</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Begot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Remote Engineering and Virtual Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Thessaloniki, France</w:t>
+              <w:t xml:space="preserve">International EduNet World Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496059v1</w:t>
+                <w:t xml:space="preserve">hal-04496016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An educational challenge with a serious game for bachelor students</w:t>
+                <w:t xml:space="preserve">University education adapts to Industry 4.0 topic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Bardet</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">London International Conference on Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, LONDON, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Remote Engineering and Virtual Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Thessaloniki, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495995v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l'apprentissage de Modèles de Markov Cachés pour l'estimation de l'état de santé de systèmes industriels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Keltoum Khodja</w:t>
+                <w:t xml:space="preserve">An educational challenge with a serious game for bachelor students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vrignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Begot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Avila</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris Saclay, France</w:t>
+              <w:t xml:space="preserve">London International Conference on Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, LONDON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876517v1</w:t>
+                <w:t xml:space="preserve">hal-04495995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using AI to control manufactured products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vrignat</w:t>
+                <w:t xml:space="preserve">Contribution à l'apprentissage de Modèles de Markov Cachés pour l'estimation de l'état de santé de systèmes industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Keltoum Khodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Begot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur les objets et systèmes connectés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Dakar (Sénégal), France</w:t>
+              <w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496178v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une Association de Compétences entre Elektron et Hippocrate</w:t>
+                <w:t xml:space="preserve">Using AI to control manufactured products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kratz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">Colloque sur les objets et systèmes connectés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dakar (Sénégal), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290519v1</w:t>
+                <w:t xml:space="preserve">hal-04496178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeu de rôle pédagogique dans un projet universitaire Expliquer pour comprendre et développer sa compétence à transmettre TYPE DE SOUMISSION ANALYSE DE DISPOSITIF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une Association de Compétences entre Elektron et Hippocrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vrignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Begot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque Questions de Pédagogies dans l’Enseignement Supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, BREST, France</w:t>
+              <w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349303v1</w:t>
+                <w:t xml:space="preserve">hal-02290519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeu de rôle pédagogique dans un projet universitaire</w:t>
+                <w:t xml:space="preserve">Jeu de rôle pédagogique dans un projet universitaire Expliquer pour comprendre et développer sa compétence à transmettre TYPE DE SOUMISSION ANALYSE DE DISPOSITIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Begot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">colloque Questions de Pédagogies dans l’Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, BREST, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287038v1</w:t>
+                <w:t xml:space="preserve">hal-02349303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNE ASSOCIATION DE COMPETENCES ENTRE ELEKTRON ET HIPPOCRATE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jeu de rôle pédagogique dans un projet universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Begot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bardet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de Pédagogies dans l’Enseignement Supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, BREST, France</w:t>
+              <w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162941v1</w:t>
+                <w:t xml:space="preserve">hal-02287038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based prognosis applied to a coupled four tank MIMO system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Kratz</w:t>
+                <w:t xml:space="preserve">UNE ASSOCIATION DE COMPETENCES ENTRE ELEKTRON ET HIPPOCRATE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Begot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes SAFEPROCESS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">Questions de Pédagogies dans l’Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, BREST, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954349v1</w:t>
+                <w:t xml:space="preserve">hal-02162941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPC UA: examples of digital reporting applications for industrial applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model-based prognosis applied to a coupled four tank MIMO system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Aggab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kratz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical, Control, Automation and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Xiamen, China</w:t>
+              <w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes SAFEPROCESS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886326v1</w:t>
+                <w:t xml:space="preserve">hal-01954349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du niveau de dégradation et de la durée de vie résiduelle pour un système dynamique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Toufik Aggab</w:t>
+                <w:t xml:space="preserve">OPC UA: examples of digital reporting applications for industrial applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vrignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kratz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès International Pluridisciplinaire en Qualité, Sûreté de fonctionnement et Développement durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Bourges, France</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical, Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Xiamen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954418v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Créer une Interface Homme-Machine : un nouveau support de compétences pour nos enseignements en Licence Professionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prognosis Method Using an Observer and Time Series Predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Aggab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kratz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Avila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Club EEA, May 2017, Le MANS, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on Mathematical Methods in Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01562614v1</w:t>
+                <w:t xml:space="preserve">hal-01954437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remaining Useful Life prediction method using an observer and statistical inference estimation methods</w:t>
               </w:r>
@@ -4137,51 +4137,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognosis Method Using an Observer and Time Series Predictions</w:t>
+                <w:t xml:space="preserve">Estimation du niveau de dégradation et de la durée de vie résiduelle pour un système dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Aggab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kratz</w:t>
@@ -4199,427 +4199,431 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Mathematical Methods in Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">12ème Congrès International Pluridisciplinaire en Qualité, Sûreté de fonctionnement et Développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954437v1</w:t>
+                <w:t xml:space="preserve">hal-01954418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach for Assessment of Level of Degradation and RUL Estimation for a dynamic system</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Créer une Interface Homme-Machine : un nouveau support de compétences pour nos enseignements en Licence Professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Begot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2017 - 43rd Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Beijing, China</w:t>
+              <w:t xml:space="preserve">CETSIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Club EEA, May 2017, Le MANS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954380v1</w:t>
+                <w:t xml:space="preserve">hal-01562614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert de technologie pour le contrôle-commande de feux d'artifices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Approach for Assessment of Level of Degradation and RUL Estimation for a dynamic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Aggab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kratz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Avila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Club EEA, May 2017, Le MANS, France</w:t>
+              <w:t xml:space="preserve">IECON 2017 - 43rd Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01524309v1</w:t>
+                <w:t xml:space="preserve">hal-01954380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A technology shift for a fireworks controller</w:t>
+                <w:t xml:space="preserve">Transfert de technologie pour le contrôle-commande de feux d'artifices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Aggab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Congress in Education, Innovation and Learning Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Congress in Education, Innovation and Learning Technologies, Sep 2015, GRENADA, Spain</w:t>
+              <w:t xml:space="preserve">CETSIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Club EEA, May 2017, Le MANS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205709v1</w:t>
+                <w:t xml:space="preserve">hal-01524309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EN ROUTE VERS L'INDUSTRIE 4.0 RETOUR SUR EXPERIENCE DANS NOS ENSEIGNEMENTS</w:t>
               </w:r>
@@ -4724,650 +4728,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du niveau de dégradation par un modèle de Markov caché multi-flux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A technology shift for a fireworks controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Begot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUALITA' 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">2nd International Congress in Education, Innovation and Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Congress in Education, Innovation and Learning Technologies, Sep 2015, GRENADA, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149798v1</w:t>
+                <w:t xml:space="preserve">hal-01205709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D image based road pavement crack detection by calculating minimal paths and dynamic programming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation du niveau de dégradation par un modèle de Markov caché multi-flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Aggab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vrignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tien Sy Nguyen</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">QUALITA' 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954467v1</w:t>
+                <w:t xml:space="preserve">hal-01149798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rédaction d'un cahier des charges fonctionnel dans le cadre d'une organisation au sein d'un projet : retour sur expérience avec des étudiants Bac+2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MODÉLISATION DU NIVEAU DE DÉGRADATION D'UN SYSTÈME INDUSTRIEL À L'AIDE DE MODÈLES DE MARKOV CACHÉS INDUSTRIAL DEGRADATION LEVEL MODELING WITH HIDDEN MARKOV MODELS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Roblès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kratz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Congrès - Association Internationale de Pédagogie Universitaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, MONS, Belgium. page : 20</w:t>
+              <w:t xml:space="preserve">19ème Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996092v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODÉLISATION DU NIVEAU DE DÉGRADATION D'UN SYSTÈME INDUSTRIEL À L'AIDE DE MODÈLES DE MARKOV CACHÉS INDUSTRIAL DEGRADATION LEVEL MODELING WITH HIDDEN MARKOV MODELS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2D image based road pavement crack detection by calculating minimal paths and dynamic programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Begot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Sy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01091355v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Minimal Data Size by Using Entropy, in a HMM Maintenance Manufacturing Use</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Roblès</w:t>
+                <w:t xml:space="preserve">Rédaction d'un cahier des charges fonctionnel dans le cadre d'une organisation au sein d'un projet : retour sur expérience avec des étudiants Bac+2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vrignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Begot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIM'2013 Manufacturing Modelling, Management and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Saint Petersburg, Russia. pp.1</w:t>
+              <w:t xml:space="preserve">28ème Congrès - Association Internationale de Pédagogie Universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, MONS, Belgium. page : 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839857v1</w:t>
+                <w:t xml:space="preserve">hal-00996092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise à jour dynamique de Modèles de Markov Cachés : Application dans l'Aide à la Décision pour une Maintenance Préventive Industrielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Roblès</w:t>
+                <w:t xml:space="preserve">HMM Framework, for Industrial Maintenance Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5390,109 +5390,109 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Begot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Corté, France. pp.1</w:t>
+              <w:t xml:space="preserve">QUALITA2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00833959v1</w:t>
+                <w:t xml:space="preserve">hal-00823159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HMM Framework, for Industrial Maintenance Activities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Robles</w:t>
+                <w:t xml:space="preserve">Evaluation of Minimal Data Size by Using Entropy, in a HMM Maintenance Manufacturing Use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Roblès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5515,97 +5515,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Begot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUALITA2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Compiègne, France</w:t>
+              <w:t xml:space="preserve">MIM'2013 Manufacturing Modelling, Management and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saint Petersburg, Russia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823159v1</w:t>
+                <w:t xml:space="preserve">hal-00839857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantité minimale d'observations pour l'estimation de Modèles de Markov Cachés, dans le cadre d'une politique de maintenance préventive</w:t>
+                <w:t xml:space="preserve">Mise à jour dynamique de Modèles de Markov Cachés : Application dans l'Aide à la Décision pour une Maintenance Préventive Industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Roblès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
@@ -5640,97 +5640,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Begot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5 ièmes Journées Doctorales / Journées Nationales MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">CNRIUT 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Corté, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844512v1</w:t>
+                <w:t xml:space="preserve">hal-00833959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HMM Framework, for Industrial Maintenance ActivitiesHMM Framework, for Industrial Maintenance Activities</w:t>
+                <w:t xml:space="preserve">Quantité minimale d'observations pour l'estimation de Modèles de Markov Cachés, dans le cadre d'une politique de maintenance préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Roblès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
@@ -5765,198 +5765,198 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Begot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualita 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Compiègne, France. pp.43</w:t>
+              <w:t xml:space="preserve">5 ièmes Journées Doctorales / Journées Nationales MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804451v1</w:t>
+                <w:t xml:space="preserve">hal-00844512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENERATION D'INDICATEURS DANS LE CADRE D'UNE POLITIQUE DE MAINTENANCE PREVENTIVE CONDITIONNELLE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HMM Framework, for Industrial Maintenance ActivitiesHMM Framework, for Industrial Maintenance Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Roblès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Begot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GENERATION D'INDICATEURS DANS LE CADRE D'UNE POLITIQUE DE MAINTENANCE PREVENTIVE CONDITIONNELLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Tours, France. pp.177-196</w:t>
+              <w:t xml:space="preserve">Qualita 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Compiègne, France. pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744121v1</w:t>
+                <w:t xml:space="preserve">hal-00804451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de pertinence par les critères du &amp;quot; maximum de vraisemblance &amp;quot; de &amp;quot; BIC &amp;quot; et &amp;quot; AIC&amp;quot; appliqués à l'évaluation des paramètres stochastiques de Modèles de Markov Cachés</w:t>
               </w:r>
@@ -6061,176 +6061,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00706762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods to choose the best Hidden Markov Model topology for improving maintenance policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Roblès</w:t>
+                <w:t xml:space="preserve">GENERATION D'INDICATEURS DANS LE CADRE D'UNE POLITIQUE DE MAINTENANCE PREVENTIVE CONDITIONNELLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vrignat</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Begot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM'12 9th International Conference of Modeling, Optimization and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France. pp.1</w:t>
+              <w:t xml:space="preserve">GENERATION D'INDICATEURS DANS LE CADRE D'UNE POLITIQUE DE MAINTENANCE PREVENTIVE CONDITIONNELLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Tours, France. pp.177-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00706781v1</w:t>
+                <w:t xml:space="preserve">hal-00744121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical evaluation of Hidden Markov Models topologies, based on industrial synthetic model</w:t>
+                <w:t xml:space="preserve">Methods to choose the best Hidden Markov Model topology for improving maintenance policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Roblès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
@@ -6244,123 +6244,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Begot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INCOM 2012, 14th IFAC Symposium on Information Control Problems in Manufacturing Information Control Problems in Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MOSIM'12 9th International Conference of Modeling, Optimization and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00706775v1</w:t>
+                <w:t xml:space="preserve">hal-00706781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incertitudes Stochastiques sur des Modèles de Markov Cachés : Application dans l'Aide à la Décision pour une Maintenance Préventive Industrielle</w:t>
+                <w:t xml:space="preserve">Statistical evaluation of Hidden Markov Models topologies, based on industrial synthetic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Roblès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
@@ -6374,219 +6369,224 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kratz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT 2012, Colloque National de la Recherche en IUT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INCOM 2012, 14th IFAC Symposium on Information Control Problems in Manufacturing Information Control Problems in Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bucharest, Romania. pp.1029 - 1034, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20120523-3-RO-2023.00052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00706751v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une maquette pédagogique virtuelle pour la programmation de Grafcet en langage C sur microprocesseur en informatique industrielle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incertitudes Stochastiques sur des Modèles de Markov Cachés : Application dans l'Aide à la Décision pour une Maintenance Préventive Industrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Roblès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Begot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Trois-Rivières, Canada</w:t>
+              <w:t xml:space="preserve">CNRIUT 2012, Colloque National de la Recherche en IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Tours, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00638086v1</w:t>
+                <w:t xml:space="preserve">hal-00706751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération d'indicateurs de maintenance par une approche semi-paramétrique et par une approche markovienne</w:t>
               </w:r>
@@ -6687,1443 +6687,1460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01038021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and classification of traffic signs using Gabor Filter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fosalau Cristian</w:t>
+                <w:t xml:space="preserve">Développement d'une maquette pédagogique virtuelle pour la programmation de Grafcet en langage C sur microprocesseur en informatique industrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vrignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Begot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telecommunications and Signal Processing (TSP), 2011 34th</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Trois-Rivières, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00716320v1</w:t>
+                <w:t xml:space="preserve">hal-00638086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithm for Face and Eye Detection Using Colour Segmentation and Invariant Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petrisor Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrisor Daniel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fosalau Cristian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariut Felix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Telecommunications and Signal Processing (TSP), 2011 34th</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Budapest, Hungary. pp.564-569, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TSP.2011.6043666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00716321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision support with a markovian approach for maintenance context activities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vrignat</w:t>
+                <w:t xml:space="preserve">Detection and classification of traffic signs using Gabor Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariut Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fosalau Cristian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Kratz</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petrisor Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Safety &amp; Reliability International Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Telecommunications and Signal Processing (TSP), 2011 34th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Budapest, Hungary. pp.554-558, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2011.6043668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00626533v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une possible réponse ludique pour les processus industriels communicants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Begot</w:t>
+                <w:t xml:space="preserve">Decision support with a markovian approach for maintenance context activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vrignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kratz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Trois-Rivières, Canada</w:t>
+              <w:t xml:space="preserve">European Safety &amp; Reliability International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00638084v1</w:t>
+                <w:t xml:space="preserve">hal-00626533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of relevance of stochastic parameters on Hidden Markov Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Roblès</w:t>
+                <w:t xml:space="preserve">Une possible réponse ludique pour les processus industriels communicants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Begot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Safety and Reliability Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.71</w:t>
+              <w:t xml:space="preserve">9ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Trois-Rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00626646v1</w:t>
+                <w:t xml:space="preserve">hal-00638084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FREE-FORM ANISOTROPY: A NEW METHOD FOR CRACK DETECTION ON PAVEMENT SURFACE IMAGES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Begot</w:t>
+                <w:t xml:space="preserve">Evaluation of relevance of stochastic parameters on Hidden Markov Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Roblès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Avila</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vrignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00626896v1</w:t>
+                <w:t xml:space="preserve">hal-00626646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Maintenance and Servicing Indicator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vrignat</w:t>
+                <w:t xml:space="preserve">FREE-FORM ANISOTROPY: A NEW METHOD FOR CRACK DETECTION ON PAVEMENT SURFACE IMAGES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Sy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Begot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Production and Management Systems (APMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01055862v1</w:t>
+                <w:t xml:space="preserve">hal-00626896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAVEMENT CRACKING DETECTION USING AN ANISOTROPY MEASUREMENT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Begot</w:t>
+                <w:t xml:space="preserve">Towards a Maintenance and Servicing Indicator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vrignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manuel Avila</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème IASTED International Conference on Computer Graphics and Imaging (CGIM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Advances in Production and Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France. pp.113-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-16358-6_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608266v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01055862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d'un algorithme de détection de défauts sur des images de chaussées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PAVEMENT CRACKING DETECTION USING AN ANISOTROPY MEASUREMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Sy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Begot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Bardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">11ème IASTED International Conference on Computer Graphics and Imaging (CGIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00608332v1</w:t>
+                <w:t xml:space="preserve">hal-00608266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des chaînes de Markov cachées pour une évaluation des activités de maintenance dans le cadre d'un processus industriel pour l'agroalimentaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude d'un algorithme de détection de défauts sur des images de chaussées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Sy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Begot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Kratz</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT, Colloque National de la Recherche en IUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, LILLE, France</w:t>
+              <w:t xml:space="preserve">Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00594894v1</w:t>
+                <w:t xml:space="preserve">hal-00608332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Detection and Classification of Defect on road Pavement using Anisotropy Measure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tien Sy Nguyen</w:t>
+                <w:t xml:space="preserve">Utilisation des chaînes de Markov cachées pour une évaluation des activités de maintenance dans le cadre d'un processus industriel pour l'agroalimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Begot</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Glasgow, United Kingdom. pp.617-621</w:t>
+              <w:t xml:space="preserve">CNRIUT, Colloque National de la Recherche en IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00666919v1</w:t>
+                <w:t xml:space="preserve">hal-00594894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation et organisation des activités opérationnelles en maintenance dans le cadre de processus industriels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vrignat</w:t>
+                <w:t xml:space="preserve">Automatic Detection and Classification of Defect on road Pavement using Anisotropy Measure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Sy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Kratz</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Begot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Francophone, Evaluation des Performances et Maîtrise des Risques Technologiques pour les Systèmes Industriels et Energétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, LE HAVRE, France</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Glasgow, United Kingdom. pp.617-621</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00594896v1</w:t>
+                <w:t xml:space="preserve">hal-00666919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conventional approaches to the modelling of a dysfunctional process in the context of maintenance activity</w:t>
+                <w:t xml:space="preserve">Evaluation et organisation des activités opérationnelles en maintenance dans le cadre de processus industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
@@ -8141,97 +8158,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrotechnical Conference, The 14th IEEE Mediterranean, IEEE MELECON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, AJACCIO, France. pp.41-47</w:t>
+              <w:t xml:space="preserve">Colloque International Francophone, Evaluation des Performances et Maîtrise des Risques Technologiques pour les Systèmes Industriels et Energétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, LE HAVRE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00594888v1</w:t>
+                <w:t xml:space="preserve">hal-00594896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des dysfonctionnements d'un système dans le cadre d'activités de maintenance</w:t>
+                <w:t xml:space="preserve">Conventional approaches to the modelling of a dysfunctional process in the context of maintenance activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
@@ -8249,427 +8266,535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, AVIGNON, France. pp.Communication 4A-1</w:t>
+              <w:t xml:space="preserve">Electrotechnical Conference, The 14th IEEE Mediterranean, IEEE MELECON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, AJACCIO, France. pp.41-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00594893v1</w:t>
+                <w:t xml:space="preserve">hal-00594888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Defects in Road Surface by a Vision System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tien Sy Nguyen</w:t>
+                <w:t xml:space="preserve">Modélisation des dysfonctionnements d'un système dans le cadre d'activités de maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Bardet</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrotechnical Conference, The 14th IEEE Mediterranean</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, AJACCIO, France. pp.847 - 851</w:t>
+              <w:t xml:space="preserve">16ème Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, AVIGNON, France. pp.Communication 4A-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00666928v1</w:t>
+                <w:t xml:space="preserve">hal-00594893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de fissures sur des images de chaussées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Detection of Defects in Road Surface by a Vision System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Sy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Begot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Duculty</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Colloque National de la Recherche en IUT (CNRIUT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Thionville-Yutz, France</w:t>
+              <w:t xml:space="preserve">Electrotechnical Conference, The 14th IEEE Mediterranean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, AJACCIO, France. pp.847 - 851</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00608309v1</w:t>
+                <w:t xml:space="preserve">hal-00666928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que peut-on attendre aujourd'hui des nouveaux produits d'automation pour la e-maintenance ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vrignat</w:t>
+                <w:t xml:space="preserve">Détection de fissures sur des images de chaussées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Sy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Kratz</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Begot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT, Colloque National de la Recherche en IUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Thionville, France</w:t>
+              <w:t xml:space="preserve">13ème Colloque National de la Recherche en IUT (CNRIUT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Thionville-Yutz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00594889v1</w:t>
+                <w:t xml:space="preserve">hal-00608309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Que peut-on attendre aujourd'hui des nouveaux produits d'automation pour la e-maintenance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vrignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kratz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CNRIUT, Colloque National de la Recherche en IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Thionville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00594889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Détection de défauts sur la surface de chaussées par système de vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Sy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8710,51 +8835,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00608325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8764,148 +8889,148 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Science in Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 763, pp.689-1125, 2023, Lecture Notes in Networks and Systems, Michael E. Auer; Reinhard Langmann; Thrasyvoulos Tsiatsos, 978-3-031-42466-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42467-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04374746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8915,51 +9040,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a maintenance and servicing indicator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9005,73 +9130,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Production Management Systems, New Challenges, New Approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AICT 318, Springer, pp.113-120, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a maintenance and servicing indicator, In Advances in Production Management Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9117,113 +9242,113 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SPRINGER. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Challenges, New Approaches, IFIP, International Federation for Information Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPRINGER, pp.113-120, 2010, 978-3-642-16357-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Road Markings Detection and Tracking Using Hough Transform and Kalman Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Begot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9238,51 +9363,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vol 3708 LNCS, pp 76-83, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9292,51 +9417,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et utilisation d'applications complémentaires dans une approche SCADA : retour sur expérience avec des étudiants Bac+2 et Bac+5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9384,73 +9509,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution Bluetooth : utilisation d'une architecture logicielle dans le cadre d'une mise en place d'une solution multi-clients à partir d'un serveur OPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9472,117 +9597,117 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Begot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de pertinence par les critères du &amp;quot; maximum de vraisemblance &amp;quot; et de &amp;quot; BIC 1 &amp;quot; appliqués à l'évaluation des paramètres stochastiques de modèles de Markov cachés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9616,73 +9741,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00601987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web embarqué : du projet tuteuré aux travaux pratiques sur un module d'E/S communicant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9704,117 +9829,117 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Begot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la pertinence des paramètres stochastiques sur des Modèles de Markov Cachés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9848,73 +9973,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00601983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UNE NOUVELLE APPROCHE DE LA MAINTENANCE &amp;quot; ON-LINE &amp;quot; : UN CAS D'ECOLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9949,73 +10074,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APPROCHE DE L'ELECTRONIQUE PAR LES FONCTIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10050,51 +10175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10104,105 +10229,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONTRIBUTION AU BON USAGE DE MODELES DE MARKOV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université d'Orléans, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02378550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId136"/>
+      <w:footerReference w:type="default" r:id="rId137"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10270,51 +10395,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="99FFC341"/>
+    <w:nsid w:val="AD065933"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10501,51 +10626,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuel-avila" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3991-7273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235465542" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342262v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vrignat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kratz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Avila" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Duculty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Begot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250033" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185086v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bardet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci15080953" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273675v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berthon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delouche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273680v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charri&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495939v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20222002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902745v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggab Toufik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avila Manuel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.09.019" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321067v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bardet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20190002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930694v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Robl&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/dtetr/ecar2018/26363" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768653v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Millet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332293v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Aggab" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147951v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2015.2423191" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954287v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628931v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aupetit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slimane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692349v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594886v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074433v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496092v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496016v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496059v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495995v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876517v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Keltoum Khodja" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496178v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349303v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287038v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162941v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954349v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886326v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Robles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954418v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562614v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612806v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954437v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954380v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524309v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205709v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166280v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149798v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954467v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Sy Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996092v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091355v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839857v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833959v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823159v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844512v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744121v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706762v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706781v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706775v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00052" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706751v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638086v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038021v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716320v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariut Felix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fosalau Cristian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrisor Daniel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.6043668" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716321v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.6043666" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626533v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638084v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626646v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626896v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055862v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16358-6_15" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608266v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608332v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594894v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666919v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594896v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594888v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594893v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666928v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608309v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594889v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608325v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374746v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-42467-0?sap-outbound-id=CB84D2523F9DCEEB31A9038CC0EAFC2D4A0C1537&amp;amp;utm_source=standard&amp;amp;utm_medium=email&amp;amp;utm_campaign=000_LAN36_0000019083_Book%20author%20congrats%20NEW&amp;amp;utm_content=EN_34155_20240105&amp;amp;mkt-key=42010A0D55461EED80FCD62F060FABF7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42467-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594887v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782991v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957952v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Voisin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Emile" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079048v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806798v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601987v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602851v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Josserand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601983v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602847v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602843v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02378550v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuel-avila" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3991-7273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235465542" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342262v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vrignat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kratz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Avila" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Duculty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Begot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250033" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185086v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bardet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci15080953" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273675v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berthon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delouche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273680v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charri&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495939v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20222002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902745v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggab Toufik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avila Manuel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.09.019" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321067v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bardet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20190002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930694v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Robl&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/dtetr/ecar2018/26363" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768653v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Millet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332293v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Aggab" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147951v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2015.2423191" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954287v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628931v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aupetit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slimane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692349v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594886v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563123v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074433v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496092v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496016v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496059v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495995v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876517v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Keltoum Khodja" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496178v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290519v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349303v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287038v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162941v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954349v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886326v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Robles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954437v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612806v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954418v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562614v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954380v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524309v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166280v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205709v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149798v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091355v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954467v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Sy Nguyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996092v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839857v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833959v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844512v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804451v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706762v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744121v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706781v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706775v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00052" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706751v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038021v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638086v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716321v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrisor Daniel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fosalau Cristian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariut Felix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.6043666" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716320v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.6043668" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626533v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638084v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626646v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626896v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055862v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16358-6_15" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608266v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608332v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594894v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666919v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594896v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594888v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594893v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666928v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608309v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594889v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608325v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374746v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-42467-0?sap-outbound-id=CB84D2523F9DCEEB31A9038CC0EAFC2D4A0C1537&amp;amp;utm_source=standard&amp;amp;utm_medium=email&amp;amp;utm_campaign=000_LAN36_0000019083_Book%20author%20congrats%20NEW&amp;amp;utm_content=EN_34155_20240105&amp;amp;mkt-key=42010A0D55461EED80FCD62F060FABF7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42467-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594887v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782991v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957952v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Voisin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Emile" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079048v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806798v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601987v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602851v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Josserand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601983v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602847v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602843v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02378550v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>