--- v1 (2026-04-27)
+++ v2 (2026-05-18)
@@ -201,2077 +201,2202 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pédagogie par projet au service de la diminution de déchets alimentaires</w:t>
+                <w:t xml:space="preserve">Réalité Augmentée : Un Retour sur Expérience pour des étudiants en Bachelor Universitaire de Technologie (GEII)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Kratz</w:t>
+                <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Avila</w:t>
+                <w:t xml:space="preserve">Jérôme Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphane Begot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Begot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05342262v1</w:t>
+                <w:t xml:space="preserve">hal-05595029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Pedagogies for Industry 4.0: Teaching RFID with Serious Games in a Project-Based Learning Environment</w:t>
+                <w:t xml:space="preserve">La pédagogie par projet au service de la diminution de déchets alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kratz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Begot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/educsci15080953⟩</w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24, pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/20250033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05185086v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur expérience dans le cadre d’une certification intitulée “PLCnext for Bachelor Level”, 1ère mondiale</w:t>
+                <w:t xml:space="preserve">Innovative Pedagogies for Industry 4.0: Teaching RFID with Serious Games in a Project-Based Learning Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Duculty</w:t>
+                <w:t xml:space="preserve">Stéphane Begot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/j3ea/20231004⟩</w:t>
+              <w:t xml:space="preserve">Education Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/educsci15080953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273675v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage du nano-ordinateur Raspberry Pi et Matlab pour la régulation d’une alimentation à découpage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Retour sur expérience dans le cadre d’une certification intitulée “PLCnext for Bachelor Level”, 1ère mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vrignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Begot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 22, pp.1008. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/j3ea/20231008⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 22, pp.1004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/20231004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273680v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home automation of the future: introduction to industrial collaboration for students of the Licence Professionnelle program</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usage du nano-ordinateur Raspberry Pi et Matlab pour la régulation d’une alimentation à découpage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Duculty</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Begot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 21, pp.2002. </w:t>
+              <w:t xml:space="preserve">, 2023, 22, pp.1008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/j3ea/20222002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/20231008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495939v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement indicators for Total Productive Maintenance policy</w:t>
+                <w:t xml:space="preserve">Home automation of the future: introduction to industrial collaboration for students of the Licence Professionnelle program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Avila Manuel</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Duculty</w:t>
+                <w:t xml:space="preserve">Stéphane Begot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Kratz</w:t>
+                <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2018.09.019⟩</w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21, pp.2002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/20222002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902745v1</w:t>
+                <w:t xml:space="preserve">hal-04495939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objets Connectés : Mise en oeuvre d’un challenge intitulé « Industrie du futur, c’est maintenant ! » dans le cadre d’un enseignement pour des élèves ingénieurs</w:t>
+                <w:t xml:space="preserve">Improvement indicators for Total Productive Maintenance policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manuel Avila</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aggab Toufik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avila Manuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Begot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kratz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/j3ea/20190002⟩</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 82, pp.86 - 96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2018.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321067v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPC UA: Examples of Digital Reporting Applications for Current Industrial Processes</w:t>
+                <w:t xml:space="preserve">Objets Connectés : Mise en oeuvre d’un challenge intitulé « Industrie du futur, c’est maintenant ! » dans le cadre d’un enseignement pour des élèves ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Begot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEStech Transactions on Engineering and Technology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12783/dtetr/ecar2018/26363⟩</w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18, pp.0002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/20190002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930694v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des exemples de briques technologiques dans le cadre d'une application pour l'industrie du futur</w:t>
+                <w:t xml:space="preserve">OPC UA: Examples of Digital Reporting Applications for Current Industrial Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Roblès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kratz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue 3E.I</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DEStech Transactions on Engineering and Technology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, ecar, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12783/dtetr/ecar2018/26363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768653v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et utilisation d’applications complémentaires dans une approche SCADA avec une solution communicante Bluetooth</w:t>
+                <w:t xml:space="preserve">Des exemples de briques technologiques dans le cadre d'une application pour l'industrie du futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Roblès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Toufik Aggab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332293v1</w:t>
+                <w:t xml:space="preserve">hal-01768653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure Event Prediction Using Hidden Markov Model Approaches</w:t>
+                <w:t xml:space="preserve">Développement et utilisation d’applications complémentaires dans une approche SCADA avec une solution communicante Bluetooth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Duculty</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Begot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Aggab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Reliability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147951v1</w:t>
+                <w:t xml:space="preserve">hal-01332293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HMM Framework for Industrial Maintenance Activities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Failure Event Prediction Using Hidden Markov Model Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vrignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kratz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. no. 99, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TR.2015.2423191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954287v1</w:t>
+                <w:t xml:space="preserve">hal-01147951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenance policy: degradation laws versus hidden Markov model availability indicator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HMM Framework for Industrial Maintenance Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Roblès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Duculty</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Slimane</w:t>
+                <w:t xml:space="preserve">Stéphane Begot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 226(2) (1748006X11406335), pp.137-155</w:t>
+              <w:t xml:space="preserve">, 2014, pp.230-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628931v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du niveau de dégradation d'un processus à l'aide de lois de dégradation et d'un modèle de Markov caché</w:t>
+                <w:t xml:space="preserve">Maintenance policy: degradation laws versus hidden Markov model availability indicator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 1, pp.41-72</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 226(2) (1748006X11406335), pp.137-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692349v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération d'indicateurs de maintenance par une approche semi-paramétrique et par une approche markovienne</w:t>
+                <w:t xml:space="preserve">Estimation du niveau de dégradation d'un processus à l'aide de lois de dégradation et d'un modèle de Markov caché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Sciences et Maintenance, Association française des ingénieurs et responsables de maintenance (AFIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.1-28</w:t>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, pp.41-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684468v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Génération d'indicateurs de maintenance par une approche semi-paramétrique et par une approche markovienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vrignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Sciences et Maintenance, Association française des ingénieurs et responsables de maintenance (AFIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Use of HMM for Evaluation of maintenance activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. J. Adaptive and Innovative Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Vol. 1 (Nos. 3/4), pp.216-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2281,6605 +2406,6605 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">9 years dedicated to developing students' skills for the industry of the future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kratz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Kratz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Begot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Smart Technologies &amp; Education (STE2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Brașov, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer les jeux sérieux dans l'apprentissage par projet : Une technique de détournement pour l'enseignement d'applications RFID dans le contexte de l'industrie 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Begot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S.mart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, S.mart, May 2025, Voguë, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback on the “PLCnext for Bachelor Level” certification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European EduNet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI for manufacturing control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Begot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International EduNet World Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">University education adapts to Industry 4.0 topic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Remote Engineering and Virtual Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Thessaloniki, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An educational challenge with a serious game for bachelor students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Duculty</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Begot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">London International Conference on Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, LONDON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'apprentissage de Modèles de Markov Cachés pour l'estimation de l'état de santé de systèmes industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Keltoum Khodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Duculty</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Begot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using AI to control manufactured products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur les objets et systèmes connectés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Dakar (Sénégal), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une Association de Compétences entre Elektron et Hippocrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jeu de rôle pédagogique dans un projet universitaire Expliquer pour comprendre et développer sa compétence à transmettre TYPE DE SOUMISSION ANALYSE DE DISPOSITIF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Begot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bardet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">colloque Questions de Pédagogies dans l’Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, BREST, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290519v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeu de rôle pédagogique dans un projet universitaire Expliquer pour comprendre et développer sa compétence à transmettre TYPE DE SOUMISSION ANALYSE DE DISPOSITIF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une Association de Compétences entre Elektron et Hippocrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vrignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Begot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Begot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque Questions de Pédagogies dans l’Enseignement Supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, BREST, France</w:t>
+              <w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349303v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeu de rôle pédagogique dans un projet universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Begot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vrignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Begot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UNE ASSOCIATION DE COMPETENCES ENTRE ELEKTRON ET HIPPOCRATE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Begot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de Pédagogies dans l’Enseignement Supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, BREST, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based prognosis applied to a coupled four tank MIMO system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Aggab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kratz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes SAFEPROCESS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPC UA: examples of digital reporting applications for industrial applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical, Control, Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Xiamen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognosis Method Using an Observer and Time Series Predictions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Estimation du niveau de dégradation et de la durée de vie résiduelle pour un système dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Aggab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kratz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vrignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Mathematical Methods in Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">12ème Congrès International Pluridisciplinaire en Qualité, Sûreté de fonctionnement et Développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954437v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remaining Useful Life prediction method using an observer and statistical inference estimation methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Créer une Interface Homme-Machine : un nouveau support de compétences pour nos enseignements en Licence Professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vrignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Begot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toufik Aggab</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual conference of the prognostics and health management society 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, St. Petersburg, Florida., United States</w:t>
+              <w:t xml:space="preserve">CETSIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Club EEA, May 2017, Le MANS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612806v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du niveau de dégradation et de la durée de vie résiduelle pour un système dynamique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Remaining Useful Life prediction method using an observer and statistical inference estimation methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Aggab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kratz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vrignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès International Pluridisciplinaire en Qualité, Sûreté de fonctionnement et Développement durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Bourges, France</w:t>
+              <w:t xml:space="preserve">Annual conference of the prognostics and health management society 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, St. Petersburg, Florida., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954418v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Créer une Interface Homme-Machine : un nouveau support de compétences pour nos enseignements en Licence Professionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prognosis Method Using an Observer and Time Series Predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Aggab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kratz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Avila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Club EEA, May 2017, Le MANS, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on Mathematical Methods in Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01562614v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approach for Assessment of Level of Degradation and RUL Estimation for a dynamic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Aggab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kratz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vrignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2017 - 43rd Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert de technologie pour le contrôle-commande de feux d'artifices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Aggab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CETSIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Club EEA, May 2017, Le MANS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EN ROUTE VERS L'INDUSTRIE 4.0 RETOUR SUR EXPERIENCE DANS NOS ENSEIGNEMENTS</w:t>
+                <w:t xml:space="preserve">A technology shift for a fireworks controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Duculty</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Stéphane Begot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de Pédagogie dans l’Enseignement Supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, QPES, Jun 2015, brest, France</w:t>
+              <w:t xml:space="preserve">2nd International Congress in Education, Innovation and Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Congress in Education, Innovation and Learning Technologies, Sep 2015, GRENADA, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166280v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A technology shift for a fireworks controller</w:t>
+                <w:t xml:space="preserve">EN ROUTE VERS L'INDUSTRIE 4.0 RETOUR SUR EXPERIENCE DANS NOS ENSEIGNEMENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Begot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Congress in Education, Innovation and Learning Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Congress in Education, Innovation and Learning Technologies, Sep 2015, GRENADA, Spain</w:t>
+              <w:t xml:space="preserve">Questions de Pédagogie dans l’Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, QPES, Jun 2015, brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205709v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du niveau de dégradation par un modèle de Markov caché multi-flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Aggab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QUALITA' 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODÉLISATION DU NIVEAU DE DÉGRADATION D'UN SYSTÈME INDUSTRIEL À L'AIDE DE MODÈLES DE MARKOV CACHÉS INDUSTRIAL DEGRADATION LEVEL MODELING WITH HIDDEN MARKOV MODELS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">2D image based road pavement crack detection by calculating minimal paths and dynamic programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphane Begot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Sy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01091355v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D image based road pavement crack detection by calculating minimal paths and dynamic programming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Rédaction d'un cahier des charges fonctionnel dans le cadre d'une organisation au sein d'un projet : retour sur expérience avec des étudiants Bac+2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vrignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Begot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tien Sy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">28ème Congrès - Association Internationale de Pédagogie Universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, MONS, Belgium. page : 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954467v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rédaction d'un cahier des charges fonctionnel dans le cadre d'une organisation au sein d'un projet : retour sur expérience avec des étudiants Bac+2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MODÉLISATION DU NIVEAU DE DÉGRADATION D'UN SYSTÈME INDUSTRIEL À L'AIDE DE MODÈLES DE MARKOV CACHÉS INDUSTRIAL DEGRADATION LEVEL MODELING WITH HIDDEN MARKOV MODELS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Roblès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kratz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Congrès - Association Internationale de Pédagogie Universitaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, MONS, Belgium. page : 20</w:t>
+              <w:t xml:space="preserve">19ème Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996092v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HMM Framework, for Industrial Maintenance Activities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Minimal Data Size by Using Entropy, in a HMM Maintenance Manufacturing Use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Roblès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vrignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Begot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUALITA2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Compiègne, France</w:t>
+              <w:t xml:space="preserve">MIM'2013 Manufacturing Modelling, Management and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saint Petersburg, Russia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823159v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Minimal Data Size by Using Entropy, in a HMM Maintenance Manufacturing Use</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Mise à jour dynamique de Modèles de Markov Cachés : Application dans l'Aide à la Décision pour une Maintenance Préventive Industrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Roblès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vrignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Begot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIM'2013 Manufacturing Modelling, Management and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Saint Petersburg, Russia. pp.1</w:t>
+              <w:t xml:space="preserve">CNRIUT 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Corté, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839857v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise à jour dynamique de Modèles de Markov Cachés : Application dans l'Aide à la Décision pour une Maintenance Préventive Industrielle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">HMM Framework, for Industrial Maintenance Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vrignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Begot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Corté, France. pp.1</w:t>
+              <w:t xml:space="preserve">QUALITA2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00833959v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantité minimale d'observations pour l'estimation de Modèles de Markov Cachés, dans le cadre d'une politique de maintenance préventive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">HMM Framework, for Industrial Maintenance ActivitiesHMM Framework, for Industrial Maintenance Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Roblès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vrignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Begot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5 ièmes Journées Doctorales / Journées Nationales MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">Qualita 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Compiègne, France. pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844512v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HMM Framework, for Industrial Maintenance ActivitiesHMM Framework, for Industrial Maintenance Activities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Quantité minimale d'observations pour l'estimation de Modèles de Markov Cachés, dans le cadre d'une politique de maintenance préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Roblès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vrignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Begot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualita 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Compiègne, France. pp.43</w:t>
+              <w:t xml:space="preserve">5 ièmes Journées Doctorales / Journées Nationales MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00804451v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de pertinence par les critères du &amp;quot; maximum de vraisemblance &amp;quot; de &amp;quot; BIC &amp;quot; et &amp;quot; AIC&amp;quot; appliqués à l'évaluation des paramètres stochastiques de Modèles de Markov Cachés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">GENERATION D'INDICATEURS DANS LE CADRE D'UNE POLITIQUE DE MAINTENANCE PREVENTIVE CONDITIONNELLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vrignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Begot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRIUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Tours, France. pp.1-12</w:t>
+              <w:t xml:space="preserve">GENERATION D'INDICATEURS DANS LE CADRE D'UNE POLITIQUE DE MAINTENANCE PREVENTIVE CONDITIONNELLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Tours, France. pp.177-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00706762v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENERATION D'INDICATEURS DANS LE CADRE D'UNE POLITIQUE DE MAINTENANCE PREVENTIVE CONDITIONNELLE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesures de pertinence par les critères du &amp;quot; maximum de vraisemblance &amp;quot; de &amp;quot; BIC &amp;quot; et &amp;quot; AIC&amp;quot; appliqués à l'évaluation des paramètres stochastiques de Modèles de Markov Cachés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Roblès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Begot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GENERATION D'INDICATEURS DANS LE CADRE D'UNE POLITIQUE DE MAINTENANCE PREVENTIVE CONDITIONNELLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Tours, France. pp.177-196</w:t>
+              <w:t xml:space="preserve">JNRIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Tours, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744121v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods to choose the best Hidden Markov Model topology for improving maintenance policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Roblès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vrignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Begot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOSIM'12 9th International Conference of Modeling, Optimization and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Bordeaux, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00706781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical evaluation of Hidden Markov Models topologies, based on industrial synthetic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Roblès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INCOM 2012, 14th IFAC Symposium on Information Control Problems in Manufacturing Information Control Problems in Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Bucharest, Romania. pp.1029 - 1034, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20120523-3-RO-2023.00052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00706775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incertitudes Stochastiques sur des Modèles de Markov Cachés : Application dans l'Aide à la Décision pour une Maintenance Préventive Industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Roblès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vrignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Begot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT 2012, Colloque National de la Recherche en IUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Tours, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00706751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération d'indicateurs de maintenance par une approche semi-paramétrique et par une approche markovienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d'une maquette pédagogique virtuelle pour la programmation de Grafcet en langage C sur microprocesseur en informatique industrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Avila</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Duculty</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Begot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème forum international de la maintenance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">9ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Trois-Rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01038021v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00638086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une maquette pédagogique virtuelle pour la programmation de Grafcet en langage C sur microprocesseur en informatique industrielle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Génération d'indicateurs de maintenance par une approche semi-paramétrique et par une approche markovienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vrignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Trois-Rivières, Canada</w:t>
+              <w:t xml:space="preserve">12ème forum international de la maintenance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00638086v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01038021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithm for Face and Eye Detection Using Colour Segmentation and Invariant Features</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Detection and classification of traffic signs using Gabor Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariut Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fosalau Cristian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrisor Daniel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mariut Felix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Telecommunications and Signal Processing (TSP), 2011 34th</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2011, Budapest, Hungary. pp.564-569, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2011.6043666⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2011, Budapest, Hungary. pp.554-558, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2011.6043668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716321v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and classification of traffic signs using Gabor Filter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algorithm for Face and Eye Detection Using Colour Segmentation and Invariant Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petrisor Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fosalau Cristian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariut Felix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Petrisor Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Telecommunications and Signal Processing (TSP), 2011 34th</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2011, Budapest, Hungary. pp.554-558, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2011.6043668⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2011, Budapest, Hungary. pp.564-569, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2011.6043666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716320v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision support with a markovian approach for maintenance context activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Safety &amp; Reliability International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00626533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une possible réponse ludique pour les processus industriels communicants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Begot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Begot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Trois-Rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00638084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of relevance of stochastic parameters on Hidden Markov Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Roblès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Safety and Reliability Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00626646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FREE-FORM ANISOTROPY: A NEW METHOD FOR CRACK DETECTION ON PAVEMENT SURFACE IMAGES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Sy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Begot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Begot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00626896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Maintenance and Servicing Indicator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advances in Production and Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Paris, France. pp.113-120, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-16358-6_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01055862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAVEMENT CRACKING DETECTION USING AN ANISOTROPY MEASUREMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Sy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Begot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Begot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème IASTED International Conference on Computer Graphics and Imaging (CGIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00608266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude d'un algorithme de détection de défauts sur des images de chaussées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Sy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Begot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Begot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00608332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des chaînes de Markov cachées pour une évaluation des activités de maintenance dans le cadre d'un processus industriel pour l'agroalimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT, Colloque National de la Recherche en IUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Detection and Classification of Defect on road Pavement using Anisotropy Measure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Sy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Begot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Glasgow, United Kingdom. pp.617-621</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00666919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation et organisation des activités opérationnelles en maintenance dans le cadre de processus industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Francophone, Evaluation des Performances et Maîtrise des Risques Technologiques pour les Systèmes Industriels et Energétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, LE HAVRE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conventional approaches to the modelling of a dysfunctional process in the context of maintenance activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrotechnical Conference, The 14th IEEE Mediterranean, IEEE MELECON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, AJACCIO, France. pp.41-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des dysfonctionnements d'un système dans le cadre d'activités de maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, AVIGNON, France. pp.Communication 4A-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Defects in Road Surface by a Vision System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Sy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Begot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrotechnical Conference, The 14th IEEE Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, AJACCIO, France. pp.847 - 851</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00666928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de fissures sur des images de chaussées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Sy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Begot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Colloque National de la Recherche en IUT (CNRIUT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Thionville-Yutz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00608309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que peut-on attendre aujourd'hui des nouveaux produits d'automation pour la e-maintenance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT, Colloque National de la Recherche en IUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Thionville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de défauts sur la surface de chaussées par système de vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Sy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Begot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00608325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8889,148 +9014,148 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Science in Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 763, pp.689-1125, 2023, Lecture Notes in Networks and Systems, Michael E. Auer; Reinhard Langmann; Thrasyvoulos Tsiatsos, 978-3-031-42466-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42467-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04374746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9040,374 +9165,374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a maintenance and servicing indicator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Production Management Systems, New Challenges, New Approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AICT 318, Springer, pp.113-120, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a maintenance and servicing indicator, In Advances in Production Management Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SPRINGER. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Challenges, New Approaches, IFIP, International Federation for Information Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPRINGER, pp.113-120, 2010, 978-3-642-16357-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Road Markings Detection and Tracking Using Hough Transform and Kalman Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Begot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vol 3708 LNCS, pp 76-83, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9417,809 +9542,809 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et utilisation d'applications complémentaires dans une approche SCADA : retour sur expérience avec des étudiants Bac+2 et Bac+5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Duculty</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Begot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution Bluetooth : utilisation d'une architecture logicielle dans le cadre d'une mise en place d'une solution multi-clients à partir d'un serveur OPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Duculty</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Begot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de pertinence par les critères du &amp;quot; maximum de vraisemblance &amp;quot; et de &amp;quot; BIC 1 &amp;quot; appliqués à l'évaluation des paramètres stochastiques de modèles de Markov cachés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00601987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web embarqué : du projet tuteuré aux travaux pratiques sur un module d'E/S communicant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duculty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Duculty</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Begot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la pertinence des paramètres stochastiques sur des Modèles de Markov Cachés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00601983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UNE NOUVELLE APPROCHE DE LA MAINTENANCE &amp;quot; ON-LINE &amp;quot; : UN CAS D'ECOLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Begot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Begot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APPROCHE DE L'ELECTRONIQUE PAR LES FONCTIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vrignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Begot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Begot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florent Duculty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10229,105 +10354,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONTRIBUTION AU BON USAGE DE MODELES DE MARKOV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Avila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université d'Orléans, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02378550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId137"/>
+      <w:footerReference w:type="default" r:id="rId139"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10395,51 +10520,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD065933"/>
+    <w:nsid w:val="CB676E10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10626,51 +10751,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuel-avila" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3991-7273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235465542" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342262v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vrignat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kratz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Avila" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Duculty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Begot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250033" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185086v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bardet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci15080953" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273675v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berthon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delouche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273680v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charri&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495939v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20222002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902745v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggab Toufik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avila Manuel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.09.019" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321067v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bardet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20190002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930694v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Robl&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/dtetr/ecar2018/26363" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768653v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Millet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332293v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Aggab" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147951v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2015.2423191" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954287v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628931v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aupetit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slimane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692349v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594886v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563123v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074433v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496092v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496016v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496059v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495995v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876517v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Keltoum Khodja" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496178v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290519v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349303v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287038v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162941v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954349v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886326v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Robles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954437v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612806v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954418v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562614v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954380v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524309v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166280v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205709v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149798v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091355v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954467v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Sy Nguyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996092v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839857v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833959v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844512v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804451v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706762v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744121v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706781v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706775v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00052" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706751v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038021v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638086v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716321v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrisor Daniel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fosalau Cristian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariut Felix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.6043666" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716320v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.6043668" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626533v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638084v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626646v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626896v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055862v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16358-6_15" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608266v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608332v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594894v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666919v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594896v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594888v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594893v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666928v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608309v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594889v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608325v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374746v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-42467-0?sap-outbound-id=CB84D2523F9DCEEB31A9038CC0EAFC2D4A0C1537&amp;amp;utm_source=standard&amp;amp;utm_medium=email&amp;amp;utm_campaign=000_LAN36_0000019083_Book%20author%20congrats%20NEW&amp;amp;utm_content=EN_34155_20240105&amp;amp;mkt-key=42010A0D55461EED80FCD62F060FABF7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42467-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594887v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782991v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957952v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Voisin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Emile" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079048v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806798v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601987v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602851v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Josserand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601983v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602847v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602843v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02378550v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuel-avila" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3991-7273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235465542" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595029v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vrignat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Avila" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fabre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Begot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Duculty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342262v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kratz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250033" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185086v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bardet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci15080953" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273675v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berthon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delouche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273680v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charri&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495939v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20222002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902745v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggab Toufik" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avila Manuel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.09.019" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321067v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bardet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20190002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Robl&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/dtetr/ecar2018/26363" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768653v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Millet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332293v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Aggab" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147951v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2015.2423191" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954287v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628931v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aupetit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slimane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692349v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684468v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594886v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563123v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074433v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496092v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496016v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496059v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495995v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876517v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Keltoum Khodja" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496178v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349303v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290519v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287038v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162941v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954349v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886326v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Robles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954418v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562614v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954437v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954380v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524309v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205709v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166280v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149798v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954467v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Sy Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996092v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091355v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839857v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833959v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823159v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804451v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844512v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744121v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706762v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706781v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706775v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00052" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706751v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638086v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038021v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716320v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariut Felix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fosalau Cristian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrisor Daniel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.6043668" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716321v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.6043666" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626533v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638084v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626646v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626896v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055862v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16358-6_15" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608332v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594894v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666919v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594896v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594888v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594893v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666928v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608309v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594889v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608325v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374746v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-42467-0?sap-outbound-id=CB84D2523F9DCEEB31A9038CC0EAFC2D4A0C1537&amp;amp;utm_source=standard&amp;amp;utm_medium=email&amp;amp;utm_campaign=000_LAN36_0000019083_Book%20author%20congrats%20NEW&amp;amp;utm_content=EN_34155_20240105&amp;amp;mkt-key=42010A0D55461EED80FCD62F060FABF7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42467-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594887v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782991v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957952v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Voisin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Emile" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079048v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806798v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601987v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602851v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Josserand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601983v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602847v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602843v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02378550v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>