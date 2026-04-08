--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1614,429 +1614,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient and modern wheat varieties: A trade‐off between soil CO 2 emissions and grain yield?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlled natural selection of soil microbiome through plant-soil feedback confers resistance to a foliar pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetiana Kalachova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbora Jindřichová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Burketová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laly Rouch</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Elodie Cognard</w:t>
+                <w:t xml:space="preserve">Cécile Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sustainable Agriculture and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sae2.12048⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 485, pp.181-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-022-05597-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04202068v1</w:t>
+                <w:t xml:space="preserve">hal-03735534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled natural selection of soil microbiome through plant-soil feedback confers resistance to a foliar pathogen</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lenka Burketová</w:t>
+                <w:t xml:space="preserve">Effects of chemical inputs, plant genotype and phenotypic plasticity on soil carbon storage by wheat root systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laly Rouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Monard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel Blouin</w:t>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 485, pp.181-195. </w:t>
+              <w:t xml:space="preserve">, 2023, 486 (1-2), pp.561-574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-022-05597-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-023-05891-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735534v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of chemical inputs, plant genotype and phenotypic plasticity on soil carbon storage by wheat root systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Ancient and modern wheat varieties: A trade‐off between soil CO 2 emissions and grain yield?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laly Rouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Hénault</w:t>
+                <w:t xml:space="preserve">Elodie Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 486 (1-2), pp.561-574. </w:t>
+              <w:t xml:space="preserve">Journal of Sustainable Agriculture and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (3), pp.238-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-023-05891-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/sae2.12048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179735v1</w:t>
+                <w:t xml:space="preserve">hal-04202068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of earthworms in agronomy: Consensus, novel insights and remaining challenges</w:t>
               </w:r>
@@ -2522,689 +2522,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant mediates soil water content effects on soil microbiota independently of its water uptake</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Schellenberger</w:t>
+                <w:t xml:space="preserve">Genotypic variations and interspecific interactions modify gene expression and biofilm formation of Xanthomonas retroflexus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Jacquiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Zenk</w:t>
+                <w:t xml:space="preserve">Nanna Mee Coops Olsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Martinet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henriette Lyng Røder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mette Burmølle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rhisph.2023.100769⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.16503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04201978v1</w:t>
+                <w:t xml:space="preserve">hal-04229238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotypic variations and interspecific interactions modify gene expression and biofilm formation of Xanthomonas retroflexus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nanna Mee Coops Olsen</w:t>
+                <w:t xml:space="preserve">Plant mediates soil water content effects on soil microbiota independently of its water uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Thiour-Mauprivez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Schellenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Zenk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Rhizosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27, pp.art. 100769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.16503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rhisph.2023.100769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229238v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the importance of interspecific interactions in the evolution of microbial communities</w:t>
+                <w:t xml:space="preserve">A standardized morpho-functional classification of the planet's humipedons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Raynaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel Blouin</w:t>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
+                <w:t xml:space="preserve">Jean-François J.-F. Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Garmyn</w:t>
+                <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymé Spor</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bas van Delft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rein De Waal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.9494⟩</w:t>
+              <w:t xml:space="preserve">Soil Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (3), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/soilsystems6030059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880410v1</w:t>
+                <w:t xml:space="preserve">hal-03714709v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat Rhizosphere Microbiota Respond to Changes in Plant Genotype, Chemical Inputs, and Plant Phenotypic Plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jacquiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Ducourtieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Casieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fevo.2022.903008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A standardized morpho-functional classification of the planet's humipedons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François J.-F. Ponge</w:t>
+                <w:t xml:space="preserve">Assessing the importance of interspecific interactions in the evolution of microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Jabiol</w:t>
+                <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bas van Delft</w:t>
+                <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rein De Waal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (3), pp.59. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (11), pp.art. e9494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/soilsystems6030059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.9494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714709v2</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle stratégie d'amélioration agricole</w:t>
               </w:r>
@@ -3272,51 +3272,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial selection of stable rhizosphere microbiota leads to heritable plant phenotype changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jacquiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaodong Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3527,77 +3527,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community diversity determines the evolution of synthetic bacterial communities under artificial selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3638,555 +3638,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on “Global distribution of earthworm diversity”</w:t>
+                <w:t xml:space="preserve">The Epistemic Revolution Induced by Microbiome Studies: An Interdisciplinary View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Wooster James</w:t>
+                <w:t xml:space="preserve">Eric Bapteste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Csaba Csuzdi</w:t>
+                <w:t xml:space="preserve">Philippe Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chih-Han Chang</w:t>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonillon Aspe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juan-José Jiménez</w:t>
+                <w:t xml:space="preserve">Fabrice Not</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abe4629⟩</w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (7), pp.651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology10070651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134059v1</w:t>
+                <w:t xml:space="preserve">hal-03290801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial analysis of the root system coupled to microbial community inoculation shed light on rhizosphere bacterial community assembly</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Jacquiod</w:t>
+                <w:t xml:space="preserve">Comment on “Global distribution of earthworm diversity”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Wooster James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent L. Philippot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel Blouin</w:t>
+                <w:t xml:space="preserve">Csaba Csuzdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Søren Johannes Sørensen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chih-Han Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonillon Aspe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-José Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00374-021-01590-0⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 371 (6525), pp.eabe4629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abe4629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331700v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil microbes drive the effect of plant species and genotypic diversity interaction on productivity.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aymé Spor</w:t>
+                <w:t xml:space="preserve">Spatial analysis of the root system coupled to microbial community inoculation shed light on rhizosphere bacterial community assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaodong Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Jacquiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Søren Johannes Sørensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-021-05071-z⟩</w:t>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57, pp.973-989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-021-01590-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324221v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Epistemic Revolution Induced by Microbiome Studies: An Interdisciplinary View</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gérard</w:t>
+                <w:t xml:space="preserve">Soil microbes drive the effect of plant species and genotypic diversity interaction on productivity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Larose</w:t>
+                <w:t xml:space="preserve">Barbara Pivato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Siol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (7), pp.651. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 467, pp.165-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biology10070651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-021-05071-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290801v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Split‐root system optimization based on the survival, growth and development of the model Poaceae Brachypodium distachyon</w:t>
               </w:r>
@@ -4462,77 +4462,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jacquiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Puga-Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 144, pp.107754. </w:t>
@@ -4923,282 +4923,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworms Building Up Soil Microbiota, a Review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marycruz Álvarez-Jiménez</w:t>
+                <w:t xml:space="preserve">Effect of the Reproduction Method in an Artificial Selection Experiment at the Community Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Delhal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Reverchon</w:t>
+                <w:t xml:space="preserve">Marion Devers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (81), pp.1-20. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2019.00081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2019.00416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164332v1</w:t>
+                <w:t xml:space="preserve">hal-02379992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Reproduction Method in an Artificial Selection Experiment at the Community Level</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiffany Raynaud</w:t>
+                <w:t xml:space="preserve">Earthworms Building Up Soil Microbiota, a Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Medina-Sauza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marycruz Álvarez-Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Devers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aymé Spor</w:t>
+                <w:t xml:space="preserve">Alix Delhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (81), pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2019.00416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2019.00081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379992v1</w:t>
+                <w:t xml:space="preserve">hal-02164332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vermicompost significantly affects plant growth. A meta-analysis</w:t>
               </w:r>
@@ -5576,295 +5576,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01753078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 1, article 1: Essential bases – Vocabulary</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Humusica 2, article 19: Techno humus systems and global change – Conservation agriculture and 4/1000 proposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Bolzonella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jeff Lowenfels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Juilleret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel Blouin</w:t>
+                <w:t xml:space="preserve">Marcel Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.10-21. </w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.271-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.10.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660760v1</w:t>
+                <w:t xml:space="preserve">hal-01670368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 2, article 19: Techno humus systems and global change – Conservation agriculture and 4/1000 proposal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Humusica 1, article 1: Essential bases – Vocabulary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cristian Bolzonella</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeff Lowenfels</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+                <w:t xml:space="preserve">Jean-Michel Gobat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Bouché</w:t>
+                <w:t xml:space="preserve">Jérôme Juilleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.271-296. </w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.10-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.10.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670368v1</w:t>
+                <w:t xml:space="preserve">hal-01660760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem services must tackle anthropized ecosystems andecological engineering</w:t>
               </w:r>
@@ -7101,268 +7101,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the effects of soil organisms on plant hormone signalling pathways</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Earthworm services for cropping systems. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruben Puga Freitas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joann Whalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2014.07.006⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (2), pp.553-567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-014-0269-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823863v1</w:t>
+                <w:t xml:space="preserve">hal-01284301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworm services for cropping systems. A review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Barot</w:t>
+                <w:t xml:space="preserve">A review of the effects of soil organisms on plant hormone signalling pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Puga Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.104 - 116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2014.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-014-0269-7⟩</w:t>
-[...12 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01284301v1</w:t>
+                <w:t xml:space="preserve">hal-01823863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocontrol of eyespot disease on two winter wheat cultivars by an anecic earthworm (Lumbricus terrestris)</w:t>
               </w:r>
@@ -7888,51 +7888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Edith Castellanos Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Gigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Puga Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8270,277 +8270,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00818329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant homeostasis, growth and development in natural and artificial soils</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant preference for ammonium versus nitrate : a neglected determinant of ecosystem functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul W. Leadley</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Boudsocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Niboyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Lata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Loeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Complexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2011.11.001⟩</w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 180 (1), pp.60-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/665997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">bioemco-00881418v1</w:t>
+                <w:t xml:space="preserve">hal-01569678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant preference for ammonium versus nitrate : a neglected determinant of ecosystem functioning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.C. Lata</w:t>
+                <w:t xml:space="preserve">Plant homeostasis, growth and development in natural and artificial soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Raynaud</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul W. Leadley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9, pp.10-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2011.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/665997⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01569678v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00881418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Cultivable IAA-Producing Bacteria by the Plant Arabidopsis thaliana and the Earthworm Aporrectodea caliginosa</w:t>
               </w:r>
@@ -9141,307 +9141,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00448631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of endogeic and anecic earthworms on the competition between four annual plants and their relative reproduction potential</w:t>
+                <w:t xml:space="preserve">Earthworms influence the production of above- and belowground biomass and the expression of genes involved in cell proliferation and stress responses in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kam-Rigne Laossi</w:t>
+                <w:t xml:space="preserve">Ulrike Jana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Christina Noguera</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Mathieu</w:t>
+                <w:t xml:space="preserve">Anne Repellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 41, pp.1668-1773</w:t>
+              <w:t xml:space="preserve">, 2009, 2010 (42), pp.244 - 252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">bioemco-00396039v1</w:t>
+                <w:t xml:space="preserve">bioemco-00574557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworms influence the production of above- and belowground biomass and the expression of genes involved in cell proliferation and stress responses in Arabidopsis thaliana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of endogeic and anecic earthworms on the competition between four annual plants and their relative reproduction potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kam-Rigne Laossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrike Jana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Barot</w:t>
+                <w:t xml:space="preserve">Diana Christina Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Repellin</w:t>
+                <w:t xml:space="preserve">A. Bartolomé-Lasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 2010 (42), pp.244 - 252</w:t>
+              <w:t xml:space="preserve">, 2009, 41, pp.1668-1773</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00574557v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00396039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworm effects on plant growth do not necessarily decrease with soil fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kam-Rigne Laossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9539,51 +9539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworm effects on plant growth do not necessarily decrease with soil fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kam-Rigne Laossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9681,51 +9681,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworms influence the production of above- and belowground biomass and the expression of genes involved in cell proliferation and stress responses in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Jana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10359,277 +10359,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valoriser les GEMs ! Quand le microbiote du sol devient déterminant du phénotype de plantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand inoculer quoi ? Effets croisés du stade de développement du maïs et de l’âge du microbiote sur le succès de l’inoculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bichemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Varlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therese Lucotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jacquiod</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème colloque Association Francophone d’Ecologie Microbienne (AFEM 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2025, Beaune, France</w:t>
+              <w:t xml:space="preserve">, Nov 2025, Beaune, France. p152-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05425188v1</w:t>
+                <w:t xml:space="preserve">hal-05426160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand inoculer quoi ? Effets croisés du stade de développement du maïs et de l’âge du microbiote sur le succès de l’inoculation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valoriser les GEMs ! Quand le microbiote du sol devient déterminant du phénotype de plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Jacquiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bichemin</w:t>
+                <w:t xml:space="preserve">M Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Varlet</w:t>
+                <w:t xml:space="preserve">C Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therese Lucotte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samuel Jacquiod</w:t>
+                <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème colloque Association Francophone d’Ecologie Microbienne (AFEM 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2025, Beaune, France. p152-153</w:t>
+              <w:t xml:space="preserve">, Nov 2025, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05426160v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil microbiome in a perspective of plant resistance to abiotic stress</w:t>
               </w:r>
@@ -10896,51 +10896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française d’Ecologie et d’Evolution. SFE2 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon/Villeurbanne, France</w:t>
@@ -11357,90 +11357,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil organic carbon storage capacity of old and modern wheat varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laly Rouch,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bizouard, Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Jeunes Chercheurs Université de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
@@ -11689,77 +11689,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection artificielle de communautés microbiennes : effet de la diversité génétique et rôle des interactions interspécifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11823,51 +11823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laly Rouch,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11899,320 +11899,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of the last two decades experiences of technosols construction for urban greening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determinisms of plant and microbiome interactions : a multidisciplinary approach involving high-throughput phenotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Séré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maha Deeb</w:t>
+                <w:t xml:space="preserve">Arkoum, Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Manuel Blouin</w:t>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosoil 2021 virtual congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Online, Switzerland</w:t>
+              <w:t xml:space="preserve">North East Agricultural University lectures, China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Online, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03671212v1</w:t>
+                <w:t xml:space="preserve">hal-03585274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinisms of plant and microbiome interactions : a multidisciplinary approach involving high-throughput phenotyping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Salon</w:t>
+                <w:t xml:space="preserve">Review of the last two decades experiences of technosols construction for urban greening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Séré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Deeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arkoum, Mustapha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bastien Billot</w:t>
+                <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Groffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">North East Agricultural University lectures, China</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Online, China</w:t>
+              <w:t xml:space="preserve">Eurosoil 2021 virtual congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Online, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585274v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection artificielle de microbiote rhizosphériques associés à des changements phénotypiques de traits de plante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jacquiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soren Sorensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12289,51 +12289,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial selection of rhizosphere microbiota associated to phenotypical changes in plant functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jacquiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12397,51 +12397,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential ecosystem services provided by constructed Technosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Deeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Groffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Perl Egendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12557,64 +12557,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jacquiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Puga Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Holobionts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, paris, France</w:t>
@@ -12656,51 +12656,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential ecosystem services provided by constructed Technosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Deeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Groffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Perl Egendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12853,277 +12853,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dominant effects of biota on stability, aggregation, and soil organic content distribution of Technosols compared to that of organic matter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manuel Blouin</w:t>
+                <w:t xml:space="preserve">Soil aggregates and humus systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Juilleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Topoliantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Soil symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Brooklyn United States</w:t>
+              <w:t xml:space="preserve">European Society for Soil Conservation, ESSC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Cluj-Napoca, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823616v1</w:t>
+                <w:t xml:space="preserve">hal-01823718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil aggregates and humus systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Topoliantz</w:t>
+                <w:t xml:space="preserve">The dominant effects of biota on stability, aggregation, and soil organic content distribution of Technosols compared to that of organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Deeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Podwojewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Soil Conservation, ESSC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Cluj-Napoca, Romania</w:t>
+              <w:t xml:space="preserve">Urban Soil symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Brooklyn United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823718v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’humain peut‐il gérer un système écologique auto‐organisé ?</w:t>
               </w:r>
@@ -13172,165 +13172,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sols urbains d’aujourd’hui, Technosols de demain</w:t>
+                <w:t xml:space="preserve">Earthworms and plant growth: novel mechanisms and their implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Dens’Cité de Sorbonne Universités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Muséum National d'Histoire Naturelle, Paris, May 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Latin American Oligochaete Ecology and Taxonomy Meeting and Symposium on Soil Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Curitiba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823904v1</w:t>
+                <w:t xml:space="preserve">hal-01823882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworms and plant growth: novel mechanisms and their implications</w:t>
+                <w:t xml:space="preserve">Sols urbains d’aujourd’hui, Technosols de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latin American Oligochaete Ecology and Taxonomy Meeting and Symposium on Soil Engineers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Curitiba, Brazil</w:t>
+              <w:t xml:space="preserve">Séminaire Dens’Cité de Sorbonne Universités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muséum National d'Histoire Naturelle, Paris, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823882v1</w:t>
+                <w:t xml:space="preserve">hal-01823904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la faune sur les fonctions des sols et leurs applications dans les systèmes sol-plante</w:t>
               </w:r>
@@ -13454,51 +13454,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How soil organisms interact with plant hormone signaling pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Puga Freitas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Soil Biodiversity Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13796,77 +13796,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la diversité génétique sur l’efficacité de la sélection artificielle au niveau de la communauté : comment sélectionner des communautés microbiennes qui maximisent la fourniture d’azote aux plantes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13904,77 +13904,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des interactions entre diversité végétale inter et intraspécifique et communautés microbiennes du sol sur les propriétés de l’écosystème - Candidature à la bourse Phytomic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Siol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14025,90 +14025,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of a core microbiota shaped by plant and earthworm interactions across soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jacquiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Puga Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Society of Microbial Ecology (ISME17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Leipzig, Germany. , 2018</w:t>
@@ -14418,51 +14418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Burketová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetiana Kalachova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15151,450 +15151,450 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie dans les sols : du découpage taxonomique à l’intégration écologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Actions and Feedback: Consequences for Soil Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...36 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Lemanceau; Manuel Blouin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sols au coeur de la zone critique : Ecologie</w:t>
+              <w:t xml:space="preserve">Soils as a Key Component of the Critical Zone 6: Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE editions; John Wiley &amp; Sons, Inc.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.163-169, 2018, Série Les sols, Collection Géosciences, 978-1-119-57311-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119438274.ch9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785787v1</w:t>
+                <w:t xml:space="preserve">hal-02067197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 9. Actions and Feedback: Consequences for Soil Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecology for Sustainable and Multifunctional Agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...16 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soils as a Key Component of the Critical Zone 6: Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainable Agriculture Reviews 28: Ecology for Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-46, 2018, Sustainable Agriculture Reviews, 978-3-319-90309-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-90309-5_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE editions; John Wiley &amp; Sons, Inc.</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-02067197v1</w:t>
+                <w:t xml:space="preserve">hal-01797880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology for Sustainable and Multifunctional Agriculture</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La vie dans les sols : du découpage taxonomique à l’intégration écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hinsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemanceau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Agriculture Reviews 28: Ecology for Agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les sols au coeur de la zone critique : Ecologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, ISBN : 9781784053840 (papier) ISBN : 9781784063849 (ebook)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer International Publishing</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-01797880v1</w:t>
+                <w:t xml:space="preserve">hal-02785787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actions et rétroactions : conséquences pour la gestion des sols</w:t>
               </w:r>
@@ -15701,51 +15701,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life in the soil: from taxonomy to ecological integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15881,1108 +15881,1000 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions plantes/micro-organismes dans la rhizosphère</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversity of mechanisms involved in soil ecological interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sols au coeur de la zone critique 6, écologie</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soils as a Key Component of the Critical Zone 6 : Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley Online Library, 2018, 9781786302182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119438274.ch2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786073v1</w:t>
+                <w:t xml:space="preserve">hal-02785432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of mechanisms involved in soil ecological interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant/micro-organism interactions in the rhizosphere. Chap 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soils as a Key Component of the Critical Zone 6 : Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Soils as a Key Component of the Critical Zone vol 6 Geosciences Series – Soils Set</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons, 2018, 978-1-119-57311-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785432v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant/micro-organism interactions in the rhizosphere. Chap 4</w:t>
+                <w:t xml:space="preserve">Interactions plantes/micro-organismes dans la rhizosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soils as a Key Component of the Critical Zone vol 6 Geosciences Series – Soils Set</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons, 2018, 978-1-119-57311-1</w:t>
+              <w:t xml:space="preserve">Les sols au coeur de la zone critique 6, écologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, ISBN : 9781784053840 (papier) ISBN : 9781784063849 (ebook)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786890v1</w:t>
+                <w:t xml:space="preserve">hal-02786073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actions and feedback: consequences for soil management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Barot</w:t>
+                <w:t xml:space="preserve">Impact des invertébrés sur les fonctions des sols et leurs applications dans les systèmes sol-plante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Boulanger-Joimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soils as a key component of the critical zone 6, ecology</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 978-1-119-57311-1</w:t>
+              <w:t xml:space="preserve">Les sols et la vie souterraine : des enjeux majeurs en agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapitre 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">QUAE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 328 p., 2017, 978-2-7592-2651-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786663v1</w:t>
+                <w:t xml:space="preserve">hal-01607475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des invertébrés sur les fonctions des sols et leurs applications dans les systèmes sol-plante</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Blanchart</w:t>
+                <w:t xml:space="preserve">Introduction : Pourquoi un livre sur Aussois?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Barles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Buclet Nicolas. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sols et la vie souterraine : des enjeux majeurs en agroécologie</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 328 p., 2017, 978-2-7592-2651-1</w:t>
+              <w:t xml:space="preserve">Essai d'écologie territoriale : l'exemple d'Aussois en Savoie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 218 p., 2015, CNRS Alpha, 978-2-271-08887-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607475v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Pourquoi un livre sur Aussois?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Billen</w:t>
+                <w:t xml:space="preserve">Le métabolisme énergétique d'un territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petros Chatzimpiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Perrotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Buclet Nicolas. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Buclet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essai d'écologie territoriale : l'exemple d'Aussois en Savoie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 218 p., 2015, CNRS Alpha, 978-2-271-08887-1</w:t>
+              <w:t xml:space="preserve">, 2015, 978-2-271-08887-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535316v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le métabolisme énergétique d'un territoire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Vernay</w:t>
+                <w:t xml:space="preserve">Conclusion : Quel avenir pour l’écologie territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Barles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Nicolas Buclet. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Buclet Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essai d'écologie territoriale : l'exemple d'Aussois en Savoie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 978-2-271-08887-1</w:t>
+              <w:t xml:space="preserve">, 218 p., 2015, CNRS Alpha, 978-2-271-08887-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685652v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...141 lines deleted...]
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définir l'ingénierie écologique : quels enjeux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Freddy Rey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie écologique : action par et/ou pour le vivant ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 15-28, 2014, 9782759221356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16992,160 +16884,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOOC Université Virtuelle Environnement et Developpement Durable. Module &amp;quot;Émergence de l’ingénierie écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émergence de l’ingénierie écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communiqué de presse qui annonce la publication d'un article &amp;quot;Nature in Ecology and Evolution&amp;quot; et qui a fait l'objet d'une News dans &amp;quot;Nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17155,51 +17047,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of mulching on soil properties, microbial diversity and activities, and crop yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jacquiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17221,606 +17113,606 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of Wheat Root System and its Mineralization to Chemical Inputs, Plant Genotype and Phenotypic Plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laly Rouch,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient and Modern Wheat Varieties: A Trade-Off between Soil Co2 Emissions and Crop Yield?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laly Rouch,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community diversity determines the evolution of synthetic bacterial communities under artificial selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in wheat rhizosphere microbiota in response to chemical inputs, plant genotype and phenotypic plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jacquiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Ducourtieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Casieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biologico “Si”, biologico “No”: una discussione tra specialisti con il Parlamento Italiano nel gioco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17832,65 +17724,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03044313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId518"/>
+      <w:footerReference w:type="default" r:id="rId516"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17958,51 +17850,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35120932"/>
+    <w:nsid w:val="E48BFC5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18189,51 +18081,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuel-blouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3928-9070" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098136909" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444508v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Kalachova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Jind&#345;ichov&#225;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Posp&#237;chalov&#225;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Burketov&#225;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.101215" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05064882v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Reverchon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117306" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05147973v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Angot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thiour-Mauprivez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schellenberger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lamboeuf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cr&#233;pin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70362" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05000738v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Robin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Amans" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117238" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846910v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2826" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04965681v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pruvost" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vallet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gigon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2024.107457" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543299v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ail&#233;n Federico" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pimet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coffin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ducourtieux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01448765.2023.2270982" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04515120v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jacquiod" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouchard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;guet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roure" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06589-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04379175v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Taschen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Redecker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109283" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04703308v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nesme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06947-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712868v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P&#233;rez-Valera" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20159" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04202068v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laly Rouch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cognard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sae2.12048" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03735534v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05597-w" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179735v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-05891-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04202242v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Vidal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lubbers" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Sanchez-Hernandez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2023.05.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04193780v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Medina-Sauza" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzel Sol&#237;s-Garc&#237;a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Villain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guevara" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103531" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344102v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Forey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Sauze" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel S Gritti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Devidal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48765-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04281498v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Puga-Freitas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103567" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04201978v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zenk" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2023.100769" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04229238v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanna Mee Coops Olsen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Lyng R&#248;der" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Burm&#248;lle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16503" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880410v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Raynaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers-Lamrani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garmyn" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9494" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03770542v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casieri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.903008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714709v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Zanella" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Ponge" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Delft" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein De Waal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems6030059" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647193v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03275844v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaodong Wei" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Munkager" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.04.13.439601" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03560603v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marycruz &#193;lvarez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilian Ort&#237;z-Huerta" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Ruiz-Sayago" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2021.100458" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03770664v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14558" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03134059v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Wooster James" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Csuzdi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Han Chang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonillon Aspe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jos&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abe4629" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03331700v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Johannes S&#248;rensen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-021-01590-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03324221v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Siol" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-05071-z" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03290801v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bapteste" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larose" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10070651" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02092366v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Agapit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Leit&#227;o" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12971" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499526v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Bolzonella" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bonneval" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26420/austinanthropol.2020.1012" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02535174v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107754" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02887656v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pando" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105886" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933594v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Deeb" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Groffman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Perl Egendorf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vergnes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-6-413-2020" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02963964v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114674" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02164332v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Delhal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00081" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379992v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00416" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02164337v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sil&#232;ne Lartigue" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0579-x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01749308v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Milcu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron M Ellison" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scheu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0434-x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01753078v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3544-y" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660760v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gobat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juilleret" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.004" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670368v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Lowenfels" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouch&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.036" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01495107v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ye" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.11.071" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608595v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muller" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Moenne-Loccoz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2017.04.008" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644677v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Muratet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z. Lerch" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mendez-Millan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2016.10.002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T9ZCT2D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01753224v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.028" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01753293v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desjardins" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.06.014" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823416v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agapit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gigon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2017.1338627" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605018v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1002-0160(15)60059-5" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRLZFQS2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601927v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-2-163-2016" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601928v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Spain" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Brown" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ss.0000000000000155" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532520v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belkacem" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-015-0759-8" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823863v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Puga Freitas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.07.006" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMPGH3QJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284301v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann Whalen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana de Oliveira" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0269-7" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241050v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Charlier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marchand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2015.07.006" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02148313v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12486" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825033v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zangerl&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hissler" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lavelle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.11.023" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06BWBQRS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630497v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Edith Castellanos Suarez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Velasquez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.04.004" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3BJZ81W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860991v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sery" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brun" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-013-0079-8" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818329v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark.E. Hodson" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Delgado" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baker" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijbert Brussaard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12025" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881418v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Leadley" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2011.11.001" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F9SBVND-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569678v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudsocq" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niboyet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lata" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Raynaud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loeuille" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/665997" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825082v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abbad" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Garnier-Zarli" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/307415" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00722689v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Dung Jusselme" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poly" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Miambi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mora" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.10.070" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKDR7HX4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825067v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049504" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00591835v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00448631v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Caro" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.10.018" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N4MCFLM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396039v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam-Rigne Laossi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Christina Noguera" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartolom&#233;-Lasa" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00574557v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Jana" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Repellin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00393841v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ginot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cristina Noguera" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0086-y" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RK7KQ3SC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00574553v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Noguera" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450671v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Laffray" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.10.022" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00353802v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lata" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001248" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667666v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2006.10.002" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLD27J8K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00448744v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.12.023" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00446710v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Zuily-Fodil" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=At Pham-Thi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Reversat" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2004.00711.x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05425188v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cr&#233;pin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gonzalo" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blanchard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426160v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bichemin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Varlet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Lucotte" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045105v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991148v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Gonzalo" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991485v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Blanchard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991179v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simonin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marais" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barret" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205984v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224465v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716052v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laly Rouch," TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bizouard, Florian" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885850v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Willem van Groenigen" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885820v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179248v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331276v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332044v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671212v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Groffman" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585274v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkoum, Mustapha" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790917v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Sorensen" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787150v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01753391v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Walsh" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11591.19360" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953650v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786404v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13268.30085" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787899v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823616v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823718v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Topoliantz" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823978v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823904v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823882v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209280v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01824258v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825045v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824689v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734159v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737616v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785624v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823597v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.30363.46885" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955531v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spor, Aim&#233;" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823670v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01824276v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811960v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chauvat" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825537v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/collections/serie-les-sols?" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785344v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemanceau" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/collections/serie-les-sols/products/les-sols-au-coeur-de-la-zone-critique-6" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785407v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599799v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthod" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blandin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delord" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785787v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02067197v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Soils+as+a+Key+Component+of+the+Critical+Zone+6%3A+Ecology-p-9781119573111" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119438274.ch9" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797880v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-90309-5" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90309-5_1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788843v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788183v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119438274.ch1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785374v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786073v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazurier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785432v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119438274.ch2" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786890v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786663v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Soils+as+a+Key+Component+of+the+Critical+Zone+6:+Ecology-p-9781119573111" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607475v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boulanger-Joimel" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5092-les-sols-et-la-vie-souterraine.html" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535316v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7207-essai-d-ecologie-territoriale.html?search_query=le+metabolisme+territorial&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01685652v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chatzimpiros" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Perrotti" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vernay" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7207-essai-d-ecologie-territoriale.html" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535317v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825039v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3366-ingenierie-ecologique.html" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255228v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319460v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04007411v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641345v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03926361v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03378428v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03275892v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044313v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuel-blouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3928-9070" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098136909" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444508v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Kalachova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Jind&#345;ichov&#225;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Posp&#237;chalov&#225;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Burketov&#225;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.101215" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05064882v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Reverchon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117306" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05147973v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Angot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thiour-Mauprivez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schellenberger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lamboeuf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cr&#233;pin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70362" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05000738v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Robin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Amans" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117238" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846910v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2826" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04965681v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pruvost" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vallet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gigon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2024.107457" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543299v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ail&#233;n Federico" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pimet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coffin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ducourtieux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01448765.2023.2270982" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04515120v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jacquiod" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouchard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;guet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roure" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06589-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04379175v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Taschen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Redecker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109283" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04703308v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nesme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06947-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712868v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P&#233;rez-Valera" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20159" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03735534v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05597-w" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179735v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laly Rouch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-05891-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04202068v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cognard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sae2.12048" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04202242v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Vidal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lubbers" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Sanchez-Hernandez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2023.05.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04193780v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Medina-Sauza" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzel Sol&#237;s-Garc&#237;a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Villain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guevara" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103531" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344102v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Forey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Sauze" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel S Gritti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Devidal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48765-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04281498v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Puga-Freitas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103567" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04229238v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanna Mee Coops Olsen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Lyng R&#248;der" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Burm&#248;lle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16503" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04201978v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zenk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2023.100769" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714709v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Zanella" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Ponge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Delft" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein De Waal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems6030059" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03770542v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Raynaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casieri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.903008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880410v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers-Lamrani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garmyn" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9494" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647193v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03275844v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaodong Wei" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Munkager" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.04.13.439601" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03560603v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marycruz &#193;lvarez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilian Ort&#237;z-Huerta" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Ruiz-Sayago" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2021.100458" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03770664v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14558" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03290801v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bapteste" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larose" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10070651" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03134059v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Wooster James" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Csuzdi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Han Chang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonillon Aspe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jos&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abe4629" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03331700v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Johannes S&#248;rensen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-021-01590-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03324221v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Siol" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-05071-z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02092366v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Agapit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Leit&#227;o" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12971" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499526v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Bolzonella" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bonneval" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26420/austinanthropol.2020.1012" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02535174v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107754" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02887656v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pando" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105886" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933594v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Deeb" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Groffman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Perl Egendorf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vergnes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-6-413-2020" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02963964v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114674" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379992v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00416" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02164332v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Delhal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00081" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02164337v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sil&#232;ne Lartigue" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0579-x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01749308v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Milcu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron M Ellison" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scheu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0434-x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01753078v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3544-y" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670368v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Lowenfels" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouch&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.036" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660760v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gobat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juilleret" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.004" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01495107v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ye" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.11.071" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608595v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muller" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Moenne-Loccoz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2017.04.008" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644677v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Muratet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z. Lerch" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mendez-Millan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2016.10.002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T9ZCT2D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01753224v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.028" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01753293v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desjardins" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.06.014" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823416v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agapit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gigon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2017.1338627" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605018v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1002-0160(15)60059-5" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRLZFQS2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601927v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-2-163-2016" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601928v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Spain" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Brown" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ss.0000000000000155" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532520v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belkacem" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-015-0759-8" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284301v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann Whalen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana de Oliveira" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0269-7" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823863v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Puga Freitas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.07.006" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMPGH3QJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241050v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Charlier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marchand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2015.07.006" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02148313v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12486" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825033v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zangerl&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hissler" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lavelle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.11.023" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06BWBQRS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630497v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Edith Castellanos Suarez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Velasquez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.04.004" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3BJZ81W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860991v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sery" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brun" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-013-0079-8" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818329v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark.E. Hodson" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Delgado" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baker" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijbert Brussaard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12025" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569678v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudsocq" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niboyet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lata" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Raynaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loeuille" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/665997" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881418v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Leadley" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2011.11.001" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F9SBVND-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825082v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abbad" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Garnier-Zarli" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/307415" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00722689v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Dung Jusselme" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poly" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Miambi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mora" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.10.070" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKDR7HX4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825067v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049504" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00591835v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00448631v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Caro" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.10.018" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N4MCFLM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00574557v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Jana" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Repellin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396039v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam-Rigne Laossi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Christina Noguera" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartolom&#233;-Lasa" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00393841v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ginot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cristina Noguera" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0086-y" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RK7KQ3SC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00574553v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Noguera" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450671v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Laffray" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.10.022" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00353802v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lata" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001248" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667666v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2006.10.002" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLD27J8K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00448744v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.12.023" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00446710v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Zuily-Fodil" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=At Pham-Thi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Reversat" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2004.00711.x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426160v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bichemin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Varlet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Lucotte" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05425188v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cr&#233;pin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gonzalo" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blanchard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045105v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991148v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Gonzalo" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991485v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Blanchard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991179v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simonin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marais" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barret" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205984v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224465v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716052v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laly Rouch," TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bizouard, Florian" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885850v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Willem van Groenigen" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885820v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179248v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331276v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332044v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585274v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkoum, Mustapha" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671212v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Groffman" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790917v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Sorensen" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787150v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01753391v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Walsh" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11591.19360" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953650v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786404v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13268.30085" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787899v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823718v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Topoliantz" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823616v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823978v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823882v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823904v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209280v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01824258v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825045v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824689v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734159v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737616v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785624v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823597v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.30363.46885" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955531v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spor, Aim&#233;" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823670v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01824276v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811960v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chauvat" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825537v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/collections/serie-les-sols?" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785344v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemanceau" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/collections/serie-les-sols/products/les-sols-au-coeur-de-la-zone-critique-6" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785407v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599799v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthod" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blandin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delord" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02067197v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Soils+as+a+Key+Component+of+the+Critical+Zone+6%3A+Ecology-p-9781119573111" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119438274.ch9" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797880v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-90309-5" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90309-5_1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785787v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788843v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788183v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119438274.ch1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785374v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785432v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119438274.ch2" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786890v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazurier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786073v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607475v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boulanger-Joimel" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5092-les-sols-et-la-vie-souterraine.html" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535316v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7207-essai-d-ecologie-territoriale.html?search_query=le+metabolisme+territorial&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01685652v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chatzimpiros" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Perrotti" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vernay" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7207-essai-d-ecologie-territoriale.html" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535317v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825039v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3366-ingenierie-ecologique.html" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255228v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319460v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04007411v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641345v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03926361v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03378428v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03275892v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044313v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>