--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -174,2587 +174,2591 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (79)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (80)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial selection of suppressive or conducive rhizosphere microbiota circumvents the growth-defense trade-off due to a foliar pathogen</w:t>
+                <w:t xml:space="preserve">Quantifying microbiota impact on plant traits for the guidance of breeding programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetiana Kalachova</w:t>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbora Jindřichová</w:t>
+                <w:t xml:space="preserve">Olivier Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Blouin</w:t>
+                <w:t xml:space="preserve">Cécile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romana Pospíchalová</w:t>
+                <w:t xml:space="preserve">Milena Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenka Burketová</w:t>
+                <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant stress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 19, pp.101215. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.stress.2025.101215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.71108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444508v1</w:t>
+                <w:t xml:space="preserve">hal-05579701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to the letter by Xiaoming Zou on “Earthworms as mutualists rather than predators of soil microorganisms”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Artificial selection of suppressive or conducive rhizosphere microbiota circumvents the growth-defense trade-off due to a foliar pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetiana Kalachova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbora Jindřichová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lavelle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romana Pospíchalová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Burketová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117306⟩</w:t>
+              <w:t xml:space="preserve">Plant stress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 19, pp.101215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.stress.2025.101215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05064882v1</w:t>
+                <w:t xml:space="preserve">hal-05444508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alleviation of water‐deficit inhibition of plant growth by rhizosphere microbiota conditioning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Angot</w:t>
+                <w:t xml:space="preserve">A meta-analysis reveals earthworms as mutualists rather than predators of soil microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Thiour-Mauprivez</w:t>
+                <w:t xml:space="preserve">Aïssa Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Schellenberger</w:t>
+                <w:t xml:space="preserve">Lysandre Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Lamboeuf</w:t>
+                <w:t xml:space="preserve">Frédérique Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Crépin</w:t>
+                <w:t xml:space="preserve">Isabelle Barois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 247 (6), pp.2914-2926. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 455, pp.117238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.70362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05147973v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05000738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A meta-analysis reveals earthworms as mutualists rather than predators of soil microorganisms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alleviation of water‐deficit inhibition of plant growth by rhizosphere microbiota conditioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïssa Robin</w:t>
+                <w:t xml:space="preserve">Victor Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysandre Amans</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Barois</w:t>
+                <w:t xml:space="preserve">Clémence Thiour-Mauprivez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Schellenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lamboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117238⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 247 (6), pp.2914-2926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.70362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05000738v1</w:t>
+                <w:t xml:space="preserve">hal-05147973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing trait-environment interactions to predict ecosystem functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Response to the letter by Xiaoming Zou on “Earthworms as mutualists rather than predators of soil microorganisms”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean‐françois Ponge</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Barois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fee.2826⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 458, pp.117306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846910v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technosols made of urban wastes are suitable habitats for flora and soil macrofauna</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Pruvost</w:t>
+                <w:t xml:space="preserve">Harnessing trait-environment interactions to predict ecosystem functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Mathieu</w:t>
+                <w:t xml:space="preserve">Florence Dubs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Vallet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean‐françois Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2024.107457⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 23 (4), pp.e2826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fee.2826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04965681v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient varieties can help control weed density while preserving weed diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technosols made of urban wastes are suitable habitats for flora and soil macrofauna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Ailén Federico</w:t>
+                <w:t xml:space="preserve">Jérôme Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pimet</w:t>
+                <w:t xml:space="preserve">Jeanne Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Coffin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+                <w:t xml:space="preserve">Agnès Gigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Agriculture &amp; Horticulture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01448765.2023.2270982⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 211, pp.107457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2024.107457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543299v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of plastic film and hemp canvas mulching on soil properties, microbial diversity and lettuce yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Jacquiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Jacquiod</w:t>
+                <w:t xml:space="preserve">Jérémie Béguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Bouchard</w:t>
+                <w:t xml:space="preserve">Frédéric Roure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 503 (1-2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-024-06589-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworms as conveyors of mycorrhizal fungi in soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ancient varieties can help control weed density while preserving weed diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Ailén Federico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Pelosi</w:t>
+                <w:t xml:space="preserve">Arnaud Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Taschen</w:t>
+                <w:t xml:space="preserve">Chantal Ducourtieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Redecker</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 189, pp.109283. </w:t>
+              <w:t xml:space="preserve">Biological Agriculture &amp; Horticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (2), pp.78-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01448765.2023.2270982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04379175v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificially selected rhizosphere microbiota modify plant growth in a soil-independent and species-dependent way</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Earthworms as conveyors of mycorrhizal fungi in soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Nesme</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Taschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Redecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-024-06947-6⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 189, pp.109283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703308v1</w:t>
+                <w:t xml:space="preserve">hal-04379175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota responses to mutations affecting NO homeostasis in Arabidopsis thaliana</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Artificially selected rhizosphere microbiota modify plant growth in a soil-independent and species-dependent way</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Jacquiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Nesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Ducourtieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.20159⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-024-06947-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712868v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled natural selection of soil microbiome through plant-soil feedback confers resistance to a foliar pathogen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbiota responses to mutations affecting NO homeostasis in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Pérez-Valera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetiana Kalachova</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Butterbach-Bahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-022-05597-w⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 244 (5), pp.2008-2023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.20159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735534v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of chemical inputs, plant genotype and phenotypic plasticity on soil carbon storage by wheat root systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Ancient and modern wheat varieties: A trade‐off between soil CO 2 emissions and grain yield?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laly Rouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hénault</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-023-05891-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sustainable Agriculture and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (3), pp.238-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sae2.12048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179735v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient and modern wheat varieties: A trade‐off between soil CO 2 emissions and grain yield?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Effects of chemical inputs, plant genotype and phenotypic plasticity on soil carbon storage by wheat root systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laly Rouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elodie Cognard</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sustainable Agriculture and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 486 (1-2), pp.561-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-023-05891-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sae2.12048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04202068v1</w:t>
+                <w:t xml:space="preserve">hal-04179735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of earthworms in agronomy: Consensus, novel insights and remaining challenges</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Controlled natural selection of soil microbiome through plant-soil feedback confers resistance to a foliar pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetiana Kalachova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbora Jindřichová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Burketová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juan C. Sanchez-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.agron.2023.05.001⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 485, pp.181-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-022-05597-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202242v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microniches harbor distinct bacterial communities at the soil-plant-earthworm interface</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Earthworm effect on rhizosphere N-cycle microbial genes depends on soil properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Puga-Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Jacquiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 118, pp.art. 103531. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2023.103531⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 119, pp.103567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2023.103567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193780v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworms do not increase greenhouse gas emissions (CO2 and N2O) in an ecotron experiment simulating a three-crop rotation system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oswaldo Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Sauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel S Gritti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Devidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13, pp.art. 21920. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-023-48765-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344102v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworm effect on rhizosphere N-cycle microbial genes depends on soil properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Microniches harbor distinct bacterial communities at the soil-plant-earthworm interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Medina-Sauza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itzel Solís-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 119, pp.103567. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2023.103567⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 118, pp.art. 103531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2023.103531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281498v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotypic variations and interspecific interactions modify gene expression and biofilm formation of Xanthomonas retroflexus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Jacquiod</w:t>
+                <w:t xml:space="preserve">The role of earthworms in agronomy: Consensus, novel insights and remaining challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanna Mee Coops Olsen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel Blouin</w:t>
+                <w:t xml:space="preserve">Ingrid Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henriette Lyng Røder</w:t>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mette Burmølle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juan C. Sanchez-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Advances in Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Advances in Agronomy, 181, pp.1-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.16503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/bs.agron.2023.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229238v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant mediates soil water content effects on soil microbiota independently of its water uptake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Thiour-Mauprivez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Schellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Zenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27, pp.art. 100769. </w:t>
@@ -2786,658 +2790,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A standardized morpho-functional classification of the planet's humipedons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genotypic variations and interspecific interactions modify gene expression and biofilm formation of Xanthomonas retroflexus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Jacquiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augusto Zanella</w:t>
+                <w:t xml:space="preserve">Nanna Mee Coops Olsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François J.-F. Ponge</w:t>
+                <w:t xml:space="preserve">Henriette Lyng Røder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Jabiol</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mette Burmølle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/soilsystems6030059⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.16503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714709v2</w:t>
+                <w:t xml:space="preserve">hal-04229238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat Rhizosphere Microbiota Respond to Changes in Plant Genotype, Chemical Inputs, and Plant Phenotypic Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Jacquiod</w:t>
+                <w:t xml:space="preserve">Assessing the importance of interspecific interactions in the evolution of microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Raynaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chantal Ducourtieux</w:t>
+                <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Casieri</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (11), pp.art. e9494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2022.903008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.9494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770542v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the importance of interspecific interactions in the evolution of microbial communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Wheat Rhizosphere Microbiota Respond to Changes in Plant Genotype, Chemical Inputs, and Plant Phenotypic Plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Jacquiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Blouin</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Ducourtieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leonardo Casieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.9494⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2022.903008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880410v1</w:t>
+                <w:t xml:space="preserve">hal-03770542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle stratégie d'amélioration agricole</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A standardized morpho-functional classification of the planet's humipedons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François J.-F. Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bas van Delft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rein De Waal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (3), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/soilsystems6030059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647193v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714709v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial selection of stable rhizosphere microbiota leads to heritable plant phenotype changes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une nouvelle stratégie d'amélioration agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 569, pp.40-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2021.04.13.439601⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03275844v1</w:t>
+                <w:t xml:space="preserve">hal-03647193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulk and rhizosphere soil properties under two Coffea species influenced by the earthworm Pontoscolex corethrurus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Medina-Sauza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marycruz Álvarez-Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3445,51 +3445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilian Ortíz-Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estefania Ruiz-Sayago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 21, pp.art. 100458. </w:t>
@@ -3521,2034 +3521,2034 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community diversity determines the evolution of synthetic bacterial communities under artificial selection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Artificial selection of stable rhizosphere microbiota leads to heritable plant phenotype changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Jacquiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaodong Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Munkager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/evo.14558⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (1), pp.189-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2021.04.13.439601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770664v1</w:t>
+                <w:t xml:space="preserve">hal-03275844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Epistemic Revolution Induced by Microbiome Studies: An Interdisciplinary View</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Community diversity determines the evolution of synthetic bacterial communities under artificial selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biology10070651⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 76 (8), pp.1883-1895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.14558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290801v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on “Global distribution of earthworm diversity”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Wooster James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Wooster James</w:t>
+                <w:t xml:space="preserve">Csaba Csuzdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Csaba Csuzdi</w:t>
+                <w:t xml:space="preserve">Chih-Han Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chih-Han Chang</w:t>
+                <w:t xml:space="preserve">Nonillon Aspe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-José Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 371 (6525), pp.eabe4629. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.abe4629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial analysis of the root system coupled to microbial community inoculation shed light on rhizosphere bacterial community assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaodong Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jacquiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Søren Johannes Sørensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 57, pp.973-989. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00374-021-01590-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil microbes drive the effect of plant species and genotypic diversity interaction on productivity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pivato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Pivato</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Siol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 467, pp.165-180. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-021-05071-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Split‐root system optimization based on the survival, growth and development of the model Poaceae Brachypodium distachyon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Epistemic Revolution Induced by Microbiome Studies: An Interdisciplinary View</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bapteste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Agapit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Gigon</w:t>
+                <w:t xml:space="preserve">Philippe Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Girin</w:t>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luís Leitão</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Not</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 168 (1), pp.227-236. </w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (7), pp.651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppl.12971⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biology10070651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092366v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic food “yes”, organic food “no”: a discussion between specialists with the Italian Parliament in the fray</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tree growth and macrofauna colonization in Technosols constructed from recycled urban wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Aubert</w:t>
+                <w:t xml:space="preserve">Naoise Nunan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Gigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Banas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Karine Bonneval</w:t>
+                <w:t xml:space="preserve">Anne Pando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Austin Anthropology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26420/austinanthropol.2020.1012⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 153, pp.105886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2020.105886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499526v2</w:t>
+                <w:t xml:space="preserve">hal-02887656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A core microbiota of the plant-earthworm interaction conserved across soils</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aymé Spor</w:t>
+                <w:t xml:space="preserve">Organic food “yes”, organic food “no”: a discussion between specialists with the Italian Parliament in the fray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Banas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mounier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Monard</w:t>
+                <w:t xml:space="preserve">Cristian Bolzonella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bonneval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.107754⟩</w:t>
+              <w:t xml:space="preserve">Austin Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (1), pp.1012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26420/austinanthropol.2020.1012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535174v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499526v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree growth and macrofauna colonization in Technosols constructed from recycled urban wastes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Agnès Gigon</w:t>
+                <w:t xml:space="preserve">A core microbiota of the plant-earthworm interaction conserved across soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Jacquiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Puga-Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Pando</w:t>
+                <w:t xml:space="preserve">Arnaud Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 153, pp.105886. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 144, pp.107754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2020.105886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.107754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887656v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using constructed soils for green infrastructure – challenges and limitations</w:t>
+                <w:t xml:space="preserve">Split‐root system optimization based on the survival, growth and development of the model Poaceae Brachypodium distachyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha Deeb</w:t>
+                <w:t xml:space="preserve">Corinne Agapit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Gigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter M. Groffman</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Thomas Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Leitão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/soil-6-413-2020⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 168 (1), pp.227-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.12971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933594v1</w:t>
+                <w:t xml:space="preserve">hal-02092366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling the control bulk soil for rhizosphere and drilosphere microbial studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Using constructed soils for green infrastructure – challenges and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Deeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter M. Groffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Perl Egendorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114674⟩</w:t>
+              <w:t xml:space="preserve">Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (2), pp.413-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/soil-6-413-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02963964v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Reproduction Method in an Artificial Selection Experiment at the Community Level</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sampling the control bulk soil for rhizosphere and drilosphere microbial studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Jacquiod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2019.00416⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 380, pp.114674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379992v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworms Building Up Soil Microbiota, a Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Medina-Sauza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marycruz Álvarez-Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Delhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (81), pp.1-20. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2019.00081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vermicompost significantly affects plant growth. A meta-analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effect of the Reproduction Method in an Artificial Selection Experiment at the Community Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Devers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-019-0579-x⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2019.00416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164337v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotypic variability enhances the reproducibility of an ecological study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vermicompost significantly affects plant growth. A meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Milcu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ruben Puga-Freitas</w:t>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron M Ellison</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel Blouin</w:t>
+                <w:t xml:space="preserve">Silène Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Scheu</w:t>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2 (2), pp.279 - 287. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (4), pp.34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-017-0434-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-019-0579-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01749308v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant-earthworm interactions : influence of age and proportion of casts in the soil on plant growth, morphology and nitrogen uptake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Agapit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Gigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Puga-Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 424 (1-2), pp. 49-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5576,4772 +5576,4906 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01753078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 2, article 19: Techno humus systems and global change – Conservation agriculture and 4/1000 proposal</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genotypic variability enhances the reproducibility of an ecological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeff Lowenfels</w:t>
+                <w:t xml:space="preserve">Alexandru Milcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Puga-Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+                <w:t xml:space="preserve">Aaron M Ellison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Bouché</w:t>
+                <w:t xml:space="preserve">Stefan Scheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.271-296. </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (2), pp.279 - 287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.10.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-017-0434-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670368v1</w:t>
+                <w:t xml:space="preserve">hal-01749308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humusica 1, article 1: Essential bases – Vocabulary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gobat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Juilleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.10-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem services must tackle anthropized ecosystems andecological engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Barot</w:t>
+                <w:t xml:space="preserve">Humusica 2, article 19: Techno humus systems and global change – Conservation agriculture and 4/1000 proposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ye</w:t>
+                <w:t xml:space="preserve">Jeff Lowenfels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Abbadie</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcel Bouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2016.11.071⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.271-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.10.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495107v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Let the core microbiota be functional</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Initial conditions during Technosol implementation shape earthworms and ants diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Muratet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel Blouin</w:t>
+                <w:t xml:space="preserve">Thomas Z. Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Muller</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mercedes Mendez-Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 159, pp.32 - 41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2016.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2017.04.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01608595v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial conditions during Technosol implementation shape earthworms and ants diversity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ecosystem services must tackle anthropized ecosystems andecological engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Abbadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2016.10.002⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 99, pp.486--495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2016.11.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644677v1</w:t>
+                <w:t xml:space="preserve">hal-01495107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical communication: An evidence for co-evolution between plants and soil organisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Let the core microbiota be functional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Moenne-Loccoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.10.028⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (7), pp.583-595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2017.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01753224v1</w:t>
+                <w:t xml:space="preserve">hal-01608595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive effects of compost, plants and earthworms on the aggregations of constructed Technosols</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Chemical communication: An evidence for co-evolution between plants and soil organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123, pp.409-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.10.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.06.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01753293v1</w:t>
+                <w:t xml:space="preserve">hal-01753224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworm effect on root morphology in a split root system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Agapit</w:t>
+                <w:t xml:space="preserve">Interactive effects of compost, plants and earthworms on the aggregations of constructed Technosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Deeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gigon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Thierry Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Podwojewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/11263504.2017.1338627⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 305, pp.305 - 313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823416v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Organic Matter Content on Hydro-Structural Properties of Constructed Technosols</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Earthworm effect on root morphology in a split root system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Agapit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s1002-0160(15)60059-5⟩</w:t>
+              <w:t xml:space="preserve">Plant Biosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 152 (4), pp.780 - 786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/11263504.2017.1338627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01605018v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between organisms and parent materials of a constructed Technosol shape its hydrostructural properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Influence of Organic Matter Content on Hydro-Structural Properties of Constructed Technosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Deeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Z. Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Gigon</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Podwojewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pedosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (4), pp.486-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1002-0160(15)60059-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/soil-2-163-2016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01601927v1</w:t>
+                <w:t xml:space="preserve">hal-01605018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem Engineers in a Self-organized Soil: A Review of Concepts and Future Research Questions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+                <w:t xml:space="preserve">Interactions between organisms and parent materials of a constructed Technosol shape its hydrostructural properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Deeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Z. Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Gigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 181 (3-4), pp.91-109. </w:t>
+              <w:t xml:space="preserve">Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (2), pp.163-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/ss.0000000000000155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/soil-2-163-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601928v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional profiling of wheat in response to take-all disease and mechanisms involved in earthworm's biocontrol effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruben Puga-Freitas</w:t>
+                <w:t xml:space="preserve">Ecosystem Engineers in a Self-organized Soil: A Review of Concepts and Future Research Questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamia Belkacem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Barot</w:t>
+                <w:t xml:space="preserve">Alister Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bertrand</w:t>
+                <w:t xml:space="preserve">George Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 144 (1), pp.155-165. </w:t>
+              <w:t xml:space="preserve">Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 181 (3-4), pp.91-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10658-015-0759-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/ss.0000000000000155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532520v1</w:t>
+                <w:t xml:space="preserve">hal-01601928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworm services for cropping systems. A review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Transcriptional profiling of wheat in response to take-all disease and mechanisms involved in earthworm's biocontrol effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Puga-Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tatiana de Oliveira</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-014-0269-7⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144 (1), pp.155-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-015-0759-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01284301v1</w:t>
+                <w:t xml:space="preserve">hal-01532520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the effects of soil organisms on plant hormone signalling pathways</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Biocontrol of eyespot disease on two winter wheat cultivars by an anecic earthworm (Lumbricus terrestris)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2014.07.006⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96, pp.33 - 41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2015.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01823863v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocontrol of eyespot disease on two winter wheat cultivars by an anecic earthworm (Lumbricus terrestris)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A review of the effects of soil organisms on plant hormone signalling pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Puga Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 96, pp.33 - 41. </w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.104 - 116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2015.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2014.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241050v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levels and limits in artificial selection of communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Earthworm services for cropping systems. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lerch</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joann Whalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.12486⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (2), pp.553-567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-014-0269-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02148313v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental microbiology as a mosaic of explored ecosystems and issues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Faure</w:t>
+                <w:t xml:space="preserve">Levels and limits in artificial selection of communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Bonin</w:t>
+                <w:t xml:space="preserve">Battle Karimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Duran</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5164-5⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (10), pp.1040-1048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.12486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247096v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near infrared spectroscopy (NIRS) to estimate earthworm cast age</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental microbiology as a mosaic of explored ecosystems and issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Zangerlé</w:t>
+                <w:t xml:space="preserve">Robert Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hissler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel Blouin</w:t>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lavelle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Arsene-Ploetze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 70, pp.47 - 53. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (18), pp.13577-13598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2013.11.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5164-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01825033v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effects of earthworms and IAA-producing rhizobacteria on plant growth and development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near infrared spectroscopy (NIRS) to estimate earthworm cast age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Zangerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Edith Castellanos Suarez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lavelle</w:t>
+                <w:t xml:space="preserve">Christophe Hissler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Velasquez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 80, pp.100-107. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70, pp.47 - 53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2013.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630497v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balkanized Research in Ecological Engineering Revealed by a Bibliometric Analysis of Earthworms and Ecosystem Services</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined effects of earthworms and IAA-producing rhizobacteria on plant growth and development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sery</w:t>
+                <w:t xml:space="preserve">Diana Edith Castellanos Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Gigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Puga Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elena Velasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00267-013-0079-8⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80, pp.100-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860991v1</w:t>
+                <w:t xml:space="preserve">hal-02630497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of earthworm impact on soil function and ecosystem services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Balkanized Research in Ecological Engineering Revealed by a Bibliometric Analysis of Earthworms and Ecosystem Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark.E. Hodson</w:t>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.A. Delgado</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Baker</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Bédécarrats</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejss.12025⟩</w:t>
+              <w:t xml:space="preserve">Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (2), pp.309-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00267-013-0079-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-00818329v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant preference for ammonium versus nitrate : a neglected determinant of ecosystem functioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A review of earthworm impact on soil function and ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark.E. Hodson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Boudsocq</w:t>
+                <w:t xml:space="preserve">E.A. Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Niboyet</w:t>
+                <w:t xml:space="preserve">G. Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Lata</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Loeuille</w:t>
+                <w:t xml:space="preserve">Lijbert Brussaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/665997⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (2), pp.161-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejss.12025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01569678v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant homeostasis, growth and development in natural and artificial soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul W. Leadley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Complexity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9, pp.10-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecocom.2011.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00881418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Cultivable IAA-Producing Bacteria by the Plant Arabidopsis thaliana and the Earthworm Aporrectodea caliginosa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruben Puga-Freitas</w:t>
+                <w:t xml:space="preserve">Plant preference for ammonium versus nitrate : a neglected determinant of ecosystem functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boudsocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Niboyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Abbad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Gigon</w:t>
+                <w:t xml:space="preserve">J.C. Lata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Garnier-Zarli</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X. Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Loeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2012/307415⟩</w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 180 (1), pp.60-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/665997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825082v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of earthworms on plant Lantana camara Pb-uptake and on bacterial communities in root-adhering soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">My Dung Jusselme</w:t>
+                <w:t xml:space="preserve">Control of Cultivable IAA-Producing Bacteria by the Plant Arabidopsis thaliana and the Earthworm Aporrectodea caliginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Puga-Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Poly</w:t>
+                <w:t xml:space="preserve">Samir Abbad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Gigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Miambi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evelyne Garnier-Zarli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.10.070⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012, pp.1 - 4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2012/307415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00722689v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal Molecules Mediate the Impact of the Earthworm Aporrectodea caliginosa on Growth, Development and Defence of the Plant Arabidopsis thaliana</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Barot</w:t>
+                <w:t xml:space="preserve">Effect of earthworms on plant Lantana camara Pb-uptake and on bacterial communities in root-adhering soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">My Dung Jusselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Taconnat</w:t>
+                <w:t xml:space="preserve">Edouard Miambi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Philippe Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (12), pp.e49504. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 416, pp.200-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0049504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.10.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825067v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00722689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effects of contrast between poor and rich patches and overall nitrate concentration on Arabidopsis thaliana root system structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Signal Molecules Mediate the Impact of the Earthworm Aporrectodea caliginosa on Growth, Development and Defence of the Plant Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Puga-Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (12), pp.e49504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0049504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00591835v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat quality, conspecific density, and habitat pre-use affect the dispersal behaviour of two earthworm species, Aporrectodea icterica and Dendrobaena veneta, in a mesocosm experiment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Combined effects of contrast between poor and rich patches and overall nitrate concentration on Arabidopsis thaliana root system structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Australian Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, pp.364-371</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00448631v1</w:t>
+                <w:t xml:space="preserve">bioemco-00591835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworms influence the production of above- and belowground biomass and the expression of genes involved in cell proliferation and stress responses in Arabidopsis thaliana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habitat quality, conspecific density, and habitat pre-use affect the dispersal behaviour of two earthworm species, Aporrectodea icterica and Dendrobaena veneta, in a mesocosm experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrike Jana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Barot</w:t>
+                <w:t xml:space="preserve">Gael Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Repellin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lavelle</w:t>
+                <w:t xml:space="preserve">Thibaud Decaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 2010 (42), pp.244 - 252</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 42 (2), pp.203-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.10.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">bioemco-00574557v1</w:t>
+                <w:t xml:space="preserve">bioemco-00448631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of endogeic and anecic earthworms on the competition between four annual plants and their relative reproduction potential</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
+                <w:t xml:space="preserve">Earthworm effects on plant growth do not necessarily decrease with soil fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kam-Rigne Laossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Cristina Noguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 328 (1), pp.109-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-009-0086-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00396039v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00393841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworm effects on plant growth do not necessarily decrease with soil fertility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
+                <w:t xml:space="preserve">Effects of endogeic and anecic earthworms on the competition between four annual plants and their relative reproduction potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kam-Rigne Laossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Christina Noguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bartolomé-Lasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41, pp.1668-1773</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00393841v1</w:t>
+                <w:t xml:space="preserve">bioemco-00396039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworm effects on plant growth do not necessarily decrease with soil fertility</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Earthworms influence the production of above- and belowground biomass and the expression of genes involved in cell proliferation and stress responses in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Jana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Repellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2010 (42), pp.244 - 252</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00574553v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00574557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworms influence the production of above- and belowground biomass and the expression of genes involved in cell proliferation and stress responses in Arabidopsis thaliana</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Earthworm effects on plant growth do not necessarily decrease with soil fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kam-Rigne Laossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Noguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.10.022⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 328, pp.109 - 118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-009-0086-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00450671v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00574553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tale of four stories: soil ecology, theory, evolution and the publication system.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Earthworms influence the production of above- and belowground biomass and the expression of genes involved in cell proliferation and stress responses in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Jana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Jouquet</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Lata</w:t>
+                <w:t xml:space="preserve">Daniel Laffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 2 (11), pp.e1248. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42, pp.244-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0001248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00353802v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00450671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil invertebrates and ecosystem services</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+                <w:t xml:space="preserve">A tale of four stories: soil ecology, theory, evolution and the publication system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aubert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Manuel Blouin</w:t>
+                <w:t xml:space="preserve">Sébastien Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2006.10.002⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (11), pp.e1248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0001248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667666v1</w:t>
+                <w:t xml:space="preserve">bioemco-00353802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworms (Millsonia anomala, Megascolecidae) do not increase rice growth through enhanced nitrogen mineralization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Soil invertebrates and ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42, pp.S3-S15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2006.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.12.023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00448744v1</w:t>
+                <w:t xml:space="preserve">hal-02667666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Earthworms (Millsonia anomala, Megascolecidae) do not increase rice growth through enhanced nitrogen mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38, pp.2063-2068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.12.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00448744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Belowground organism activities affect plant aboveground phenotype, inducing plant tolerance to parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Zuily-Fodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At Pham-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Laffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Reversat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 8, pp.202-208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1461-0248.2004.00711.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00446710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10351,3428 +10485,3428 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand inoculer quoi ? Effets croisés du stade de développement du maïs et de l’âge du microbiote sur le succès de l’inoculation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Valoriser les GEMs ! Quand le microbiote du sol devient déterminant du phénotype de plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jacquiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gonzalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème colloque Association Francophone d’Ecologie Microbienne (AFEM 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2025, Beaune, France. p152-153</w:t>
+              <w:t xml:space="preserve">, Nov 2025, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05426160v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valoriser les GEMs ! Quand le microbiote du sol devient déterminant du phénotype de plantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Quand inoculer quoi ? Effets croisés du stade de développement du maïs et de l’âge du microbiote sur le succès de l’inoculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bichemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Varlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therese Lucotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jacquiod</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème colloque Association Francophone d’Ecologie Microbienne (AFEM 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2025, Beaune, France</w:t>
+              <w:t xml:space="preserve">, Nov 2025, Beaune, France. p152-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05425188v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil microbiome in a perspective of plant resistance to abiotic stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint meeting INRAE-JKI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection for species interaction patterns revealed by experimental evolution of rhizosphere microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jacquiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française d’Ecologie et d’Evolution. SFE2 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon/Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valuing GEMs! When does the soil microbiota matters in explaining plant phenotypes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jacquiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française d’Ecologie et d’Evolution. SFE2 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon/Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant- microbiota Holobiont: unit of selection?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jacquiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française d’Ecologie et d’Evolution. SFE2 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon/Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Within a high throughput phenotyping platform, mix ecophysiology, microbial ecology, molecular physiology and genetics and stir: the recipe of new breeding tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Frugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Asia-Pacific Plant Phenomics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Sanya, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From morphological to functional root traits assessment with high throughpout phenotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Frugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium “Frontiers in the development and application of plant phenotyping: What are we seeking in plant phenotyping?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil organic carbon storage capacity of old and modern wheat varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laly Rouch,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bizouard, Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Jeunes Chercheurs Université de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Round table: earthworms and climate change; actor? indicator? a complex story</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Willem van Groenigen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Earthworm Ecology (ISEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A core microbiota of the plant-earthworm interaction conserved across soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Earthworm Ecology (ISEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on sélectionner les microbiomes comme on sélectionne les plantes cultivées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Interdisciplinary Colloquium : new challenges induced by microbiomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection artificielle de communautés microbiennes : effet de la diversité génétique et rôle des interactions interspécifiques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Review of the last two decades experiences of technosols construction for urban greening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Séré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Deeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Groffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">Eurosoil 2021 virtual congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Online, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331276v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacité de stockage de carbone dans le sol de variétés anciennes et modernes de blés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determinisms of plant and microbiome interactions : a multidisciplinary approach involving high-throughput phenotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkoum, Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laly Rouch,</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Bastien Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée deJournée des doctorants UMR Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">North East Agricultural University lectures, China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Online, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332044v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinisms of plant and microbiome interactions : a multidisciplinary approach involving high-throughput phenotyping</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Capacité de stockage de carbone dans le sol de variétés anciennes et modernes de blés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laly Rouch,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">North East Agricultural University lectures, China</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Online, China</w:t>
+              <w:t xml:space="preserve">Journée deJournée des doctorants UMR Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585274v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of the last two decades experiences of technosols construction for urban greening</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sélection artificielle de communautés microbiennes : effet de la diversité génétique et rôle des interactions interspécifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Devers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosoil 2021 virtual congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Online, Switzerland</w:t>
+              <w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03671212v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection artificielle de microbiote rhizosphériques associés à des changements phénotypiques de traits de plante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jacquiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soren Sorensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of astract. IX. Colloque de l'Association Francophone d'Ecologie Microbienne, AFEM 2019, Fonctions et diversité des microbiotes dans les environnements naturels et anthropisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial selection of rhizosphere microbiota associated to phenotypical changes in plant functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jacquiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Society of Microbial Ecology (ISME17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential ecosystem services provided by constructed Technosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Deeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Groffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Perl Egendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 33rd International Conference on Solid Waste Technology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Widener University - Graduate Enrollment, Mar 2018, Annapolis, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.11591.19360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01753391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A core microbiota of plant and earthworm interaction? Phylogenetic and functional aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jacquiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Puga Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Holobionts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential ecosystem services provided by constructed Technosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Deeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Groffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Perl Egendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. "Urban soils Symposium, Soil our ressource and our future"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, New York, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.13268.30085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2ème édition de La nuit de l'Agro-Ecologie. Participation au débat citoyen autour de l'agriculture le 22 juin 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Edition de la nuit de l'Agro-Ecologie. Débat citoyen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jun 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil aggregates and humus systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Topoliantz</w:t>
+                <w:t xml:space="preserve">The dominant effects of biota on stability, aggregation, and soil organic content distribution of Technosols compared to that of organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Deeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Podwojewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Soil Conservation, ESSC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Cluj-Napoca, Romania</w:t>
+              <w:t xml:space="preserve">Urban Soil symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Brooklyn United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823718v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dominant effects of biota on stability, aggregation, and soil organic content distribution of Technosols compared to that of organic matter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manuel Blouin</w:t>
+                <w:t xml:space="preserve">Soil aggregates and humus systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Juilleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Topoliantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Soil symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Brooklyn United States</w:t>
+              <w:t xml:space="preserve">European Society for Soil Conservation, ESSC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Cluj-Napoca, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823616v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’humain peut‐il gérer un système écologique auto‐organisé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Philbio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d'Histoire et de Philosophie des Sciences et des Techniques (IHPST), Paris, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworms and plant growth: novel mechanisms and their implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latin American Oligochaete Ecology and Taxonomy Meeting and Symposium on Soil Engineers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Curitiba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sols urbains d’aujourd’hui, Technosols de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Dens’Cité de Sorbonne Universités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Muséum National d'Histoire Naturelle, Paris, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la faune sur les fonctions des sols et leurs applications dans les systèmes sol-plante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Utilisation du potentiel biologique des sols, un atout pour la production agricole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How soil organisms interact with plant hormone signaling pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Puga Freitas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Soil Biodiversity Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial Ecology : Crossed Viewpoints from Economics and Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Maillefert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics and institutionnal dynamics - 10th International Conference of the European Society for Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil invertebrates and ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVth International Colloquium on Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Rouen, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2006.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13782,987 +13916,987 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la diversité génétique sur l’efficacité de la sélection artificielle au niveau de la communauté : comment sélectionner des communautés microbiennes qui maximisent la fourniture d’azote aux plantes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Dijon, France. Poster présenté oralement sous forme de Flasch Talk, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des interactions entre diversité végétale inter et intraspécifique et communautés microbiennes du sol sur les propriétés de l’écosystème - Candidature à la bourse Phytomic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Siol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX. Colloque de l'Association Francophone d'Ecologie Microbienne, AFEM 2019, Fonctions et diversité des microbiotes dans les environnements naturels et anthropisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bussang, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of a core microbiota shaped by plant and earthworm interactions across soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jacquiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Puga Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Society of Microbial Ecology (ISME17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Leipzig, Germany. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical drivers of aggregation in a constructed Technosol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Deeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Podwojewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUITMA 9 «Urbanization: a challenge and an opportunity for soil functions and ecosystem services»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Moscow, Russia. , 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/rg.2.2.30363.46885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial selection of root microbiota associated to plant phenotype changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jacquiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spor, Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbe-Assisted Crop production – Opportunities, Challenges and Needs (miCROPe International Symposium)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Vienne, Austria. Book of abstracts Micrope</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial selection of rhizosphere microbial communities associated with plant resistance to leaf pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Puga-Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Burketová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetiana Kalachova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques iEES Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la teneur en matière organique sur les propriétés de rétention d’eau et de retrait des technosols construits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Deeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Z. Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Podwojewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème journées JES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Traits de la faune du sol pour relier les Changements Environnementaux aux fonctions du sol (TRACES – projet Gessol 3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dubs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écologie 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Montpellier, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14772,402 +14906,402 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sols au cœur de la zone critique 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Lemanceau ; Manuel Blouin </w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, 2018, Série Les sols, Collection Géosciences, Christian Valentin, 9781784053840</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sols au coeur de la zone critique 6, écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Collection Système Terre - Environnement - Série Les sols, 9781784053840</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soils as a Key Component of the Critical Zone 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley Online Library, 196 p., 2018, 978-1-119-57311-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie écologique : action par et/ou pour le vivant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Quae, pp.165, 2014, Synthèses, 978-2-7592-2135-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15177,1704 +15311,1704 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actions and Feedback: Consequences for Soil Management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La vie dans les sols : du découpage taxonomique à l’intégration écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hinsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soils as a Key Component of the Critical Zone 6: Ecology</w:t>
+              <w:t xml:space="preserve">Les sols au coeur de la zone critique : Ecologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, ISBN : 9781784053840 (papier) ISBN : 9781784063849 (ebook)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067197v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecology for Sustainable and Multifunctional Agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Gaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Agriculture Reviews 28: Ecology for Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-46, 2018, Sustainable Agriculture Reviews, 978-3-319-90309-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-90309-5_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie dans les sols : du découpage taxonomique à l’intégration écologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Actions and Feedback: Consequences for Soil Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...36 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Lemanceau; Manuel Blouin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sols au coeur de la zone critique : Ecologie</w:t>
+              <w:t xml:space="preserve">Soils as a Key Component of the Critical Zone 6: Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE editions; John Wiley &amp; Sons, Inc.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.163-169, 2018, Série Les sols, Collection Géosciences, 978-1-119-57311-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119438274.ch9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785787v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actions et rétroactions : conséquences pour la gestion des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sols au coeur de la zone critique 6, écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, ISBN : 9781784053840 (papier) ISBN : 9781784063849 (ebook)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life in the soil: from taxonomy to ecological integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soils as a Key Component of the Critical Zone 6: Ecology, Volume 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley Online Library, 2018, 9781786302182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119438274.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des mécanismes impliqués dans les interactions écologiques du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sols au coeur de la zone critique 6, écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, ISBN : 9781784053840 (papier) ISBN : 9781784063849 (ebook)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of mechanisms involved in soil ecological interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Interactions plantes/micro-organismes dans la rhizosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soils as a Key Component of the Critical Zone 6 : Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les sols au coeur de la zone critique 6, écologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, ISBN : 9781784053840 (papier) ISBN : 9781784063849 (ebook)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785432v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant/micro-organism interactions in the rhizosphere. Chap 4</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Diversity of mechanisms involved in soil ecological interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soils as a Key Component of the Critical Zone vol 6 Geosciences Series – Soils Set</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soils as a Key Component of the Critical Zone 6 : Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley Online Library, 2018, 9781786302182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119438274.ch2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786890v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions plantes/micro-organismes dans la rhizosphère</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId458" w:history="1">
+                <w:t xml:space="preserve">Plant/micro-organism interactions in the rhizosphere. Chap 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sols au coeur de la zone critique 6, écologie</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2018, ISBN : 9781784053840 (papier) ISBN : 9781784063849 (ebook)</w:t>
+              <w:t xml:space="preserve">Soils as a Key Component of the Critical Zone vol 6 Geosciences Series – Soils Set</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons, 2018, 978-1-119-57311-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786073v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des invertébrés sur les fonctions des sols et leurs applications dans les systèmes sol-plante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Boulanger-Joimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sols et la vie souterraine : des enjeux majeurs en agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">QUAE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 328 p., 2017, 978-2-7592-2651-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Pourquoi un livre sur Aussois?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le métabolisme énergétique d'un territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petros Chatzimpiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Perrotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Buclet Nicolas. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Buclet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essai d'écologie territoriale : l'exemple d'Aussois en Savoie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 218 p., 2015, CNRS Alpha, 978-2-271-08887-1</w:t>
+              <w:t xml:space="preserve">, 2015, 978-2-271-08887-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535316v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le métabolisme énergétique d'un territoire</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction : Pourquoi un livre sur Aussois?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Vernay</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fabienne Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Barles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Nicolas Buclet. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Buclet Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essai d'écologie territoriale : l'exemple d'Aussois en Savoie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 978-2-271-08887-1</w:t>
+              <w:t xml:space="preserve">, 218 p., 2015, CNRS Alpha, 978-2-271-08887-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685652v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion : Quel avenir pour l’écologie territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Buclet Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essai d'écologie territoriale : l'exemple d'Aussois en Savoie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 218 p., 2015, CNRS Alpha, 978-2-271-08887-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définir l'ingénierie écologique : quels enjeux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Freddy Rey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie écologique : action par et/ou pour le vivant ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 15-28, 2014, 9782759221356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16884,160 +17018,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOOC Université Virtuelle Environnement et Developpement Durable. Module &amp;quot;Émergence de l’ingénierie écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émergence de l’ingénierie écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communiqué de presse qui annonce la publication d'un article &amp;quot;Nature in Ecology and Evolution&amp;quot; et qui a fait l'objet d'une News dans &amp;quot;Nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17047,742 +17181,742 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of mulching on soil properties, microbial diversity and activities, and crop yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jacquiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Bouchard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of Wheat Root System and its Mineralization to Chemical Inputs, Plant Genotype and Phenotypic Plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laly Rouch,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient and Modern Wheat Varieties: A Trade-Off between Soil Co2 Emissions and Crop Yield?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laly Rouch,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community diversity determines the evolution of synthetic bacterial communities under artificial selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in wheat rhizosphere microbiota in response to chemical inputs, plant genotype and phenotypic plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jacquiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Ducourtieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Casieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biologico “Si”, biologico “No”: una discussione tra specialisti con il Parlamento Italiano nel gioco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03044313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId516"/>
+      <w:footerReference w:type="default" r:id="rId519"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17850,51 +17984,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E48BFC5C"/>
+    <w:nsid w:val="BBEBCA89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18081,51 +18215,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuel-blouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3928-9070" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098136909" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444508v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Kalachova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Jind&#345;ichov&#225;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Posp&#237;chalov&#225;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Burketov&#225;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.101215" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05064882v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Reverchon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117306" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05147973v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Angot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thiour-Mauprivez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schellenberger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lamboeuf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cr&#233;pin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70362" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05000738v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Robin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Amans" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117238" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846910v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2826" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04965681v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pruvost" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vallet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gigon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2024.107457" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543299v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ail&#233;n Federico" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pimet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coffin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ducourtieux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01448765.2023.2270982" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04515120v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jacquiod" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouchard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;guet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roure" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06589-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04379175v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Taschen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Redecker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109283" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04703308v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nesme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06947-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712868v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P&#233;rez-Valera" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20159" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03735534v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05597-w" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179735v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laly Rouch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-05891-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04202068v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cognard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sae2.12048" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04202242v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Vidal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lubbers" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Sanchez-Hernandez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2023.05.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04193780v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Medina-Sauza" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzel Sol&#237;s-Garc&#237;a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Villain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guevara" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103531" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344102v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Forey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Sauze" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel S Gritti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Devidal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48765-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04281498v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Puga-Freitas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103567" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04229238v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanna Mee Coops Olsen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Lyng R&#248;der" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Burm&#248;lle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16503" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04201978v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zenk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2023.100769" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714709v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Zanella" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Ponge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Delft" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein De Waal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems6030059" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03770542v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Raynaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casieri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.903008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880410v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers-Lamrani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garmyn" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9494" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647193v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03275844v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaodong Wei" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Munkager" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.04.13.439601" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03560603v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marycruz &#193;lvarez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilian Ort&#237;z-Huerta" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Ruiz-Sayago" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2021.100458" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03770664v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14558" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03290801v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bapteste" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larose" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10070651" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03134059v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Wooster James" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Csuzdi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Han Chang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonillon Aspe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jos&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abe4629" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03331700v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Johannes S&#248;rensen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-021-01590-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03324221v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Siol" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-05071-z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02092366v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Agapit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Leit&#227;o" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12971" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499526v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Bolzonella" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bonneval" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26420/austinanthropol.2020.1012" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02535174v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107754" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02887656v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pando" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105886" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933594v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Deeb" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Groffman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Perl Egendorf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vergnes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-6-413-2020" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02963964v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114674" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379992v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00416" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02164332v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Delhal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00081" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02164337v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sil&#232;ne Lartigue" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0579-x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01749308v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Milcu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron M Ellison" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scheu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0434-x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01753078v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3544-y" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670368v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Lowenfels" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouch&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.036" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660760v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gobat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juilleret" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.004" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01495107v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ye" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.11.071" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608595v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muller" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Moenne-Loccoz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2017.04.008" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644677v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Muratet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z. Lerch" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mendez-Millan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2016.10.002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T9ZCT2D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01753224v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.028" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01753293v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desjardins" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.06.014" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823416v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agapit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gigon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2017.1338627" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605018v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1002-0160(15)60059-5" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRLZFQS2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601927v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-2-163-2016" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601928v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Spain" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Brown" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ss.0000000000000155" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532520v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belkacem" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-015-0759-8" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284301v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann Whalen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana de Oliveira" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0269-7" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823863v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Puga Freitas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.07.006" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMPGH3QJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241050v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Charlier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marchand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2015.07.006" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02148313v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12486" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825033v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zangerl&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hissler" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lavelle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.11.023" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06BWBQRS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630497v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Edith Castellanos Suarez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Velasquez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.04.004" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3BJZ81W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860991v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sery" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brun" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-013-0079-8" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818329v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark.E. Hodson" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Delgado" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baker" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijbert Brussaard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12025" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569678v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudsocq" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niboyet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lata" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Raynaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loeuille" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/665997" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881418v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Leadley" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2011.11.001" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F9SBVND-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825082v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abbad" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Garnier-Zarli" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/307415" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00722689v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Dung Jusselme" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poly" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Miambi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mora" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.10.070" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKDR7HX4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825067v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049504" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00591835v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00448631v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Caro" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.10.018" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N4MCFLM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00574557v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Jana" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Repellin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396039v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam-Rigne Laossi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Christina Noguera" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartolom&#233;-Lasa" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00393841v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ginot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cristina Noguera" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0086-y" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RK7KQ3SC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00574553v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Noguera" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450671v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Laffray" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.10.022" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00353802v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lata" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001248" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667666v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2006.10.002" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLD27J8K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00448744v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.12.023" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00446710v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Zuily-Fodil" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=At Pham-Thi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Reversat" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2004.00711.x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426160v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bichemin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Varlet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Lucotte" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05425188v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cr&#233;pin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gonzalo" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blanchard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045105v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991148v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Gonzalo" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991485v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Blanchard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991179v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simonin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marais" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barret" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205984v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224465v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716052v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laly Rouch," TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bizouard, Florian" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885850v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Willem van Groenigen" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885820v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179248v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331276v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332044v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585274v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkoum, Mustapha" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671212v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Groffman" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790917v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Sorensen" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787150v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01753391v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Walsh" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11591.19360" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953650v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786404v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13268.30085" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787899v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823718v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Topoliantz" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823616v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823978v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823882v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823904v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209280v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01824258v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825045v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824689v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734159v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737616v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785624v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823597v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.30363.46885" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955531v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spor, Aim&#233;" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823670v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01824276v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811960v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chauvat" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825537v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/collections/serie-les-sols?" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785344v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemanceau" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/collections/serie-les-sols/products/les-sols-au-coeur-de-la-zone-critique-6" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785407v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599799v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthod" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blandin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delord" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02067197v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Soils+as+a+Key+Component+of+the+Critical+Zone+6%3A+Ecology-p-9781119573111" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119438274.ch9" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797880v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-90309-5" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90309-5_1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785787v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788843v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788183v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119438274.ch1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785374v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785432v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119438274.ch2" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786890v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazurier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786073v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607475v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boulanger-Joimel" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5092-les-sols-et-la-vie-souterraine.html" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535316v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7207-essai-d-ecologie-territoriale.html?search_query=le+metabolisme+territorial&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01685652v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chatzimpiros" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Perrotti" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vernay" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7207-essai-d-ecologie-territoriale.html" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535317v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825039v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3366-ingenierie-ecologique.html" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255228v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319460v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04007411v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641345v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03926361v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03378428v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03275892v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044313v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuel-blouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3928-9070" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098136909" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579701v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cr&#233;pin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Gonzalo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.71108" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444508v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Kalachova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Jind&#345;ichov&#225;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Posp&#237;chalov&#225;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Burketov&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.101215" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05000738v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Robin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Amans" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Reverchon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117238" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05147973v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Angot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thiour-Mauprivez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schellenberger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lamboeuf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70362" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05064882v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117306" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846910v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2826" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04965681v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pruvost" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vallet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gigon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2024.107457" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04515120v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jacquiod" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouchard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;guet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roure" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06589-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543299v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ail&#233;n Federico" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pimet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coffin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ducourtieux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01448765.2023.2270982" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04379175v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Taschen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Redecker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109283" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04703308v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nesme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06947-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P&#233;rez-Valera" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20159" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04202068v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laly Rouch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cognard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sae2.12048" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179735v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-05891-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03735534v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05597-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04281498v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Puga-Freitas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103567" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344102v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Forey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Sauze" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel S Gritti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Devidal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48765-3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04193780v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Medina-Sauza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzel Sol&#237;s-Garc&#237;a" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Villain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guevara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103531" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04202242v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Vidal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lubbers" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Sanchez-Hernandez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2023.05.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04201978v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zenk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2023.100769" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04229238v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanna Mee Coops Olsen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Lyng R&#248;der" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Burm&#248;lle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16503" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880410v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Raynaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers-Lamrani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garmyn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9494" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03770542v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casieri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.903008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714709v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Zanella" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Ponge" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Delft" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein De Waal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems6030059" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647193v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03560603v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marycruz &#193;lvarez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilian Ort&#237;z-Huerta" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Ruiz-Sayago" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2021.100458" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03275844v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaodong Wei" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Munkager" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.04.13.439601" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03770664v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14558" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03134059v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Wooster James" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Csuzdi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Han Chang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonillon Aspe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jos&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abe4629" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03331700v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Johannes S&#248;rensen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-021-01590-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03324221v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Siol" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-05071-z" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03290801v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bapteste" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larose" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10070651" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02887656v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pando" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105886" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499526v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Bolzonella" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bonneval" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26420/austinanthropol.2020.1012" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02535174v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107754" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02092366v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Agapit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Leit&#227;o" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12971" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933594v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Deeb" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Groffman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Perl Egendorf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vergnes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-6-413-2020" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02963964v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114674" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02164332v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Delhal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00081" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379992v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00416" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02164337v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sil&#232;ne Lartigue" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0579-x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01753078v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3544-y" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01749308v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Milcu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron M Ellison" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scheu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0434-x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660760v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gobat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juilleret" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670368v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Lowenfels" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouch&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.036" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644677v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Muratet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z. Lerch" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mendez-Millan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2016.10.002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T9ZCT2D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01495107v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ye" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.11.071" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608595v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muller" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Moenne-Loccoz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2017.04.008" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01753224v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.028" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01753293v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desjardins" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.06.014" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823416v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agapit" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gigon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2017.1338627" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605018v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1002-0160(15)60059-5" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRLZFQS2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601927v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-2-163-2016" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601928v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Spain" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Brown" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ss.0000000000000155" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532520v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belkacem" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-015-0759-8" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241050v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Charlier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marchand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2015.07.006" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823863v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Puga Freitas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.07.006" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMPGH3QJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284301v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann Whalen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana de Oliveira" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0269-7" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02148313v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12486" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825033v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zangerl&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hissler" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lavelle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.11.023" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06BWBQRS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630497v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Edith Castellanos Suarez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Velasquez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.04.004" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3BJZ81W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860991v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sery" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brun" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-013-0079-8" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818329v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark.E. Hodson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Delgado" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baker" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijbert Brussaard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12025" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881418v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Leadley" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2011.11.001" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F9SBVND-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569678v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudsocq" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niboyet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lata" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Raynaud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loeuille" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/665997" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825082v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abbad" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Garnier-Zarli" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/307415" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00722689v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Dung Jusselme" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poly" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Miambi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mora" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.10.070" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKDR7HX4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825067v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049504" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00591835v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00448631v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Caro" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.10.018" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N4MCFLM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00393841v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam-Rigne Laossi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ginot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cristina Noguera" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0086-y" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RK7KQ3SC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396039v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Christina Noguera" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartolom&#233;-Lasa" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00574557v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Jana" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Repellin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00574553v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Noguera" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450671v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Laffray" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.10.022" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00353802v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lata" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001248" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667666v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2006.10.002" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLD27J8K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00448744v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.12.023" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00446710v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Zuily-Fodil" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=At Pham-Thi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Reversat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2004.00711.x" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05425188v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cr&#233;pin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gonzalo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blanchard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426160v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bichemin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Varlet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Lucotte" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045105v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991148v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991485v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Blanchard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991179v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simonin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marais" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barret" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205984v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224465v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716052v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laly Rouch," TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bizouard, Florian" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885850v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Willem van Groenigen" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885820v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179248v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671212v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Groffman" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585274v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkoum, Mustapha" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332044v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331276v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790917v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Sorensen" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787150v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01753391v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Walsh" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11591.19360" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953650v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786404v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13268.30085" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787899v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823616v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823718v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Topoliantz" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823978v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823882v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823904v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209280v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01824258v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825045v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824689v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734159v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737616v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785624v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823597v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.30363.46885" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955531v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spor, Aim&#233;" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823670v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01824276v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811960v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chauvat" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825537v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/collections/serie-les-sols?" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785344v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemanceau" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/collections/serie-les-sols/products/les-sols-au-coeur-de-la-zone-critique-6" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785407v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599799v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthod" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blandin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delord" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785787v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797880v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-90309-5" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90309-5_1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02067197v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Soils+as+a+Key+Component+of+the+Critical+Zone+6%3A+Ecology-p-9781119573111" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119438274.ch9" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788843v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788183v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119438274.ch1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785374v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786073v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazurier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785432v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119438274.ch2" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786890v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607475v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boulanger-Joimel" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5092-les-sols-et-la-vie-souterraine.html" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01685652v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chatzimpiros" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Perrotti" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vernay" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7207-essai-d-ecologie-territoriale.html" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535316v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7207-essai-d-ecologie-territoriale.html?search_query=le+metabolisme+territorial&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535317v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825039v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3366-ingenierie-ecologique.html" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255228v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319460v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04007411v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641345v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03926361v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03378428v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03275892v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044313v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>