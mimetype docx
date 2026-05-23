--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,17929 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...17877 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.51851851852px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Manuel Blouin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">manuel-blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3928-9070</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">098136909</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=yMcd2NoAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying microbiota impact on plant traits for the guidance of breeding programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Gonzalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.71108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial selection of suppressive or conducive rhizosphere microbiota circumvents the growth-defense trade-off due to a foliar pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Kalachova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbora Jindřichová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romana Pospíchalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Burketová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant stress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19, pp.101215. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.stress.2025.101215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing varying and carrying populations in holobiont breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Jacquiod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Bouchenak-Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tplants.2026.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05615296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to the letter by Xiaoming Zou on “Earthworms as mutualists rather than predators of soil microorganisms”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lavelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 458, pp.117306. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alleviation of water‐deficit inhibition of plant growth by rhizosphere microbiota conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Thiour-Mauprivez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Schellenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lamboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 247 (6), pp.2914-2926. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.70362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis reveals earthworms as mutualists rather than predators of soil microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssa Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysandre Amans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 455, pp.117238. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing trait-environment interactions to predict ecosystem functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Ponge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 23 (4), pp.e2826. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fee.2826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technosols made of urban wastes are suitable habitats for flora and soil macrofauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 211, pp.107457. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2024.107457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of plastic film and hemp canvas mulching on soil properties, microbial diversity and lettuce yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Jacquiod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Béguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Roure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 503 (1-2), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-024-06589-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient varieties can help control weed density while preserving weed diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ailén Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Ducourtieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Agriculture &amp; Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (2), pp.78-91. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01448765.2023.2270982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworms as conveyors of mycorrhizal fungi in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Taschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Redecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 189, pp.109283. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificially selected rhizosphere microbiota modify plant growth in a soil-independent and species-dependent way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Jacquiod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Ducourtieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-024-06947-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota responses to mutations affecting NO homeostasis in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Pérez-Valera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Butterbach-Bahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 244 (5), pp.2008-2023. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.20159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled natural selection of soil microbiome through plant-soil feedback confers resistance to a foliar pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Kalachova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbora Jindřichová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Burketová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 485, pp.181-195. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-022-05597-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient and modern wheat varieties: A trade‐off between soil CO 2 emissions and grain yield?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laly Rouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bizouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sustainable Agriculture and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (3), pp.238-250. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sae2.12048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of chemical inputs, plant genotype and phenotypic plasticity on soil carbon storage by wheat root systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laly Rouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bizouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 486 (1-2), pp.561-574. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-023-05891-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of earthworms in agronomy: Consensus, novel insights and remaining challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Lubbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan C. Sanchez-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Advances in Agronomy, 181, pp.1-78. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.agron.2023.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm effect on rhizosphere N-cycle microbial genes depends on soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Puga-Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Jacquiod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 119, pp.103567. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2023.103567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microniches harbor distinct bacterial communities at the soil-plant-earthworm interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Medina-Sauza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itzel Solís-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guevara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 118, pp.art. 103531. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2023.103531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworms do not increase greenhouse gas emissions (CO2 and N2O) in an ecotron experiment simulating a three-crop rotation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Forey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Sauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel S Gritti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Devidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.art. 21920. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-48765-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344102v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic variations and interspecific interactions modify gene expression and biofilm formation of Xanthomonas retroflexus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Jacquiod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanna Mee Coops Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette Lyng Røder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette Burmølle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.16503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant mediates soil water content effects on soil microbiota independently of its water uptake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Thiour-Mauprivez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Schellenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Zenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27, pp.art. 100769. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rhisph.2023.100769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheat Rhizosphere Microbiota Respond to Changes in Plant Genotype, Chemical Inputs, and Plant Phenotypic Plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Jacquiod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Ducourtieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Casieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2022.903008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A standardized morpho-functional classification of the planet's humipedons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François J.-F. Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jabiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bas van Delft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rein De Waal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (3), pp.59. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/soilsystems6030059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714709v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the importance of interspecific interactions in the evolution of microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devers-Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Garmyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymé Spor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (11), pp.art. e9494. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.9494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle stratégie d'amélioration agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 569, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial selection of stable rhizosphere microbiota leads to heritable plant phenotype changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Jacquiod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymé Spor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaodong Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Munkager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (1), pp.189-201. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2021.04.13.439601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk and rhizosphere soil properties under two Coffea species influenced by the earthworm Pontoscolex corethrurus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Medina-Sauza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marycruz Álvarez-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilian Ortíz-Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Ruiz-Sayago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, pp.art. 100458. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rhisph.2021.100458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community diversity determines the evolution of synthetic bacterial communities under artificial selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devers-Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymé Spor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 76 (8), pp.1883-1895. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.14558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “Global distribution of earthworm diversity”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Wooster James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csaba Csuzdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Han Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonillon Aspe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-José Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 371 (6525), pp.eabe4629. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abe4629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial analysis of the root system coupled to microbial community inoculation shed light on rhizosphere bacterial community assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaodong Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Jacquiod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren Johannes Sørensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology and Fertility of Soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57, pp.973-989. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00374-021-01590-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbes drive the effect of plant species and genotypic diversity interaction on productivity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pivato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Siol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymé Spor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 467, pp.165-180. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-021-05071-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Epistemic Revolution Induced by Microbiome Studies: An Interdisciplinary View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bapteste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (7), pp.651. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology10070651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split‐root system optimization based on the survival, growth and development of the model Poaceae Brachypodium distachyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Agapit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 168 (1), pp.227-236. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.12971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic food “yes”, organic food “no”: a discussion between specialists with the Italian Parliament in the fray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Banas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Bolzonella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bonneval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austin Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.1012. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26420/austinanthropol.2020.1012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A core microbiota of the plant-earthworm interaction conserved across soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Jacquiod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Puga-Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymé Spor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 144, pp.107754. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.107754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree growth and macrofauna colonization in Technosols constructed from recycled urban wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoise Nunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153, pp.105886. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2020.105886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using constructed soils for green infrastructure – challenges and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Deeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter M. Groffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Perl Egendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (2), pp.413-434. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-6-413-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling the control bulk soil for rhizosphere and drilosphere microbial studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Jacquiod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 380, pp.114674. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Reproduction Method in an Artificial Selection Experiment at the Community Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymé Spor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2019.00416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworms Building Up Soil Microbiota, a Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Medina-Sauza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marycruz Álvarez-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Delhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (81), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2019.00081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vermicompost significantly affects plant growth. A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silène Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (4), pp.34. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-019-0579-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic variability enhances the reproducibility of an ecological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Milcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Puga-Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron M Ellison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Scheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (2), pp.279 - 287. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-017-0434-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01749308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-earthworm interactions : influence of age and proportion of casts in the soil on plant growth, morphology and nitrogen uptake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Agapit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Puga-Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 424 (1-2), pp. 49-61. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-017-3544-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humusica 1, article 1: Essential bases – Vocabulary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gobat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juilleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (Part 1), pp.10-21. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humusica 2, article 19: Techno humus systems and global change – Conservation agriculture and 4/1000 proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Bolzonella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Lowenfels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (Part 2), pp.271-296. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.10.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services must tackle anthropized ecosystems andecological engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99, pp.486--495. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2016.11.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let the core microbiota be functional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Moenne-Loccoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (7), pp.583-595. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tplants.2017.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial conditions during Technosol implementation shape earthworms and ants diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Muratet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Z. Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Mendez-Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 159, pp.32 - 41. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2016.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical communication: An evidence for co-evolution between plants and soil organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123, pp.409-415. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive effects of compost, plants and earthworms on the aggregations of constructed Technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Deeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 305, pp.305 - 313. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm effect on root morphology in a split root system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Agapit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 152 (4), pp.780 - 786. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/11263504.2017.1338627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Organic Matter Content on Hydro-Structural Properties of Constructed Technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Deeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Z. Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), pp.486-498. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s1002-0160(15)60059-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between organisms and parent materials of a constructed Technosol shape its hydrostructural properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Deeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Z. Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (2), pp.163-174. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-2-163-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem Engineers in a Self-organized Soil: A Review of Concepts and Future Research Questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alister Spain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 181 (3-4), pp.91-109. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/ss.0000000000000155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional profiling of wheat in response to take-all disease and mechanisms involved in earthworm's biocontrol effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Puga-Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 144 (1), pp.155-165. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-015-0759-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of the effects of soil organisms on plant hormone signalling pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Puga Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.104 - 116. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2014.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm services for cropping systems. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joann Whalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (2), pp.553-567. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-014-0269-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrol of eyespot disease on two winter wheat cultivars by an anecic earthworm (Lumbricus terrestris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96, pp.33 - 41. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2015.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levels and limits in artificial selection of communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lerch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (10), pp.1040-1048. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental microbiology as a mosaic of explored ecosystems and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Arsene-Ploetze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (18), pp.13577-13598. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5164-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near infrared spectroscopy (NIRS) to estimate earthworm cast age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zangerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lavelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70, pp.47 - 53. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2013.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effects of earthworms and IAA-producing rhizobacteria on plant growth and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Edith Castellanos Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Puga Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Velasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80, pp.100-107. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balkanized Research in Ecological Engineering Revealed by a Bibliometric Analysis of Earthworms and Ecosystem Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bédécarrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (2), pp.309-320. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-013-0079-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of earthworm impact on soil function and ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark.E. Hodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijbert Brussaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (2), pp.161-182. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant homeostasis, growth and development in natural and artificial soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul W. Leadley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.10-15. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecocom.2011.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00881418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant preference for ammonium versus nitrate : a neglected determinant of ecosystem functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boudsocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Niboyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Lata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Loeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 180 (1), pp.60-69. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/665997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Cultivable IAA-Producing Bacteria by the Plant Arabidopsis thaliana and the Earthworm Aporrectodea caliginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Puga-Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Abbad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Garnier-Zarli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.1 - 4. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/307415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of earthworms on plant Lantana camara Pb-uptake and on bacterial communities in root-adhering soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My Dung Jusselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Miambi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 416, pp.200-207. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.10.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00722689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal Molecules Mediate the Impact of the Earthworm Aporrectodea caliginosa on Growth, Development and Defence of the Plant Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Puga-Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Taconnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), pp.e49504. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0049504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effects of contrast between poor and rich patches and overall nitrate concentration on Arabidopsis thaliana root system structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38, pp.364-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00591835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat quality, conspecific density, and habitat pre-use affect the dispersal behaviour of two earthworm species, Aporrectodea icterica and Dendrobaena veneta, in a mesocosm experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (2), pp.203-209. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00448631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of endogeic and anecic earthworms on the competition between four annual plants and their relative reproduction potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kam-Rigne Laossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Christina Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bartolomé-Lasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41, pp.1668-1773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00396039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworms influence the production of above- and belowground biomass and the expression of genes involved in cell proliferation and stress responses in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Jana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Repellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2010 (42), pp.244 - 252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00574557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm effects on plant growth do not necessarily decrease with soil fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kam-Rigne Laossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Cristina Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 328 (1), pp.109-118. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-009-0086-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00393841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm effects on plant growth do not necessarily decrease with soil fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kam-Rigne Laossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 328, pp.109 - 118. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-009-0086-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00574553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworms influence the production of above- and belowground biomass and the expression of genes involved in cell proliferation and stress responses in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Jana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42, pp.244-252. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00450671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tale of four stories: soil ecology, theory, evolution and the publication system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (11), pp.e1248. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0001248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00353802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil invertebrates and ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42, pp.S3-S15. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2006.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworms (Millsonia anomala, Megascolecidae) do not increase rice growth through enhanced nitrogen mineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lavelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38, pp.2063-2068. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00448744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belowground organism activities affect plant aboveground phenotype, inducing plant tolerance to parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Zuily-Fodil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At Pham-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Reversat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8, pp.202-208. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-0248.2004.00711.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00446710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand inoculer quoi ? Effets croisés du stade de développement du maïs et de l’âge du microbiote sur le succès de l’inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bichemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Lucotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Garmyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Jacquiod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque Association Francophone d’Ecologie Microbienne (AFEM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Beaune, France. p152-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser les GEMs ! Quand le microbiote du sol devient déterminant du phénotype de plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Jacquiod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gonzalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque Association Francophone d’Ecologie Microbienne (AFEM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microbiome in a perspective of plant resistance to abiotic stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting INRAE-JKI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for species interaction patterns revealed by experimental evolution of rhizosphere microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Gonzalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Jacquiod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française d’Ecologie et d’Evolution. SFE2 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon/Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuing GEMs! When does the soil microbiota matters in explaining plant phenotypes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Jacquiod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Gonzalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française d’Ecologie et d’Evolution. SFE2 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon/Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant- microbiota Holobiont: unit of selection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Gonzalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Jacquiod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française d’Ecologie et d’Evolution. SFE2 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon/Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within a high throughput phenotyping platform, mix ecophysiology, microbial ecology, molecular physiology and genetics and stir: the recipe of new breeding tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Arkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Asia-Pacific Plant Phenomics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sanya, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From morphological to functional root traits assessment with high throughpout phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Arkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium “Frontiers in the development and application of plant phenotyping: What are we seeking in plant phenotyping?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organic carbon storage capacity of old and modern wheat varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laly Rouch,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bizouard, Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Jeunes Chercheurs Université de Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round table: earthworms and climate change; actor? indicator? a complex story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Willem van Groenigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Earthworm Ecology (ISEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A core microbiota of the plant-earthworm interaction conserved across soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Earthworm Ecology (ISEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on sélectionner les microbiomes comme on sélectionne les plantes cultivées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Interdisciplinary Colloquium : new challenges induced by microbiomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection artificielle de communautés microbiennes : effet de la diversité génétique et rôle des interactions interspécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymé Spor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité de stockage de carbone dans le sol de variétés anciennes et modernes de blés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laly Rouch,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée deJournée des doctorants UMR Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the last two decades experiences of technosols construction for urban greening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Deeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Groffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021 virtual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinisms of plant and microbiome interactions : a multidisciplinary approach involving high-throughput phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkoum, Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North East Agricultural University lectures, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection artificielle de microbiote rhizosphériques associés à des changements phénotypiques de traits de plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Jacquiod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymé Spor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soren Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of astract. IX. Colloque de l'Association Francophone d'Ecologie Microbienne, AFEM 2019, Fonctions et diversité des microbiotes dans les environnements naturels et anthropisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial selection of rhizosphere microbiota associated to phenotypical changes in plant functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Jacquiod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymé Spor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Society of Microbial Ecology (ISME17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential ecosystem services provided by constructed Technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Deeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Groffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Perl Egendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 33rd International Conference on Solid Waste Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Widener University - Graduate Enrollment, Mar 2018, Annapolis, United States. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11591.19360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A core microbiota of plant and earthworm interaction? Phylogenetic and functional aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Jacquiod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymé Spor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Puga Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Holobionts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential ecosystem services provided by constructed Technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Deeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Groffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Perl Egendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. "Urban soils Symposium, Soil our ressource and our future"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, New York, United States. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.13268.30085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2ème édition de La nuit de l'Agro-Ecologie. Participation au débat citoyen autour de l'agriculture le 22 juin 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Edition de la nuit de l'Agro-Ecologie. Débat citoyen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jun 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dominant effects of biota on stability, aggregation, and soil organic content distribution of Technosols compared to that of organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Deeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Soil symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brooklyn United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil aggregates and humus systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juilleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Topoliantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Soil Conservation, ESSC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Cluj-Napoca, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’humain peut‐il gérer un système écologique auto‐organisé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Philbio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Histoire et de Philosophie des Sciences et des Techniques (IHPST), Paris, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworms and plant growth: novel mechanisms and their implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Oligochaete Ecology and Taxonomy Meeting and Symposium on Soil Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Curitiba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols urbains d’aujourd’hui, Technosols de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Dens’Cité de Sorbonne Universités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum National d'Histoire Naturelle, Paris, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la faune sur les fonctions des sols et leurs applications dans les systèmes sol-plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilisation du potentiel biologique des sols, un atout pour la production agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How soil organisms interact with plant hormone signaling pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Puga Freitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Soil Biodiversity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Ecology : Crossed Viewpoints from Economics and Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Maillefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Lopez-Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics and institutionnal dynamics - 10th International Conference of the European Society for Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil invertebrates and ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth International Colloquium on Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Rouen, France. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2006.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la diversité génétique sur l’efficacité de la sélection artificielle au niveau de la communauté : comment sélectionner des communautés microbiennes qui maximisent la fourniture d’azote aux plantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymé Spor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dijon, France. Poster présenté oralement sous forme de Flasch Talk, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des interactions entre diversité végétale inter et intraspécifique et communautés microbiennes du sol sur les propriétés de l’écosystème - Candidature à la bourse Phytomic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Siol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymé Spor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX. Colloque de l'Association Francophone d'Ecologie Microbienne, AFEM 2019, Fonctions et diversité des microbiotes dans les environnements naturels et anthropisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of a core microbiota shaped by plant and earthworm interactions across soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Jacquiod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Puga Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymé Spor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Society of Microbial Ecology (ISME17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Leipzig, Germany. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical drivers of aggregation in a constructed Technosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Deeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 9 «Urbanization: a challenge and an opportunity for soil functions and ecosystem services»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Moscow, Russia. , 2017, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/rg.2.2.30363.46885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial selection of root microbiota associated to plant phenotype changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Jacquiod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spor, Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbe-Assisted Crop production – Opportunities, Challenges and Needs (miCROPe International Symposium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Vienne, Austria. Book of abstracts Micrope</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial selection of rhizosphere microbial communities associated with plant resistance to leaf pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Puga-Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Burketová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Kalachova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques iEES Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la teneur en matière organique sur les propriétés de rétention d’eau et de retrait des technosols construits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Deeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Z. Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème journées JES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Traits de la faune du sol pour relier les Changements Environnementaux aux fonctions du sol (TRACES – projet Gessol 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols au cœur de la zone critique 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Lemanceau ; Manuel Blouin </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2018, Série Les sols, Collection Géosciences, Christian Valentin, 9781784053840</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols au coeur de la zone critique 6, écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Collection Système Terre - Environnement - Série Les sols, 9781784053840</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soils as a Key Component of the Critical Zone 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley Online Library, 196 p., 2018, 978-1-119-57311-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie écologique : action par et/ou pour le vivant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quae, pp.165, 2014, Synthèses, 978-2-7592-2135-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions and Feedback: Consequences for Soil Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Lemanceau; Manuel Blouin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils as a Key Component of the Critical Zone 6: Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE editions; John Wiley &amp; Sons, Inc.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-169, 2018, Série Les sols, Collection Géosciences, 978-1-119-57311-1. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119438274.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology for Sustainable and Multifunctional Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 28: Ecology for Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-46, 2018, Sustainable Agriculture Reviews, 978-3-319-90309-5. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-90309-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie dans les sols : du découpage taxonomique à l’intégration écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemanceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols au coeur de la zone critique : Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, ISBN : 9781784053840 (papier) ISBN : 9781784063849 (ebook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions et rétroactions : conséquences pour la gestion des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemanceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols au coeur de la zone critique 6, écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, ISBN : 9781784053840 (papier) ISBN : 9781784063849 (ebook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life in the soil: from taxonomy to ecological integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemanceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils as a Key Component of the Critical Zone 6: Ecology, Volume 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley Online Library, 2018, 9781786302182. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119438274.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des mécanismes impliqués dans les interactions écologiques du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols au coeur de la zone critique 6, écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, ISBN : 9781784053840 (papier) ISBN : 9781784063849 (ebook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions plantes/micro-organismes dans la rhizosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mazurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pivato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols au coeur de la zone critique 6, écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, ISBN : 9781784053840 (papier) ISBN : 9781784063849 (ebook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of mechanisms involved in soil ecological interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils as a Key Component of the Critical Zone 6 : Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley Online Library, 2018, 9781786302182. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119438274.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant/micro-organism interactions in the rhizosphere. Chap 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mazurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pivato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils as a Key Component of the Critical Zone vol 6 Geosciences Series – Soils Set</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons, 2018, 978-1-119-57311-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des invertébrés sur les fonctions des sols et leurs applications dans les systèmes sol-plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boulanger-Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols et la vie souterraine : des enjeux majeurs en agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 6, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 328 p., 2017, 978-2-7592-2651-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Pourquoi un livre sur Aussois?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Bognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buclet Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essai d'écologie territoriale : l'exemple d'Aussois en Savoie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 218 p., 2015, CNRS Alpha, 978-2-271-08887-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métabolisme énergétique d'un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Courtonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Chatzimpiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Perrotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Buclet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essai d'écologie territoriale : l'exemple d'Aussois en Savoie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-271-08887-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : Quel avenir pour l’écologie territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Bognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buclet Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essai d'écologie territoriale : l'exemple d'Aussois en Savoie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 218 p., 2015, CNRS Alpha, 978-2-271-08887-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir l'ingénierie écologique : quels enjeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Freddy Rey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie écologique : action par et/ou pour le vivant ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 15-28, 2014, 9782759221356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC Université Virtuelle Environnement et Developpement Durable. Module &amp;quot;Émergence de l’ingénierie écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émergence de l’ingénierie écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communiqué de presse qui annonce la publication d'un article &amp;quot;Nature in Ecology and Evolution&amp;quot; et qui a fait l'objet d'une News dans &amp;quot;Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of mulching on soil properties, microbial diversity and activities, and crop yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Jacquiod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Roure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of Wheat Root System and its Mineralization to Chemical Inputs, Plant Genotype and Phenotypic Plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laly Rouch,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bizouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient and Modern Wheat Varieties: A Trade-Off between Soil Co2 Emissions and Crop Yield?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laly Rouch,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bizouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community diversity determines the evolution of synthetic bacterial communities under artificial selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymé Spor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in wheat rhizosphere microbiota in response to chemical inputs, plant genotype and phenotypic plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Jacquiod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Ducourtieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Casieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologico “Si”, biologico “No”: una discussione tra specialisti con il Parlamento Italiano nel gioco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Banas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Bolzonella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId524"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -17984,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BBEBCA89"/>
+    <w:nsid w:val="2B9B882C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18215,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuel-blouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3928-9070" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098136909" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579701v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cr&#233;pin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Gonzalo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.71108" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444508v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Kalachova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Jind&#345;ichov&#225;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Posp&#237;chalov&#225;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Burketov&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.101215" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05000738v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Robin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Amans" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Reverchon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117238" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05147973v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Angot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thiour-Mauprivez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schellenberger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lamboeuf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70362" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05064882v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117306" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846910v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2826" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04965681v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pruvost" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vallet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gigon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2024.107457" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04515120v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jacquiod" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouchard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;guet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roure" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06589-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543299v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ail&#233;n Federico" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pimet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coffin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ducourtieux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01448765.2023.2270982" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04379175v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Taschen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Redecker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109283" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04703308v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nesme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06947-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P&#233;rez-Valera" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20159" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04202068v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laly Rouch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cognard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sae2.12048" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179735v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-05891-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03735534v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05597-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04281498v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Puga-Freitas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103567" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344102v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Forey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Sauze" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel S Gritti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Devidal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48765-3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04193780v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Medina-Sauza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzel Sol&#237;s-Garc&#237;a" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Villain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guevara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103531" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04202242v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Vidal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lubbers" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Sanchez-Hernandez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2023.05.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04201978v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zenk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2023.100769" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04229238v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanna Mee Coops Olsen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Lyng R&#248;der" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Burm&#248;lle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16503" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880410v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Raynaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers-Lamrani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garmyn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9494" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03770542v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casieri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.903008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714709v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Zanella" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Ponge" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Delft" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein De Waal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems6030059" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647193v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03560603v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marycruz &#193;lvarez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilian Ort&#237;z-Huerta" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Ruiz-Sayago" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2021.100458" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03275844v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaodong Wei" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Munkager" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.04.13.439601" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03770664v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14558" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03134059v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Wooster James" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Csuzdi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Han Chang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonillon Aspe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jos&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abe4629" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03331700v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Johannes S&#248;rensen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-021-01590-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03324221v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Siol" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-05071-z" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03290801v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bapteste" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larose" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10070651" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02887656v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pando" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105886" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499526v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Bolzonella" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bonneval" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26420/austinanthropol.2020.1012" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02535174v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107754" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02092366v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Agapit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Leit&#227;o" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12971" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933594v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Deeb" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Groffman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Perl Egendorf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vergnes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-6-413-2020" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02963964v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114674" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02164332v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Delhal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00081" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379992v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00416" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02164337v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sil&#232;ne Lartigue" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0579-x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01753078v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3544-y" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01749308v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Milcu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron M Ellison" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scheu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0434-x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660760v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gobat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juilleret" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670368v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Lowenfels" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouch&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.036" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644677v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Muratet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z. Lerch" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mendez-Millan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2016.10.002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T9ZCT2D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01495107v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ye" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.11.071" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608595v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muller" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Moenne-Loccoz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2017.04.008" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01753224v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.028" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01753293v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desjardins" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.06.014" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823416v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agapit" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gigon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2017.1338627" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605018v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1002-0160(15)60059-5" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRLZFQS2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601927v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-2-163-2016" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601928v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Spain" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Brown" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ss.0000000000000155" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532520v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belkacem" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-015-0759-8" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241050v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Charlier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marchand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2015.07.006" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823863v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Puga Freitas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.07.006" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMPGH3QJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284301v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann Whalen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana de Oliveira" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0269-7" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02148313v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12486" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825033v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zangerl&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hissler" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lavelle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.11.023" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06BWBQRS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630497v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Edith Castellanos Suarez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Velasquez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.04.004" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3BJZ81W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860991v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sery" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brun" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-013-0079-8" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818329v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark.E. Hodson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Delgado" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baker" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijbert Brussaard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12025" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881418v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Leadley" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2011.11.001" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F9SBVND-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569678v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudsocq" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niboyet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lata" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Raynaud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loeuille" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/665997" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825082v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abbad" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Garnier-Zarli" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/307415" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00722689v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Dung Jusselme" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poly" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Miambi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mora" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.10.070" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKDR7HX4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825067v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049504" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00591835v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00448631v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Caro" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.10.018" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N4MCFLM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00393841v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam-Rigne Laossi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ginot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cristina Noguera" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0086-y" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RK7KQ3SC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396039v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Christina Noguera" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartolom&#233;-Lasa" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00574557v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Jana" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Repellin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00574553v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Noguera" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450671v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Laffray" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.10.022" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00353802v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lata" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001248" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667666v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2006.10.002" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLD27J8K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00448744v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.12.023" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00446710v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Zuily-Fodil" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=At Pham-Thi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Reversat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2004.00711.x" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05425188v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cr&#233;pin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gonzalo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blanchard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426160v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bichemin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Varlet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Lucotte" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045105v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991148v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991485v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Blanchard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991179v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simonin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marais" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barret" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205984v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224465v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716052v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laly Rouch," TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bizouard, Florian" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885850v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Willem van Groenigen" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885820v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179248v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671212v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Groffman" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585274v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkoum, Mustapha" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332044v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331276v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790917v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Sorensen" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787150v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01753391v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Walsh" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11591.19360" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953650v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786404v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13268.30085" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787899v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823616v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823718v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Topoliantz" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823978v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823882v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823904v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209280v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01824258v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825045v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824689v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734159v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737616v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785624v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823597v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.30363.46885" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955531v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spor, Aim&#233;" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823670v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01824276v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811960v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chauvat" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825537v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/collections/serie-les-sols?" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785344v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemanceau" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/collections/serie-les-sols/products/les-sols-au-coeur-de-la-zone-critique-6" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785407v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599799v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthod" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blandin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delord" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785787v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797880v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-90309-5" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90309-5_1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02067197v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Soils+as+a+Key+Component+of+the+Critical+Zone+6%3A+Ecology-p-9781119573111" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119438274.ch9" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788843v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788183v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119438274.ch1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785374v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786073v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazurier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785432v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119438274.ch2" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786890v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607475v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boulanger-Joimel" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5092-les-sols-et-la-vie-souterraine.html" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01685652v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chatzimpiros" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Perrotti" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vernay" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7207-essai-d-ecologie-territoriale.html" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535316v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7207-essai-d-ecologie-territoriale.html?search_query=le+metabolisme+territorial&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535317v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825039v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3366-ingenierie-ecologique.html" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255228v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319460v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04007411v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641345v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03926361v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03378428v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03275892v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044313v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuel-blouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3928-9070" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098136909" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=yMcd2NoAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579701v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cr&#233;pin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Gonzalo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.71108" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444508v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Kalachova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Jind&#345;ichov&#225;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Posp&#237;chalov&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Burketov&#225;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.101215" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05615296v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Angot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jacquiod" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Bouchenak-Khelladi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2026.04.010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05064882v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Reverchon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117306" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05147973v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thiour-Mauprivez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schellenberger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lamboeuf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70362" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05000738v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Robin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Amans" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117238" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846910v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2826" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04965681v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pruvost" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vallet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gigon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2024.107457" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04515120v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouchard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;guet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roure" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06589-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543299v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ail&#233;n Federico" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pimet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coffin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ducourtieux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01448765.2023.2270982" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04379175v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Taschen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Redecker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109283" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04703308v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nesme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06947-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712868v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P&#233;rez-Valera" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20159" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03735534v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05597-w" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04202068v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laly Rouch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cognard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sae2.12048" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179735v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-05891-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04202242v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Vidal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lubbers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Sanchez-Hernandez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2023.05.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04281498v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Puga-Freitas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103567" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04193780v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Medina-Sauza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzel Sol&#237;s-Garc&#237;a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Villain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guevara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103531" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344102v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Forey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Sauze" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel S Gritti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Devidal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48765-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04229238v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanna Mee Coops Olsen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Lyng R&#248;der" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Burm&#248;lle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16503" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04201978v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zenk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2023.100769" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03770542v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Raynaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casieri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.903008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714709v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Zanella" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Ponge" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Delft" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein De Waal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems6030059" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880410v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers-Lamrani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garmyn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9494" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647193v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03275844v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaodong Wei" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Munkager" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.04.13.439601" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03560603v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marycruz &#193;lvarez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilian Ort&#237;z-Huerta" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Ruiz-Sayago" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2021.100458" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03770664v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14558" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03134059v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Wooster James" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Csuzdi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Han Chang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonillon Aspe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jos&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abe4629" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03331700v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Johannes S&#248;rensen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-021-01590-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03324221v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Siol" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-05071-z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03290801v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bapteste" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larose" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10070651" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02092366v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Agapit" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Leit&#227;o" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12971" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499526v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Bolzonella" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bonneval" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26420/austinanthropol.2020.1012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02535174v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107754" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02887656v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pando" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105886" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933594v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Deeb" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Groffman" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Perl Egendorf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vergnes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-6-413-2020" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02963964v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114674" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379992v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00416" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02164332v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Delhal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00081" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02164337v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sil&#232;ne Lartigue" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0579-x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01749308v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Milcu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron M Ellison" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scheu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0434-x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01753078v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3544-y" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660760v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gobat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juilleret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.004" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670368v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Lowenfels" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouch&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.036" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01495107v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ye" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.11.071" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608595v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muller" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Moenne-Loccoz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2017.04.008" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644677v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Muratet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z. Lerch" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mendez-Millan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2016.10.002" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T9ZCT2D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01753224v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.028" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01753293v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desjardins" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.06.014" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823416v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agapit" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gigon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2017.1338627" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605018v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1002-0160(15)60059-5" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRLZFQS2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601927v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-2-163-2016" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601928v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Spain" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Brown" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ss.0000000000000155" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532520v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belkacem" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-015-0759-8" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823863v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Puga Freitas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.07.006" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMPGH3QJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284301v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann Whalen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana de Oliveira" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0269-7" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241050v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Charlier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marchand" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2015.07.006" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02148313v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12486" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825033v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zangerl&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hissler" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lavelle" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.11.023" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06BWBQRS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630497v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Edith Castellanos Suarez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Velasquez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.04.004" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3BJZ81W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860991v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sery" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brun" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-013-0079-8" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818329v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark.E. Hodson" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Delgado" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baker" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijbert Brussaard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12025" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881418v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Leadley" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2011.11.001" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F9SBVND-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569678v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudsocq" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niboyet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lata" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Raynaud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loeuille" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/665997" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825082v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abbad" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Garnier-Zarli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/307415" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00722689v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Dung Jusselme" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poly" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Miambi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mora" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.10.070" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKDR7HX4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825067v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049504" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00591835v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00448631v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Caro" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.10.018" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N4MCFLM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396039v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam-Rigne Laossi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Christina Noguera" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartolom&#233;-Lasa" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00574557v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Jana" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Repellin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00393841v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ginot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Cristina Noguera" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0086-y" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RK7KQ3SC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00574553v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Noguera" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450671v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Laffray" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.10.022" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00353802v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lata" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001248" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667666v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2006.10.002" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLD27J8K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00448744v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.12.023" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00446710v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Zuily-Fodil" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=At Pham-Thi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Reversat" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2004.00711.x" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05426160v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bichemin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Varlet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Lucotte" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05425188v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cr&#233;pin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gonzalo" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blanchard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045105v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991148v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991485v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Blanchard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991179v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simonin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marais" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barret" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205984v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billot" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224465v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716052v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laly Rouch," TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bizouard, Florian" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885850v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Willem van Groenigen" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885820v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179248v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331276v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332044v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671212v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Groffman" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585274v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkoum, Mustapha" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790917v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Sorensen" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787150v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01753391v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Walsh" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11591.19360" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953650v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786404v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13268.30085" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787899v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823616v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823718v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Topoliantz" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823978v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823882v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823904v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209280v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01824258v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825045v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824689v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734159v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737616v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785624v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823597v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.30363.46885" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955531v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spor, Aim&#233;" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823670v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01824276v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811960v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chauvat" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825537v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/collections/serie-les-sols?" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785344v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemanceau" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/collections/serie-les-sols/products/les-sols-au-coeur-de-la-zone-critique-6" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785407v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599799v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthod" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blandin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delord" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02067197v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Soils+as+a+Key+Component+of+the+Critical+Zone+6%3A+Ecology-p-9781119573111" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119438274.ch9" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797880v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-90309-5" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90309-5_1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785787v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788843v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788183v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119438274.ch1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785374v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786073v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazurier" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785432v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119438274.ch2" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786890v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607475v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boulanger-Joimel" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5092-les-sols-et-la-vie-souterraine.html" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535316v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7207-essai-d-ecologie-territoriale.html?search_query=le+metabolisme+territorial&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01685652v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chatzimpiros" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Perrotti" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vernay" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7207-essai-d-ecologie-territoriale.html" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535317v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825039v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3366-ingenierie-ecologique.html" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255228v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319460v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04007411v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641345v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03926361v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03378428v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03275892v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044313v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>