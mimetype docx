--- v0 (2026-03-09)
+++ v1 (2026-04-30)
@@ -370,165 +370,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03434381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La nobleza en las Cartas de Almansa: parentescos nobiliarios y estrategias de poder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Borrego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Aurea: Revista de Literatura Española y Teoría Literaria del Renacimiento y Siglo de Oro </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.175-189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Saavedra Fajardo y las artes del valimiento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Borrego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crítica Hispánica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 32 (2), pp.17-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423115v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03410628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las tardes del Álcazar, un dialogue érasmiste - Las tardes del Álcazar, un diálogo erasmista</w:t>
               </w:r>
@@ -1895,173 +1895,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les renforcements des divisions entre la Catalogne et l'Espagne dans la Guerra de Cataluña de Francisco Manuel de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Borrego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jeanne Raimond, Jean-Louis Brunel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes &amp; Frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nîmes, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Andrés de Almansa y Mendoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Borrego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jaime Olmedo, Quintín Aldea Vaquero. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diccionario biográfico español</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Real Academia de la Historia, 2011, 978-84-96849-59-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423236v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03423210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representación de la división entre catalanes y castellanos en torno a 1640: la primera parte de la Guerra de Cataluña de Francisco Manuel de Melo y los Secrets publichs de Gaspar Sala</w:t>
               </w:r>
@@ -2342,165 +2342,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discurso contra un libro escrito por Pedro Mantuano, Andrés de Almansa y Mendoza</w:t>
+                <w:t xml:space="preserve">El Libro de estilo de las relaciones del siglo XVII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Borrego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Las relaciones de sucesos, relatos fácticos, oficiales y extraordinarios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.155-178, 2006, 9782848671291</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.137-154, 2006, 9782848671291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03423137v1</w:t>
+                <w:t xml:space="preserve">hal-03423138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Libro de estilo de las relaciones del siglo XVII</w:t>
+                <w:t xml:space="preserve">Discurso contra un libro escrito por Pedro Mantuano, Andrés de Almansa y Mendoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Borrego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Las relaciones de sucesos, relatos fácticos, oficiales y extraordinarios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.137-154, 2006, 9782848671291</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.155-178, 2006, 9782848671291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03423138v1</w:t>
+                <w:t xml:space="preserve">hal-03423137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Información y exaltación de la monarquía en las cartas de Almansa</w:t>
               </w:r>
@@ -3256,51 +3256,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03410620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Borrego" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.5919" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03410625v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03434381v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.VIATOR.1.103787" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423115v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03410628v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03410631v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03410629v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03410636v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03410637v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423093v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423098v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423091v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423107v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423089v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497110v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Espejo-Cala" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/el-mundo-en-1621.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704754v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Gonz&#225;lez Cuerva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mrozek Eliszezynski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423190v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423197v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Ettinghausen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939706v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423106v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423119v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423125v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423202v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423236v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423210v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423128v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423237v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423132v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423238v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/revista/335/A/2010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423137v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423138v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423144v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423193v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423185v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704758v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704756v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423239v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423187v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/tel-03437700v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03410620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Borrego" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.5919" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03410625v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03434381v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.VIATOR.1.103787" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03410628v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423115v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03410631v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03410629v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03410636v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03410637v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423093v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423098v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423091v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423107v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423089v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497110v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Espejo-Cala" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/el-mundo-en-1621.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704754v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Gonz&#225;lez Cuerva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mrozek Eliszezynski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423190v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423197v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Ettinghausen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939706v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423106v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423119v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423125v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423202v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423210v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423236v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423128v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423237v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423132v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423238v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/revista/335/A/2010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423138v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423137v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423144v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423193v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423185v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704758v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704756v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423239v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03423187v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/tel-03437700v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>