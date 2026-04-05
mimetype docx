--- v0 (2026-03-10)
+++ v1 (2026-04-05)
@@ -1716,217 +1716,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The curious case of the vanishing values: When value chain crashes value proposition of new agriculture product”,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Boutet</w:t>
+                <w:t xml:space="preserve">Institutional logics and the conflictual emergence of new agricultural practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovany Cajaiba Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aura Parmentier Cajaiba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Rhodes, France</w:t>
+              <w:t xml:space="preserve">12th Symposium on Process Organization Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046189v1</w:t>
+                <w:t xml:space="preserve">halshs-03478474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutional logics and the conflictual emergence of new agricultural practices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Boutet</w:t>
+                <w:t xml:space="preserve">The curious case of the vanishing values: When value chain crashes value proposition of new agriculture product”,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aura Parmentier Cajaiba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Symposium on Process Organization Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">PROS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Rhodes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03478474v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fork me!&amp;quot; : Se différencier pour mieux coopérer</w:t>
               </w:r>
@@ -3096,51 +3096,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocontrol in France: Prospects for Structuring a Developing Sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aura Parmentier Cajaiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3191,51 +3191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le(s) Biocontrôle(s) dans une perspective d’agriculture sans pesticide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aura Parmentier Cajaiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3299,51 +3299,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogues entre disciplines, tisser les savoirs et renouveler l'enquête.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aura Parmentier Cajaiba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Diego Landivar; Alexandre Monnin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le protocole Coopair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Open Origens, pp.99, 2022</w:t>
@@ -4108,51 +4108,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0055CCF9"/>
+    <w:nsid w:val="94506843"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4339,51 +4339,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuel-boutet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4794-321X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119025574" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://manuel.boutet.free.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036614v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boutet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovig ter Minassian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Triclot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399067v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Boutet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Zabban" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1555412016676661" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254756v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bidet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayet-Viaud Carole" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le M&#233;ner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chave Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241898v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851446v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213121v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.182.0119" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213118v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254776v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213052v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.173-174.0207" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256258v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256281v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.009.0087" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213040v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2008.09.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0JCKH8P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02158761v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bianic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Minh Fleury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Palazzo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.004.0207" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633608v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533100v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046189v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Parmentier Cajaiba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478474v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovany Cajaiba Santana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955029v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256337v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255686v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255693v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255698v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191620v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256342v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974295v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255709v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975732v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975157v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205924v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gerber" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/la-fin-du-game/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778917v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778945v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282674v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046088v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Parmentier-Cajaiba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660761v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660758v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sainsaulieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vega" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094804v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974288v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256242v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/informatique/les-avatars-jouables-des-mondes-numeriques/amato/descriptif-9782746232914" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213104v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.questions-theoriques.com" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuel-boutet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4794-321X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119025574" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://manuel.boutet.free.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036614v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boutet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovig ter Minassian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Triclot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399067v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Boutet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Zabban" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1555412016676661" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254756v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bidet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayet-Viaud Carole" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le M&#233;ner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chave Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241898v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851446v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213121v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.182.0119" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213118v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254776v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213052v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.173-174.0207" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256258v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256281v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.009.0087" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213040v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2008.09.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0JCKH8P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02158761v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bianic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Minh Fleury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Palazzo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.004.0207" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633608v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533100v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478474v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovany Cajaiba Santana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Parmentier Cajaiba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046189v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955029v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256337v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255686v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255693v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255698v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191620v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256342v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974295v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255709v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975732v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975157v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205924v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gerber" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/la-fin-du-game/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778917v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778945v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282674v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046088v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Parmentier-Cajaiba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660761v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660758v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sainsaulieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vega" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094804v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974288v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256242v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/informatique/les-avatars-jouables-des-mondes-numeriques/amato/descriptif-9782746232914" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213104v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.questions-theoriques.com" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>