--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -203,1295 +203,1416 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voyages au bout de l’intime. Les jeux vidéo à la maison</w:t>
+                <w:t xml:space="preserve">Quel dialogue entre l’anthropologie sociale et les sciences du vivant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Boutet</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Dozon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hovig ter Minassian</w:t>
+                <w:t xml:space="preserve">Alexandra Bidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Triclot</w:t>
+                <w:t xml:space="preserve">Manuel Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Trémon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lectures anthropologiques : Revue de comptes rendus critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 12-13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15xdn⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03036614v1</w:t>
+                <w:t xml:space="preserve">halshs-05583225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What We Know About Games. A Scientometric Approach to Game Studies in the 2000s</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Voyages au bout de l’intime. Les jeux vidéo à la maison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinciane Zabban</w:t>
+                <w:t xml:space="preserve">M Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hovig ter Minassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Triclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Culture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32, pp.103-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01399067v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03036614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publicité, sollicitation, intervention</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">What We Know About Games. A Scientometric Approach to Game Studies in the 2000s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Coavoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Le Méner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chave Frédérique</w:t>
+                <w:t xml:space="preserve">Vinciane Zabban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SociologieS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Games and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1555412016676661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01254756v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01399067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeux vidéo dans les routines quotidiennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Publicité, sollicitation, intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hovig ter Minassian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel Boutet</w:t>
+                <w:t xml:space="preserve">Alexandra Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayet-Viaud Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Méner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chave Frédérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Métro - boulot - dodo : quoi de neuf dans nos routines de mobilité ?, 1-2</w:t>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Dossier "Pragmatisme et sciences sociales : explorations, enquêtes, expérimentations"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241898v1</w:t>
+                <w:t xml:space="preserve">halshs-01254756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà du virtuel : interactions sociales et spatiales dans et autour d'un univers vidéoludique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Les jeux vidéo dans les routines quotidiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hovig ter Minassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Triclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEI - Médiation et information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 37, pp.103-116</w:t>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Métro - boulot - dodo : quoi de neuf dans nos routines de mobilité ?, 1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00851446v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pluralité des engagements et travail sur soi</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Au-delà du virtuel : interactions sociales et spatiales dans et autour d'un univers vidéoludique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hovig ter Minassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Triclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MEI - Médiation et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37, pp.103-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01213121v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00851446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà de l’intelligibilité mutuelle : l’activité collective comme transaction.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Pluralité des engagements et travail sur soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chave Frédérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 182 (6), pp.119-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.182.0119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01213118v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01213121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà des interactions, l’unité de l’expérience.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Au-delà de l’intelligibilité mutuelle : l’activité collective comme transaction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chave Frédérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 10 (1), pp.172-191</w:t>
+              <w:t xml:space="preserve">, 2013, Dossier « Pragmatisme et activités : des interactions aux transactions », 10 (1), pp.172-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01254776v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01213118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jouer aux jeux vidéo avec style</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Au-delà des interactions, l’unité de l’expérience.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chave Frédérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (1), pp.172-191</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01213052v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01254776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un rendez-vous parmi d’autres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Jouer aux jeux vidéo avec style</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 173-174, pp.207-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.173-174.0207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01256258v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01213052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation par l'usage et objet-frontière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Un rendez-vous parmi d’autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Analyser les présences au travail : visibilités et invisibilités, 23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01256281v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01256258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’orienter dans les espaces sociaux en ligne.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Innovation par l'usage et objet-frontière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soctra.2008.09.005⟩</w:t>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Retour sur la notion d’objet-frontière, 4 (1), pp.87-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rac.009.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halshs-01213040v1</w:t>
+                <w:t xml:space="preserve">halshs-01256281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S’orienter dans les espaces sociaux en ligne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50 (4), pp.447-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soctra.2008.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01213040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le sens de la MESURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Bianic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Minh Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Palazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 1 (4), pp.207 - 214. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tt.004.0207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1501,1419 +1622,1419 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi développer le biocontrôle pour l’agriculture ? Retour socio-historique sur une enquête socio-technique collective, ses limites et ses potentialités.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transition écologique et consommation durable et responsable (TECDR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COULIBALY-BALLET Mantiaba; BAZIN Damien, Jun 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles institutions pour la transition agricole ? Innovation et biocontrôle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropocène, Collapsologie, Justice Environnementale &amp; consommation responsable.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Damien Bazin, Mantiaba Coulibaly-Ballet, Jun 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'angoisse et l'enquête chez de jeunes volontaires. Une approche pragmatiste.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Nature et Emotions.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Damien Bazin; Mantiaba Coulibaly-Ballet, Jun 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutional logics and the conflictual emergence of new agricultural practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovany Cajaiba Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aura Parmentier Cajaiba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Symposium on Process Organization Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03478474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The curious case of the vanishing values: When value chain crashes value proposition of new agriculture product”,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aura Parmentier Cajaiba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Rhodes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fork me!&amp;quot; : Se différencier pour mieux coopérer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bénel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Makers : des tiers-lieux en débat", Journée d'étude, 28 juin 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Play Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">epc2 : European Pragmatism Conference II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The European Pragmatism Association; The Nordic Pragmatist Network; PRAGMA (Associazione Italiana di studi pragmatisti); CEPF (Central European Pragmatist Forum); PRAGMATA (Association française d’études pragmatistes), Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01256337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quoi traitent vraiment les “Game Studies” ? Une analyse sociométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Zabban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie, Jun 2015, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01255686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tout se joue-t-il à l’écran ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Zabban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Des jeux traditionnels aux jeux numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01255693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Invisible Influence of STS in the birth of game studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Zabban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EASST 2014 CONFERENCE “Situating solidarities”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EASST, Sep 2014, Torun, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01255698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond WoW Studies. A Scientometric Approah To Game Studies Through Video Game Genres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Zabban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Evaluation of Game Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Tempere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps et rapports de mouvements dans la pratique des jeux vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Triclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Congrès de l’Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie, Sep 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01256342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situating Play Cultures. A Survey of Videogames and Culture in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rufat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hovig ter Minassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Videogame Cultures and the Future of Interactive Entertainment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00974295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Interactions : Transactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chave Frédérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organizations as Spaces of Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7th Organization Studies Workshop, May 2012, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01255709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Styles and Careers in World of Warcraft: Outline of a Theory of Video Game Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference Crossroads in Cultural Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for Cultural Studies; Sorbonne Nouvelle University; UNESCO, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03975732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourdieu in the playfield: rethinking video game studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bourdieu and Geometric Analysis of Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Classification Conference, Jul 2011, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2923,156 +3044,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin du game? Les jeux vidéo au quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUFR - Presses Universitaires François-Rabelais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-2-86906-772-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3082,965 +3203,965 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocontrol in France: Prospects for Structuring a Developing Sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aura Parmentier Cajaiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extended Biocontrol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le(s) Biocontrôle(s) dans une perspective d’agriculture sans pesticide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aura Parmentier Cajaiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un nouveau paradigme de recherche pour une agriculture durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogues entre disciplines, tisser les savoirs et renouveler l'enquête.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aura Parmentier Cajaiba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Diego Landivar; Alexandre Monnin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le protocole Coopair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Open Origens, pp.99, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le biocontrôle : perspectives de structuration d’un secteur en développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aura Parmentier-Cajaiba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lannou c., Fauvergue X., Rusch A., Barret M., Jacquin-Joly E., Malausa T. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biocontrôle, Éléments pour une protection agroécologique des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.245-258, 2020, 9782759230761</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-activité et moments à soi : quand les salariés doivent organiser eux-mêmes leur temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bidet A., Datchary C., Gaglio G. (dir.). Quand travailler c’’est s’organiser. La multi-activité à l’ère numérique, Paris, Presses des Mines, p.97–111. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines,, pp.97-111, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01660761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réalité virtuelle en santé mentale : un jeu de miroirs entre disciplines scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Sainsaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sainsaulieu I., Saint-Martin A. (dir.), L’innovation en eaux troubles. Sciences, techniques, idéologies, Vulaines sur Seine, Éditions du Croquant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01660758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Where is Life?&amp;quot; Comitment and Micro-interactions in Videogames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hovig ter Minassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Triclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dawn Stobbart; Monica Evans. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engaging with videogames: play, theory and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inter-Disciplinary Press, pp.53-63, 2014, 978-1-84888-295-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Playing Styles. The Differentiation of Practices in Online Video Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Lebaron; Michael Grenfell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bourdieu and Data Analysis. Methodological Principles and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.165-180, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00974288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un jeu web vu depuis ses avatars imagés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AMATO Etienne-Armand; PERÉNY Etienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les avatars jouables des mondes numériques : Théories, terrains et témoignages de pratiques interactives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermès-Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01256242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondes en ligne, mondes sensibles. La nostalgie, un point d’entrée pour l’ethnographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hovig Ter Minassian; Samuel Rufat; Samuel Coavoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et temps des jeux vidéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L&gt;P - Questions Théoriques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 978-2-917131-19-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01213104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId89"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4108,51 +4229,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="94506843"/>
+    <w:nsid w:val="633D5232"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4339,51 +4460,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuel-boutet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4794-321X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119025574" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://manuel.boutet.free.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036614v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boutet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovig ter Minassian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Triclot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399067v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Boutet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Zabban" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1555412016676661" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254756v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bidet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayet-Viaud Carole" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le M&#233;ner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chave Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241898v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851446v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213121v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.182.0119" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213118v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254776v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213052v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.173-174.0207" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256258v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256281v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.009.0087" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213040v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2008.09.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0JCKH8P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02158761v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bianic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Minh Fleury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Palazzo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.004.0207" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633608v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533100v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478474v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovany Cajaiba Santana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Parmentier Cajaiba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046189v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955029v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256337v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255686v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255693v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255698v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191620v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256342v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974295v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255709v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975732v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975157v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205924v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gerber" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/la-fin-du-game/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778917v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778945v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282674v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046088v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Parmentier-Cajaiba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660761v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660758v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sainsaulieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vega" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094804v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974288v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256242v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/informatique/les-avatars-jouables-des-mondes-numeriques/amato/descriptif-9782746232914" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213104v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.questions-theoriques.com" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuel-boutet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4794-321X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119025574" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://manuel.boutet.free.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05583225v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dozon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bidet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Boutet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Tr&#233;mon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15xdn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036614v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boutet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovig ter Minassian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Triclot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399067v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Zabban" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1555412016676661" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254756v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayet-Viaud Carole" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le M&#233;ner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chave Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241898v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851446v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213121v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.182.0119" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213118v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254776v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213052v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.173-174.0207" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256258v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256281v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.009.0087" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213040v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2008.09.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0JCKH8P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02158761v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bianic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Minh Fleury" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Palazzo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.004.0207" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530715v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533100v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478474v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovany Cajaiba Santana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Parmentier Cajaiba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046189v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955029v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256337v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255686v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255693v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255698v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191620v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256342v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974295v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255709v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975732v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975157v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205924v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gerber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/la-fin-du-game/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778917v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778945v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282674v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046088v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Parmentier-Cajaiba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660761v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660758v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sainsaulieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vega" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094804v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974288v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256242v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/informatique/les-avatars-jouables-des-mondes-numeriques/amato/descriptif-9782746232914" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213104v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.questions-theoriques.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>