--- v2 (2026-04-30)
+++ v3 (2026-05-25)
@@ -557,230 +557,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01399067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publicité, sollicitation, intervention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les jeux vidéo dans les routines quotidiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hovig ter Minassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chave Frédérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SociologieS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Dossier "Pragmatisme et sciences sociales : explorations, enquêtes, expérimentations"</w:t>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Métro - boulot - dodo : quoi de neuf dans nos routines de mobilité ?, 1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01254756v1</w:t>
+                <w:t xml:space="preserve">hal-01241898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeux vidéo dans les routines quotidiennes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Publicité, sollicitation, intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayet-Viaud Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Méner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chave Frédérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Métro - boulot - dodo : quoi de neuf dans nos routines de mobilité ?, 1-2</w:t>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Dossier "Pragmatisme et sciences sociales : explorations, enquêtes, expérimentations"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241898v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01254756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà du virtuel : interactions sociales et spatiales dans et autour d'un univers vidéoludique</w:t>
               </w:r>
@@ -991,51 +991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chave Frédérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Dossier « Pragmatisme et activités : des interactions aux transactions », 10 (1), pp.172-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1086,51 +1086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chave Frédérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10 (1), pp.172-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1837,217 +1837,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutional logics and the conflictual emergence of new agricultural practices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Boutet</w:t>
+                <w:t xml:space="preserve">The curious case of the vanishing values: When value chain crashes value proposition of new agriculture product”,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aura Parmentier Cajaiba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Symposium on Process Organization Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">PROS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Rhodes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03478474v1</w:t>
+                <w:t xml:space="preserve">hal-03046189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The curious case of the vanishing values: When value chain crashes value proposition of new agriculture product”,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Boutet</w:t>
+                <w:t xml:space="preserve">Institutional logics and the conflictual emergence of new agricultural practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovany Cajaiba Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aura Parmentier Cajaiba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Rhodes, France</w:t>
+              <w:t xml:space="preserve">12th Symposium on Process Organization Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046189v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03478474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fork me!&amp;quot; : Se différencier pour mieux coopérer</w:t>
               </w:r>
@@ -2109,191 +2109,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Play Studies</w:t>
+                <w:t xml:space="preserve">De quoi traitent vraiment les “Game Studies” ? Une analyse sociométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Coavoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Zabban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">epc2 : European Pragmatism Conference II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The European Pragmatism Association; The Nordic Pragmatist Network; PRAGMA (Associazione Italiana di studi pragmatisti); CEPF (Central European Pragmatist Forum); PRAGMATA (Association française d’études pragmatistes), Sep 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, Jun 2015, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01256337v1</w:t>
+                <w:t xml:space="preserve">halshs-01255686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De quoi traitent vraiment les “Game Studies” ? Une analyse sociométrique</w:t>
+                <w:t xml:space="preserve">Play Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vinciane Zabban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association française de Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie, Jun 2015, Versailles, France</w:t>
+              <w:t xml:space="preserve">epc2 : European Pragmatism Conference II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The European Pragmatism Association; The Nordic Pragmatist Network; PRAGMA (Associazione Italiana di studi pragmatisti); CEPF (Central European Pragmatist Forum); PRAGMATA (Association française d’études pragmatistes), Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01255686v1</w:t>
+                <w:t xml:space="preserve">halshs-01256337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tout se joue-t-il à l’écran ?</w:t>
               </w:r>
@@ -2545,450 +2545,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corps et rapports de mouvements dans la pratique des jeux vidéo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Situating Play Cultures. A Survey of Videogames and Culture in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Coavoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rufat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hovig ter Minassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Triclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Congrès de l’Association Française de Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie, Sep 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">Videogame Cultures and the Future of Interactive Entertainment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01256342v1</w:t>
+                <w:t xml:space="preserve">halshs-00974295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Situating Play Cultures. A Survey of Videogames and Culture in France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corps et rapports de mouvements dans la pratique des jeux vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Triclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Videogame Cultures and the Future of Interactive Entertainment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">5ème Congrès de l’Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, Sep 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00974295v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01256342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Interactions : Transactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Styles and Careers in World of Warcraft: Outline of a Theory of Video Game Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chave Frédérique</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organizations as Spaces of Work</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 7th Organization Studies Workshop, May 2012, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">9th International Conference Crossroads in Cultural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Cultural Studies; Sorbonne Nouvelle University; UNESCO, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01255709v1</w:t>
+                <w:t xml:space="preserve">halshs-03975732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Styles and Careers in World of Warcraft: Outline of a Theory of Video Game Practice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond Interactions : Transactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Coavoux</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chave Frédérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference Crossroads in Cultural Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Cultural Studies; Sorbonne Nouvelle University; UNESCO, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Organizations as Spaces of Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7th Organization Studies Workshop, May 2012, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03975732v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01255709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourdieu in the playfield: rethinking video game studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3058,51 +3058,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin du game? Les jeux vidéo au quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3211,260 +3211,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocontrol in France: Prospects for Structuring a Developing Sector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Le(s) Biocontrôle(s) dans une perspective d’agriculture sans pesticide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aura Parmentier Cajaiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extended Biocontrol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Un nouveau paradigme de recherche pour une agriculture durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778917v1</w:t>
+                <w:t xml:space="preserve">hal-03778945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le(s) Biocontrôle(s) dans une perspective d’agriculture sans pesticide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Biocontrol in France: Prospects for Structuring a Developing Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aura Parmentier Cajaiba</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un nouveau paradigme de recherche pour une agriculture durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2022</w:t>
+              <w:t xml:space="preserve">Extended Biocontrol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778945v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogues entre disciplines, tisser les savoirs et renouveler l'enquête.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aura Parmentier Cajaiba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Diego Landivar; Alexandre Monnin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le protocole Coopair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Open Origens, pp.99, 2022</w:t>
@@ -3868,51 +3868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Playing Styles. The Differentiation of Practices in Online Video Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4229,51 +4229,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="633D5232"/>
+    <w:nsid w:val="746C2085"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4460,51 +4460,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuel-boutet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4794-321X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119025574" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://manuel.boutet.free.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05583225v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dozon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bidet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Boutet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Tr&#233;mon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15xdn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036614v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boutet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovig ter Minassian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Triclot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399067v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Zabban" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1555412016676661" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254756v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayet-Viaud Carole" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le M&#233;ner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chave Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241898v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851446v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213121v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.182.0119" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213118v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254776v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213052v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.173-174.0207" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256258v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256281v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.009.0087" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213040v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2008.09.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0JCKH8P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02158761v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bianic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Minh Fleury" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Palazzo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.004.0207" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530715v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533100v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478474v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovany Cajaiba Santana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Parmentier Cajaiba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046189v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955029v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256337v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255686v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255693v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255698v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191620v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256342v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974295v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255709v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975732v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975157v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205924v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gerber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/la-fin-du-game/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778917v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778945v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282674v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046088v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Parmentier-Cajaiba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660761v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660758v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sainsaulieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vega" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094804v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974288v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256242v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/informatique/les-avatars-jouables-des-mondes-numeriques/amato/descriptif-9782746232914" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213104v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.questions-theoriques.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuel-boutet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4794-321X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119025574" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://manuel.boutet.free.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05583225v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dozon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bidet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Boutet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Tr&#233;mon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15xdn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036614v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boutet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovig ter Minassian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Triclot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399067v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Zabban" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1555412016676661" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241898v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254756v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayet-Viaud Carole" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le M&#233;ner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chave Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851446v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213121v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.182.0119" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213118v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254776v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213052v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.173-174.0207" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256258v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256281v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.009.0087" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213040v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2008.09.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0JCKH8P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02158761v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bianic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Minh Fleury" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Palazzo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.004.0207" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530715v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533100v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046189v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Parmentier Cajaiba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478474v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovany Cajaiba Santana" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955029v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255686v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256337v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255693v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255698v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191620v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974295v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256342v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975732v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255709v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975157v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205924v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gerber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/la-fin-du-game/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778945v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778917v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282674v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046088v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Parmentier-Cajaiba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660761v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660758v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sainsaulieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vega" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094804v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974288v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256242v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/informatique/les-avatars-jouables-des-mondes-numeriques/amato/descriptif-9782746232914" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213104v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.questions-theoriques.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>