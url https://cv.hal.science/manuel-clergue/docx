--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1296,264 +1296,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Influence of Selection Operators on Performances in Cellular Genetic Algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Collard</w:t>
+                <w:t xml:space="preserve">Density estimation with Genetic Programming for Inverse Problem solving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoin Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Clergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Chami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Congress on Evolutionary Computation CEC2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuroGP'07, the 10th European Conference on Genetic Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Valencia, Spain. pp.45--54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-71605-1_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164789v1</w:t>
+                <w:t xml:space="preserve">hal-00164762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density estimation with Genetic Programming for Inverse Problem solving</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Defoin Platel</w:t>
+                <w:t xml:space="preserve">On the Influence of Selection Operators on Performances in Cellular Genetic Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Clergue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malik Chami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroGP'07, the 10th European Conference on Genetic Programming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Congress on Evolutionary Computation CEC2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, singapore, Singapore. pp.4706-4713</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00164762v1</w:t>
+                <w:t xml:space="preserve">hal-00164789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolving Dynamic Change and Exchange of Genotype Encoding in Genetic Algorithms for Difficult Optimization Problems</w:t>
               </w:r>
@@ -1742,51 +1742,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size Control with Maximum Homologous Crossover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoin Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2071,51 +2071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Genetic Variations in Variable Length Evolutionary Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoin Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Clergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2162,64 +2162,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teams of Genetic Predictors for Inverse Problem Solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoin Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Chami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2805,243 +2805,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00160051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Royal Road to Epistatic Road for Variable Length Evolution Algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Verel</w:t>
+                <w:t xml:space="preserve">Fitness Distance Correlation in Structural Mutation Genetic Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Vanneschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tomassini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Clergue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Collard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Marseille, France. pp.3-14</w:t>
+              <w:t xml:space="preserve">6th European Conference, EuroGP 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Essex, United Kingdom. pp.455-464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00159730v1</w:t>
+                <w:t xml:space="preserve">hal-00159847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitness Distance Correlation in Structural Mutation Genetic Programming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Tomassini</w:t>
+                <w:t xml:space="preserve">From Royal Road to Epistatic Road for Variable Length Evolution Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoin Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Verel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Clergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference, EuroGP 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Essex, United Kingdom. pp.455-464</w:t>
+              <w:t xml:space="preserve">Artificial evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Marseille, France. pp.3-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00159847v1</w:t>
+                <w:t xml:space="preserve">hal-00159730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where are Bottlenecks in NK Fitness Landscapes?</w:t>
               </w:r>
@@ -3239,51 +3239,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum Homologous Crossover for Linear Genetic Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoin Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3555,51 +3555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoin Platel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Evolution, 4th European Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Dunkerque, France. pp.254-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4619,51 +4619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Clergue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Formenti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2018.01.026" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164699v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.25.1023-1048" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159336v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tomassini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Vanneschi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/1063656054088549" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159334v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159310v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Michel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847582v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Segretier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Collard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2013.6557656" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840739v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Izquierdo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2012.6252897" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518206v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383711v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Bercachi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Verel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410191v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simoncini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1569901.1570023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945549v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1569901.1570168" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164789v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164762v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoin Platel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71605-1_5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PB6S0ZDZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164788v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164917v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159738v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11740698" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164669v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164697v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1143997.1144098" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HIS.2006.47" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b107383" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164913v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160055v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b98645" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164910v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160035v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2004.1330960" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160051v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159730v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159847v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159994v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2003.1299585" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159827v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159739v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166375v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2002.1006242" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166374v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bonnin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2000.870764" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159737v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143675v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165948v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Gaspar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Escazut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165955v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165905v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165944v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159736v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Biondi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284628v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppur.org/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331863v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85068-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Clergue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Formenti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2018.01.026" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164699v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.25.1023-1048" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159336v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tomassini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Vanneschi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/1063656054088549" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159334v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159310v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Michel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847582v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Segretier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Collard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2013.6557656" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840739v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Izquierdo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2012.6252897" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518206v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383711v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Bercachi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Verel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410191v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simoncini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1569901.1570023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945549v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1569901.1570168" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoin Platel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71605-1_5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PB6S0ZDZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164789v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164788v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164917v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159738v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11740698" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164669v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164697v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1143997.1144098" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HIS.2006.47" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b107383" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164913v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160055v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b98645" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164910v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160035v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2004.1330960" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160051v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159847v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159730v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159994v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2003.1299585" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159827v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159739v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166375v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2002.1006242" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166374v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bonnin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2000.870764" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159737v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143675v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165948v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Gaspar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Escazut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165955v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165905v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165944v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159736v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Biondi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284628v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppur.org/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331863v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85068-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>