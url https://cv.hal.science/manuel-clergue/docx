--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -973,350 +973,350 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do not Choose Representation just Change: An Experimental Study in States based EA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroun Bercachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Clergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Verel</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GECCO '09 the 11th Annual conference on Genetic and evolutionary computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Montréal, Canada. pp.1799-1800, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1569901.1570168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00383711v1</w:t>
+                <w:t xml:space="preserve">hal-00945549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centric selection: a way to tune the exploration/exploitation trade-off</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do not Choose Representation just Change: An Experimental Study in States based EA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Bercachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Clergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Simoncini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Manuel Clergue</w:t>
+                <w:t xml:space="preserve">Sebastien Verel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO'09</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00410191v1</w:t>
+                <w:t xml:space="preserve">hal-00383711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do not Choose Representation just Change: An Experimental Study in States based EA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maroun Bercachi</w:t>
+                <w:t xml:space="preserve">Centric selection: a way to tune the exploration/exploitation trade-off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Clergue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO '09 the 11th Annual conference on Genetic and evolutionary computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Montréal, Canada. pp.1799-1800, </w:t>
+              <w:t xml:space="preserve">GECCO'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Montreal, Canada. pp.891--898, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1569901.1570168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1569901.1570023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945549v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00410191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density estimation with Genetic Programming for Inverse Problem solving</w:t>
               </w:r>
@@ -1431,51 +1431,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Influence of Selection Operators on Performances in Cellular Genetic Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1840,252 +1840,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00159738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Cells to Islands: An unified Model of Cellular Parallel Genetic Algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Anisotropic selection in cellular genetic algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Clergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Cellular Automata For Research and Industry - ACRI 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetic And Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Seatle, United States. pp.559 - 566, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1143997.1144098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164669v1</w:t>
+                <w:t xml:space="preserve">hal-00164697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic selection in cellular genetic algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">From Cells to Islands: An unified Model of Cellular Parallel Genetic Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Clergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic And Evolutionary Computation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Cellular Automata For Research and Industry - ACRI 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Perpignan, France. pp.248-257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1143997.1144098⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00164697v1</w:t>
+                <w:t xml:space="preserve">hal-00164669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Genetic Variations in Variable Length Evolutionary Algorithms</w:t>
               </w:r>
@@ -2279,51 +2279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A preliminary investigation of anisotropic selection in celullar genetic algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2805,243 +2805,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00160051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitness Distance Correlation in Structural Mutation Genetic Programming</w:t>
+                <w:t xml:space="preserve">Difficulty of Unimodal and Multimodal Landscapes in Genetic Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Vanneschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Tomassini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Clergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Clergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference, EuroGP 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Essex, United Kingdom. pp.455-464</w:t>
+              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference - GECCO 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Chicago, United States. pp.1788-1799</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00159847v1</w:t>
+                <w:t xml:space="preserve">hal-00159827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Royal Road to Epistatic Road for Variable Length Evolution Algorithm</w:t>
+                <w:t xml:space="preserve">Maximum Homologous Crossover for Linear Genetic Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoin Platel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Marseille, France. pp.3-14</w:t>
+              <w:t xml:space="preserve">EuroGP 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Essex, United Kingdom. pp.29-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00159730v1</w:t>
+                <w:t xml:space="preserve">hal-00159739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where are Bottlenecks in NK Fitness Landscapes?</w:t>
               </w:r>
@@ -3125,230 +3112,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00159994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difficulty of Unimodal and Multimodal Landscapes in Genetic Programming</w:t>
+                <w:t xml:space="preserve">Fitness Distance Correlation in Structural Mutation Genetic Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Vanneschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Tomassini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Clergue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Collard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference - GECCO 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Chicago, United States. pp.1788-1799</w:t>
+              <w:t xml:space="preserve">6th European Conference, EuroGP 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Essex, United Kingdom. pp.455-464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00159827v1</w:t>
+                <w:t xml:space="preserve">hal-00159847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum Homologous Crossover for Linear Genetic Programming</w:t>
+                <w:t xml:space="preserve">From Royal Road to Epistatic Road for Variable Length Evolution Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoin Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroGP 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Essex, United Kingdom. pp.29-48</w:t>
+              <w:t xml:space="preserve">Artificial evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Marseille, France. pp.3-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00159739v1</w:t>
+                <w:t xml:space="preserve">hal-00159730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GA-hard functions built by combination of trap functions</w:t>
               </w:r>
@@ -4619,51 +4619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Clergue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Formenti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2018.01.026" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164699v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.25.1023-1048" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159336v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tomassini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Vanneschi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/1063656054088549" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159334v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159310v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Michel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847582v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Segretier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Collard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2013.6557656" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840739v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Izquierdo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2012.6252897" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518206v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383711v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Bercachi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Verel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410191v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simoncini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1569901.1570023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945549v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1569901.1570168" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoin Platel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71605-1_5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PB6S0ZDZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164789v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164788v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164917v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159738v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11740698" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164669v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164697v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1143997.1144098" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HIS.2006.47" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b107383" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164913v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160055v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b98645" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164910v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160035v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2004.1330960" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160051v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159847v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159730v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159994v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2003.1299585" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159827v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159739v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166375v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2002.1006242" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166374v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bonnin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2000.870764" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159737v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143675v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165948v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Gaspar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Escazut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165955v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165905v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165944v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159736v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Biondi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284628v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppur.org/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331863v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85068-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Clergue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Formenti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2018.01.026" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164699v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.25.1023-1048" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159336v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tomassini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Vanneschi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/1063656054088549" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159334v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159310v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Michel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847582v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Segretier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Collard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2013.6557656" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840739v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Izquierdo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2012.6252897" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518206v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945549v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Bercachi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1569901.1570168" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383711v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Verel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410191v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simoncini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1569901.1570023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoin Platel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71605-1_5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PB6S0ZDZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164789v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164788v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164917v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159738v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11740698" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164697v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1143997.1144098" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164669v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HIS.2006.47" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b107383" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164913v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160055v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b98645" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164910v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160035v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2004.1330960" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160051v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159827v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159739v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159994v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2003.1299585" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159847v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159730v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166375v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2002.1006242" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166374v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bonnin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2000.870764" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159737v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143675v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165948v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Gaspar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Escazut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165955v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165905v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165944v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159736v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Biondi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284628v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppur.org/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331863v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85068-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>