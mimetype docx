--- v1 (2026-04-07)
+++ v2 (2026-05-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Manuel COLLET </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Collet is senior researcher with the French </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. He is associated with the Tribology and System Dynamics Laboratory (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LTDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) of Ecole Centrale de Lyon. Graduating in 1992 with a degree in Mechanical Engineering from Ecole Centrale de Lyon, he obtained his PhD in acoustics from the same university in 1996. His dissertation concerned the “Active control of vibrating structures by mean of semi distributed piezoelectric patches”. His current research interests focus on smart structures and active control, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">adaptive programmable materials and metamaterials.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> He has published more than 82 journal papers, 46 invited conferences, 5 patents with at least 2100 citations.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">From 1998 to 2013, Manuel Collet was member of the Department of Applied Mechanics of </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMTO-ST Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. He was its president of the Scientific Council from 2005 to 2010 and Assistant Director in charge of the scientific strategy and organization from 2008 to 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">After having spent one year at the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Georgia Institute of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> as a visiting professor in 2006-2007, Manuel Collet created and chaired a new research program concerned with Hybrid Vibroacoustic Interface Control by Metacomposite Optimization.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He has been working with the LTDS in Ecole Centrale de Lyon since 2013 and is developing research programs for integrating new class of adaptive and programmable metacomposites and developing the associated technologies. He is </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">head of the ‘Dynamics of Complex Structures’ research team</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> comprising 19 researchers and over 35 PhD students.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He is also </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">president of Carnot Institute Engineering at Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, member of Board of Directors of Ecole Centrale de Lyon and University of Lyon. As member of </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Adaptive Structures & Material Systems Branch Committee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, he chairs the ASMS scientific committee. He is also expert in different panels as ERC (UE), ANR (FR) ; AERES(FR), SNSF (CH), NSERC (CA), NSF (US)..</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the damage detection of a metallic beam based on the time reversal principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissandre Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Ture Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Henri Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of civil and mechanical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, pp.84. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43452-025-01140-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep reinforcement learning for optimizing control law parameters on a smart beam with distributed piezoelectric transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (10), pp.105001. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ae0903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of a programmable Electroacoustic Liner in a representative turbofan facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 240, pp.110896. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2025.110896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of the analytical modelling of a digitally created duffing acoustic nonlinear oscillator at low amplitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Ture Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele De Bono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, pp.2. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2024036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the programming of cubic acoustic resonator with periodic time-dependent coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Labetoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele De Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 150, pp.108972. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnsns.2025.108972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Advection Boundary Law in presence of mean flow and plane wave excitation : Passivity, nonreciprocity and enhanced noise transmission attenuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Volery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 618 (A), pp.119293. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2025.119293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The advection boundary Law in absence of mean flow : passivity, nonreciprocity and enhanced noise transmission attenuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 590, pp.118603 (26). </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2024.118603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards digitally programmed nonlinear electroacoustic resonators for low amplitude sound pressure levels: Modeling and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Ture Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 584, pp.118437. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2024.118437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-inversion control to enforce tunable Duffing-like acoustical response on an Electroacoustic resonator at low excitation levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Ture Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.118070. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2023.118070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active noise control with resonant flush-mounted piezoelectric cells in the presence of airflow: Wind tunnel experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamed Ezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10775463231210031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Harvesting using Integrated Piezoelectric Transducer in a Composite Smart Structure for Self-powered Sensor Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linjuan Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Null Lallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X221121902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidences of nonlinear programmable electroacoustic loudspeaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Elizabeth da Silveira Zanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Labetoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1351010X231184040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of time delay on the impedance control of a pressure-based, current-driven Electroacoustic Absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Matten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Karkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lissek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 537, pp.117201 (25). </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unfolding engineering metamaterials design: Relaxed micromorphic modeling of large-scale acoustic meta-structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Demore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Madeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 168, pp.104995. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2022.104995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In flow acoustic characterisation of a 2D active liner with local and non local strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Matten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 191, pp.108655 (13). </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2022.108655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Vibration Control on a Smart Composite Structure Using Modal-Shaped Sliding Mode Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chesné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144 (2), pp.021013. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4053358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of an instrumented slider aimed at measuring local micro-impact forces between dry rough solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laulagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Perret Liaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 317, pp.112478. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2020.112478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906191v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Vibration Isolation with Prestressed Resonant Auxetic Metamaterial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pyskir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Dimitrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Henri Lamarque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (22), pp.6743. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14226743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental modal identification of smart composite structure applied to active vibration control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chesné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (11), pp.115008. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ac26a6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental realization of a reconfigurable electroacoustic topological insulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Darabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Leamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (28), pp.16138-16142. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1920549117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadening low-frequency bandgaps in locally resonant piezoelectric metamaterials by negative capacitance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaijun Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2020.115837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmable metamaterials with digital synthetic impedance circuits for vibration control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaijun Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Matten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Sadoulet-Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (3), pp.035005. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ab6693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring metamaterials' structures through the relaxed micromorphic model: switching an acoustic screen into an acoustic absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Demore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Eidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2020.589701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended complexification method to study nonlinear passive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diala Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Ture Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Henri Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 99, pp.1433-1450. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-019-05365-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband nonreciprocal acoustic propagation using programmable boundary conditions : from analytical modelling to experimental implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Karkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Matten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (5), pp.054033 (10). </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.054033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of dispersion diagrams for periodic porous materials modeled as equivalent fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Magliacano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio de Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.692-706. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.05.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and experimental validation of a temperature-driven adaptive phononic crystal slab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Sadoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Butaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (3), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/aaf670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shunt loudspeaker using nonlinear energy sink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diala Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Henri Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 456 (2), pp.254-271. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2019.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active vibration control in specific zones of smart structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Korniienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bombois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Scorletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84, pp.305-322. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2018.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2016 ASME Conference on Smart Materials, Adaptive Structures and Intelligent Systems: Symposium on modeling, simulation, and control of adaptive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Marschner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nima Mahmoodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (9), pp.1366-1367. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X19850643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal reduction of acoustic radiation of thin plates by using a single piezoelectric patch with a negative capacitance shunt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pezerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pyskir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145, pp.320-327. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2018.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of energy harvesting using acoustical-black-hole-inspired wave traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Maugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaijun Yi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ab1f11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duct modes damping through an adjustable electroacoustic liner under grazing incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lissek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Karkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Matten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 426, pp.19-33. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2018.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-way energy insulation using time-space modulated structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaijun Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Karkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 429, pp.162-175. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2018.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave Electromechanical Coupling Factor for the Guided Waves in Piezoelectric Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (8), pp.1406. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11081406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxed micromorphic modeling of the interface between a homogeneous solid and a band-gap metamaterial: New perspectives towards metastructural design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Madeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Barbagallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Valerio D’agostino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Miniaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (12), pp.1485-1506. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1081286517728423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling real phononic crystals via the weighted relaxed micromorphic model with free and gradient micro-inertia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Madeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Miniaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Elasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130 (1), pp.59 - 83. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10659-017-9633-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of elastic wave energy harvesting using adaptive piezo-lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaijun Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93, pp.255-266. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2017.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics and band gaps in hierarchical auxetic rectangular perforated composite metamaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Zampetakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Sadoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 160, pp.1042-1050. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.10.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart metacomposite-based systems for transient elastic wave energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaijun Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chesné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (3), </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/aa5a5a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A piezo-shunted kirigami auxetic lattice for adaptive elastic wave filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (11), pp.115016. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/25/11/115016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexural waves focusing through shunted piezoelectric patches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaijun Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (7), pp.075007. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/25/7/075007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design variables for optimizing adaptive metacomposite made of shunted piezoelectric patches distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaviano Tateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Cunefare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (7), pp.1838 - 1854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of a bi-dimensional array of negative capacitance piezo-patches for vibroacoustic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaviano Tateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Cunefare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (8), pp.952-964. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X14536006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic impedance for adaptive piezoelectric metacomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Matten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Cogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Sadoulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.84 - 89. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.protcy.2014.09.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive metacomposites for vibroacoustic control applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaviano Tateo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (7), pp.2145 - 2152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal wave propagation in smart composite structures with shunted piezoelectric patches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianli Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24, pp.1155--1175. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X13480571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirigami Auxetic Pyramidal Core: Mechanical Properties and Wave Propagation Analysis in Damped Lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Saito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135, pp.041001-1 - 041001-11. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4024433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated temperature sensor based on an enhanced pyroelectric photonic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huihui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benattou Sadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Courjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21, pp.16311 - 16318. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.016311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The power output and efficiency of a negative capacitance shunt for vibration control of a flexural system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin S. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Cunefare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22, pp.065009. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/22/6/065009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-modal wave propagation in smart structures with shunted piezoelectric patches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianli Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52, pp.721--739. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-013-0844-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traveling wave control in thin-walled structures through shunted piezoelectric patches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianli Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (1-2), pp.59 - 79. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2012.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation, design and characterisation of a piezoelectric micro suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Muralt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Smart and Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (2), pp.123-140. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19475411.2011.651510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural energy flow optimization through adaptive shunted piezoelectric metacomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (15), pp.1661-1677. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X12449915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the sensitivity analysis of porous material models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaheddine Chedly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 331 (24), pp.5292-5308. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2012.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium niobate photonic crystal wire cavity: Realization of a compact electro-optically tunable filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huihui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Issam Baida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Courjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 101, pp.151117. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4760224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced electro-optical lithium niobate photonic crystal wire waveguide on a smart-cut thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Courjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20, pp.2974-2981. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.20.002974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6-micron interaction length electro-optic modulation based on lithium niobate photonic crystal cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huihui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benattou Sadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Courjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20, pp.20884 - 20893. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.20.020884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-active optimization of 2D wave dispersion into shunted piezo-composite systems for controlling acoustic interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (9), </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/21/9/094002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floquet-Bloch decomposition for the computation of dispersion of two-dimensional periodic, damped mechanical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Ruzzene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48, pp.2837-2848. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2011.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active vibration isolation of electronic components by piezocomposite clamped–clamped beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25, pp.1687-1701. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2010.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the power flow extracted from a flexible structure using a control approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mammosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Control and Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (4), pp.361-381. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stc.374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural multi-modal damping by optimizing shunted piezoelectric transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Livet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (1-4), pp.73-102. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejcm.20.73-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of a cantilever beam with a shunted piezoelectric periodic array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin S Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Cunefare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Ruzzene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (11), pp.1177-1187. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X11411119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental implementation of acoustic impedance control by a 2D network of distributed smart cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (3), pp.035028-1-11. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/19/3/035028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la réponse transitoire d'une structure en alliage à mémoire de forme soumise à un impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique et Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (5), pp.407 - 417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la réponse transitoire d'une structure en alliage à mémoire de forme soumise à un impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (5), pp.407-417. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2010054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isothermal and anisothermal implementations of 2D shape memory alloy modeling for transient impact response calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (12), 12 p. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/18/12/125019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation structurale de problèmes d'amortissement de type shunt résistif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique et Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (2), pp.109-120. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2009039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal synthesis and dynamical condensation methods for accurate piezoelectric systems impedance computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.A. Cunefare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (11), pp.1251-1271. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X07084956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-mode wave propagation in ribbed plates - Part II: predictions and comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (5), pp.1196-1216. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2007.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'une contre-réaction électromagnétique pour la récupération d'énergie vibratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mammosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (1), pp.9-16. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2008002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-mode wave propagation in ribbed plates - Part I: K-space characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Najib Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (5), pp.1179-1195. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2007.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active damping of 'parasitic' vibration modes of a quartz sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (6), pp.065006. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/17/6/065006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a model taking into account the asymmetry between tension and compression, the temperature effects in a finite element code for shape memory alloys structures calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thiebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41 (2), pp.208-221. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2007.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primal-dual optimization process of IFF-DVF active damping strategies. Applications to the beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Delobelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Control and Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (4), pp. 660-680. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stc.198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a multiaxial pseudoelastic model to predict the dynamic behavior of shape memory alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thiebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4), pp. 935-947. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/16/4/001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a model taking into account the asymmetry between tension and compression, the temperature effects in a finite element code for shape memory alloys structures calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thiebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41 (2), pp.208-221. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2007.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active isolation of electronic micro-components with piezoelectrically transduced silicon MEMS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Baborowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Muralt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (1), pp.128-134. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/16/1/016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational methods for the fast boundary stabilization of flexible structures. Part 1 : The case of beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Branchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 196 (4-6), pp.988-1005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed control for robust vibration isolation: numerical energy comparison for an active micro suspension device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4), pp.1361-1369. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/16/4/050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a multi-axial pseudoelastic model to predict the dynamic behavior of shape memory alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Thiebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lexcellent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4), pp.935-947. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/16/4/001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape memory alloys cyclic behavior : experimental study and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Malecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Materials and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128 (3), pp.335-345. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2204947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of the mechanical design parameters to optimize efficiency of integral force feedback active damping strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monnier-Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Piranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (1), pp.65-89. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stc.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient feedback control algorithm for beams: experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 278 (1-2), pp. 181-206. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2003.10.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active damping of a micro-cantilever piezocomposite beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Delobelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 260 (3), pp.453-476. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-460X(02)00948-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (148)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invisibilisation Vibratoire dans des Plaques Minces par Approximation en Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articifial intelligence for adaptive strategy distributed control on a smart beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI ECCOMAS Thematic Conference on Smart Structures and Materials (SMART 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Krommer, M. Nader, M. Schagerl and A. Benjeddou, Jul 2025, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Advection Boundary Law in presence of mean-flow and spinning modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele De Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Volery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Long beach, CA, United States. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3010472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605994v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroacoustic Liner for tonal and broadband noise attenuation of turbofans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele De Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lissek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Volery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterNoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADVECTION BOUNDARY LAW FOR SOUND TRANSMISSION ATTENUATION OF PLANE AND SPINNING GUIDED MODES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Turin, Italie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Digitally created Electroacoustic Absorber Designed for Acoustic Energy Pumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ture Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele De Bono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Turin (IT), Italy. pp.4807 - 4810, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61782/fa.2023.0862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking the limitations of local impedance noise control: passivity and scattering performances of the Advection Boundary Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Long beach, CA, United States. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3010433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of an hybrid analytical-numerical technique to estimate the directivity of ultrasonic piezoelectric actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele De Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Grando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerem Ege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterNoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Acoustic Lining for UHBR Technologies Engine Part 2: acoustic treatment at the intake of a scaled turbofan nacelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lissek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th AIAA/CEAS Aeroacoustics Conference (Aeroacoustics 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rome, Italy. pp.3304, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2024-3304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Acoustic Lining for UHBR Technologies Engine Part 1: design of an electroacoustic liner and experimental characterization under flow in rectangular cross-section ducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lissek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2024-3303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-active acoustic liner for the reduction of turbofan noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Volery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of beams controlled by shunted piezoelectric transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Matten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Cogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Sadoulet-Reboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Modal Analysis Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Orlando, United States. pp.243-248, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04552-8_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nonlocal boundary control, from plane waves to spinning modes control.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mardjono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Smart Structures + Nondestructive Evaluation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Long Beach, United States. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2658382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of an acoustic mode by a digitally created Nonlinear Electroacoustic Absorber at low excitation levels: Experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Ture Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele De Bono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NODYCON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome Sapienza Universita di Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of an acoustic mode by a digitally created Nonlinear Electroacoustic Absorber at low excitation levels: Analytical and Experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Ture Savadkoohi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur de l'Aéronautique et de l'Espace [ISAE-SUPAERO], Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the time reversal method for fault diagnosis on a beam: some preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissandre Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Ture Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Henri Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur de l'Aéronautique et de l'Espace [ISAE-SUPAERO], Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON THE FUNCTIONALIZATION OF COMPOSITE STRUCTURES USING PIEZOELECTRIC TRANSDUCERS FOR TRANSPORTATION APPLICATIONS: VIBRATION CONTROL AND ENERGY HARVESTING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linjuan Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Patras, Greece. pp.250-261, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7712/150123.9782.442379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmable electroacoustic boundaries in acoustic waveguides : enhanced attenuation and non-reciprocal sound propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lissek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Patras, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart acoustic lining for UHBR technologies engine: from the design of an electroacoustic metasurface to experimental characterization under flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Volery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active and Passive Smart Structures and Integrated Systems XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Long Beach, United States. pp.72, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2658519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance Control of Flush-Mounted Piezoelectric Cells for Vibration and Noise Reduction in Aerodynamic Profiles Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamed Mounibe Ezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active and Passive Smart Structures and Integrated Systems XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Long Beach, CA, United States. pp.1204305, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2613032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUMERICAL COMPUTATION OF THE ACOUSTIC RESPONSE OF AN ACTIVE AIRFOIL WITH IMPEDANCE BOUNDARY CONDITIONS TO A TURBULENT WAKE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamed Mounibe Ezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mardjono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials, Adaptive Structures and Intelligent Systems (SMASIS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, Sep 2022, Dearborn (MI), United States. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/SMASIS2022-90914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage detection of structural elements by time reversal principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissandre Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Ture Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Henri Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 30th International Conference on Noise and Vibration engineering (ISMA2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D active liner experimental results in acoustic flow duct facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME's Premier Conference on Smart Materials, Adaptive Structures, and Intelligent Systems (SMASIS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Dearborn MI, United States. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/SMASIS2022-88324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H infinity corrector synthesis for the impedance control of an Electroacoustic Absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Korniienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Scorletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle Vibratoire et Acoustique de Cellules Piézoélectriques Intégrées dans un Profil Aérodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of an active (acoustic) liner prototype in an acoustic flow duct facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Matten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Los Angeles, United States. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2583099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmable metamaterial with digital circuits for isolation of low-frequency vibration transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaijun Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Matten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Sadoulet-Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTER-NOISE and NOISE-CON Congress and Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Séoul, South Korea. pp.035005, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ab6693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-local boundary control for broadband non-reciprocal propagation analytical demonstration and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Karkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Matten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical optimization of liner impedance in acoustic duct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Matten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMASIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Los Angeles (virtual), United States. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/SMASIS2020-2435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-local boundary control for broadband non-reciprocal propagation: analytical demonstration and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Karkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Matten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Optimization of Piezoelectric Actuators for Aeroacoustic Noises Control in a Turbofan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamed Ezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mardjono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Smart Materials, Adaptive Structures and Intelligent Systems SMASIS2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Irvine, United States. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/smasis2020-2436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219780v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted nonlinear energy transfer for electroacoustic absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diala Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Ture Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Henri Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Exploiting Nonlinear Dynamics for Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Novi Sad, Serbia. pp.71-80, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-23692-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmable metamaterial for breaking acoustic reciprocity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Bono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metanano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Saint Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new two-dimensionnal metastructure with acoustic band gaps or reciprocity breaking (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMI International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmable band-gaps in periodic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Matten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaijun Yi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURveillance VIbrations SHocks NOise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroacoustic Resonators: System Identification and Stabililty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Karkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Matten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lissek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Congress on Sound &amp; Vibration - ICSV26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of smart metamaterials for vibration control: extension of Bloch approach to handle finite system boundary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Sadoulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Smart Structures and Materials + Nondestructive Evaluation and Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2300513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural health monitoring using piezo-based sensors and embedded distributed systems (Plenary)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Acoustics and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a transport equation as boundary condition in an acoustic transmission line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Karkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Array of piezoelectrical sensors on-board a slider to measure local micro-impact normal forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Scheibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laulagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Structural Nonlinear Dynamics and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-variable model reduction of smart structure in active vibration control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Scorletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Korniienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC ROCOND'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Florianópolis, Brazil. pp.441-446, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.11.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on auxetic structures for vibration isolation applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pyskir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Dimitrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Henri Lamarque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonreciprocal elastodynamical waves using programmable metacomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaijun Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Karkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumented slider including an array of piezoelectric sensors tomeasure local micro-impact forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Scheibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laulagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromorphic model for modeling adaptive piezocomposite gradient materials (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaijun Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Madeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech, ETAMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Kracov, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and experimental validation of a hierarchical auxetic rectangular perforated metamaterial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Sadoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shunted piezoelectric trap device to enhance energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Maugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaijun Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDYNA 2017: 2nd Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and assessment of a distributed active acoustic liner concept for application to aircraft engine noise reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lissek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Karkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Matten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Boston, United States. pp.3643-3643, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4987870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and experimental validation of an active acoustic liner aircraft engine noise reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Matten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Karkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lissek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of multimodal vibration damping using a single piezoelectric patch with a negative capacitance shunt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Romero-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pezerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pyskir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 17 Boston</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Boston, United States. pp.3643-3643, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4987869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a metamaterial-inspired active acoustic liner concept for application to aircraft engine noise reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lissek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Karkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Applications of Acoustic Metamaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid passive-active modal networks for structural acoustic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth A. Cunefare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Smart Structures/NDE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Portland, United States. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2260440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric study of wave propagation in hierarchical auxetic perforated metamaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Sadoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Active and Passive Smart Structures and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2221895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils Numériques pour la Simulation de Propagation d'Ondes dans les Structures Périodiques Amorties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Sadoulet-Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound insulation performance of plate with interconnected distributed piezoelectric patches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaijun Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical tools for efficient simulations of wave propagation in damped periodic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Sadoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noise and Vibration - Emerging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart periodic structures for vibroacoustic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Dynamic Problems of Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Natal, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of fretting wear damages in RF connector subjected to vibrations: DC contact resistance, phase noise responses, and modal vibration analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Enquebecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Rubiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control strategies for a distributed active acoustic skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Karkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lissek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Versaevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress and Exposition on Noise Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Fransisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirigami pyramidal auxetic active core for wave propagation control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Adaptive Structures and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy transfer in externally driven periodic nonlinear structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diala Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Bouhaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Non-linear Dynamics Confereence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic impedance for adaptive piezoelectric metacomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Matten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Cogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Sadoulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on System-Integrated Intelligence : Challenges for Product and Production Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation and experimental validation of gap supported tube subjected to fluid-elastic coupling forces for hybrid characterization tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Benmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Corus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2013 Conference on Smart Materials, Adaptive Structures and Intelligent Systems (SMASIS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Snowbird, United States. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/SMASIS2013-3033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis and control of a cantilever beam by mean of a shunted piezoelectric patch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Matten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Sadoulet-Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Cogan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics (MEDYNA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, France. pp.1 - 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of a bi-dimensional array on negative capacitance piezo-patches for vibroacoustic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaviano Tateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth A. Cunefare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> SPIE Smart Structures and Materials + Nondestructive Evaluation and Health Monitoring,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, San Diego, United States. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2009604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated and Distributed Adaptive Metacomposites for vibroacoustic control of Aerospace Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaviano Tateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference for Aeronautics and Space Sciences (EUCASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, France. pp.1 - 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive metacomposites : design strategy and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaviano Tateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHONONICS 2013 : 2nd International Conference on Phononic Crystals/Metamaterials, Phonon Transport and Optomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Italy. pp.0115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization, design and characterization of a piezoelectric micro-suspension for isolating sensitive electronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Verdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Muralt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keynote CEFIPRA Indo-French Seminar on Smart System Integration based on MNT (Micro and Nano Technology) for Harsh Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation and experimental validation of gap supported tube subjected to fluid-elastic coupling forces for hybrid characterization tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Benmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Corus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics (MEDYNA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, France. pp.1 - 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy flow control of fully coupled 2D vibroacoustic wave's by mean of adaptive metacomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2013 New Delhi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, New Delhi, India. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of a bi-dimensional array of negative capitance piezo-patches for vibroacoustic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaviano Tateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth A. Cunefare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics (MEDYNA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Marrakech, Morocco. pp.1 - 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of 2D vibroacoustic waves dispersion for optimizing acoustic power flow in interaction with adaptive metacomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. SPIE 8688, Active and Passive Smart Structures and Integrated Systems 2013, 86880Q</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, San Diego, United States. pp.1 - 9, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2009220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and experimental validation of a metacomposite made of an array of piezopatches shunted on negative capacitance circuits for vibroacoustic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaviano Tateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth A. Cunefare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2013 Conference on Smart Materials, Adaptive Structures and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Snowbird, United States. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/SMASIS2013-3182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and optimization of a semi-active metacomposite for the control of acoustic interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Metacomposites : Material Programming for vibroacoustic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Symposium on System-integrated Intelligence New Challenges for Product and Production Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxetic transverse isotropic foams: from experimental efficiency to model correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gravade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Validity of Time-Temperature Equivalence for wide frequency band analysis of Shape Memory Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gabrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart Materials, Structures and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montecatini Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive shunted piezoelectric metacomposite: a new integrated technology for vibroacoustic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaviano Tateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianli Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Design, Control and Software Implementation for Distributed MEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Besançon, France. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dMEMS.2012.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization, design and characterization of a piezoelectric micro-suspension for isolating sensitive electronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Muralt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Micro Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive piezoelectric metacomposite: a new integrated technology to control vibroacoustic power flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaviano Tateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianly Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibroacoustic Optimization and Implementation of Adaptive Metacomposite Based on Periodically Distributed Shunted Piezoelectric Patches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaviano Tateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart Materials, Structures and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montecatini Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart metacomposites for semi-active control of sound radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st International Congress and Exposition on Noise Control Engineering, INTER-NOISE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, New-York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxetic foam pads : experiments and parameters identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gravade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bianchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart Materials, Structures and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montecatini Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-modal wave propagation in smart composite structures with shunted piezoelectric patches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianli Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaviano Tateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Composites Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Arcachon, France. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X13480571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-active optimization of 2D wave's dispersion into mechanical systems by the mean of periodically distributed shunted piezoelectric patches: a new class of adaptive metamaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Ruzzene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Smart Structures and Materials + Nondestructive Evaluation and Health Monitoring,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.883118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodology for vibroacoustic energy diffusion optimization by mean of distributed electromechanical devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie d'isolation active-Integral estimated-Force Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-active optimization of 2D wave’s dispersion into mechanical systems by the mean of periodically distributed shunted piezoelectric patches: a new class of adaptive metamaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Ruzzene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Smart Materials, Adaptive Structures and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Scottsdale, United States. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.883118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patches piézoélectriques shuntés distribués sur une poutre en composite : modélisation et validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaviano Tateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-active optimization of 2D wave' s dispersion into shunted piezocomposite systems for controlling acoustic interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Adaptive Structures and Technologies, ICAST 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Corfu, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de l'identification des paramètres de couplage et mécaniques des matériaux poreux par analyse de sensibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gravade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Floquet-Bloch decomposition of the elastodynamical equations for the computation of wave’s dispersion in damped mechanical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Ruzzene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMA2010 International Conference and Vibration and Noise Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Louvain, Belgium. pp.2837 - 2848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behaviour of SMA and response to impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S3T School and Symposium on Smart Structural Systems Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et Optimisation de Réseaux de Transducteurs : Application au Contrôle distribué de l'Impédance Acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiérarchisation paramétrique pour les matériaux poreux en vibroacoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slahedine Chedly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of reciprocity measurements to improve identification of vibroacoustical reduced models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Acoustics Association (EAA Euroregio)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of the Rheological Properties of Veriflex Shape Memory Polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Klesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOMAT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic. pp.04006/1-7, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/esomat/200904006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of SMA for impact absorption : numerical implementation of RL model including thermal effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV ECCOMAS Thematic Conference Smart Structures and Materials (SMART'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About yield surfaces of phase transformation for some shape memory alloys : duality and convexity. Application to fracture. Dynamical behavior of SMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thiebaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar CALTECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling implementation of smart materials such as shape memory alloys and electro-active metamaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMSOL Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of negative impedance shunts for vibration suppression on a beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.A. Cunefare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th SPIE Smart Structures and NDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear dynamical behaviour of shape memory alloys and optimisation of damping effect. Study of a passive damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thiebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Mechanics of Materials Conference "Multi-phases and multi-components materials under dynamic loading” (EMMC-10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Kazimierz Dolny, Poland. pp.338-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la réponse transitoire d'une structure en alliage à mémoire de forme soumise à un impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIth Symposium Vibrations Chocs et Bruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2010054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la réponse transitoire d'une structure en alliage à mémoire de forme soumise à un impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIth Symposium Vibrations, Chocs et Bruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damping effect of Shape Memory Alloys, design of a passive damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thiebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech 498 Colloqium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Kazimierz Dolny, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation structurale de problèmes d’amortissement de type shunt résistif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Vibrations, Chocs et Bruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About yield surfaces of phase transformation for some shape memory alloys : duality and convexity. Application to fracture. Dynamical behavior of SMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thiebaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of Oxford Centre for Nonlinear Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on time response to impact test of a 2D shape memory structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech Colloquium 498 "Non linear dynamics of composite fand smart structures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Kazimierz Dolny, Poland. pp.142-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbomachinery blades damping by optimized shunted piezoelectric circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Livet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th SPIE Smart Structures and NDE, Smart Structures and Materials &amp; Nondestructive Evaluation and Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, San Diego, United States. pp.692812, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.776898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezo-shunt power-flow optimization for composite beam stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.A. Cunefare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Beck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th SPIE Smart Structures and NDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dynamical behaviour of shape memory alloys and optimization of the damping effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thiebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC-10 Conference "Multi-phases and multi-components materials under dynamic loading"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Kazimierz Dolny, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New propects in implementing distributed control strategies for mechanical structures optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.A. Cunefare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference of Adaptive Structures and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave motion optimization in periodically distributed shunted piezocomposite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.A. Cunefare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSAME, ENSEEIHT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scavenging energy from a vibrating beam using an electromagnetic transducer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mammosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFToMM World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelization and optimization of a micro-active suspension for active vibration isolation of sensitive electronic components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference of Adaptive Structures and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed control for robust vibration isolation: Numerical energy comparison for an active micro suspension device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cansmart 2007 - International Workshop on Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of a SMA passive damper for bridge cable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thiebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Modern Design, Construction and Maintenance of Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hanoï, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation d'un modèle de comportement pseudoelastic multiaxial pour predire le comportement dynamique des alliages à mémoire de forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thiebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès COMSOL, 7 novembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active acoustical skin using distributed electrodynamical transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Noise Control, EURONOISE, paper n° SS03-233</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active acoustical impedance using distributed electrodynamical transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Smart Structures &amp; Materials/NDE, paper n° 6166-60</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'une contre-réaction électro-magnétique pour la récupération d'une énergie vibratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mammosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème Colloque Vibrations Chocs et Bruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of an electromagnetic feedback for active or passive damping and energy scavenging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mammosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress on Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'étude du comportement cyclique d'alliages à mémoire de forme à leurs caractérisations dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Malecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using wavelet transform to characterise the nonlinear dynamic behaviour of a SMA wire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Malecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludek Heller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Symposium on Martensite Transformations and Shape Memory Alloys, ESOMAT 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical coupling between sensors and actuators integrated in a micro active suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baborowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Muralt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modal Analysis Noise and Vibration Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Leuven, Belgium. pp. 557-571</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape memory alloys cyclic modeling for proportional loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Malecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Shape Memory and Superelastic Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'étude du comportement cyclique des alliages à mémoire de forme à leur caractérisation dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Malecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape memory alloys cyclic behaviour : experimental study and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Malecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Damping in Shape Memory Alloys Composites and Foams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of multiaxial pseudoelastic model in FEMLAB to predict dynamical behavior of shape memory alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thiebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foltete Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comsol Multiphysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a multiaxial pseudoelastic model in FEMLAB to predict dynamical behavior of shape memory alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thiebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Damping in Shape Memory Alloys Composites and Foams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation primale-duale pour la mise en œuvre du contrôle actif de structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Branchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impédance acoustique active par réseaux distribués d'actionneurs électrodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès International CMSM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active acoustical impedance using distributed electrodynamical transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation structurale de problèmes d'amortissement actif collocalisés de type Direct Velocity Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Delobelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active damping of electronic micro components with piezoelectrically-transduced silicon MEMS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baborowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Muralt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Delobelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Analysis of Shunted Piezoceramics for Passive Vibration Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danuza C Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingos Rade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internoise 2005, The 2005 Congress and Exposition on Noise Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatics and Structural Intelligence: trends, challenges, research directions, applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Caussignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSF/ESF Workshop on Smart Structures and Advanced Sensor Technologies, Santorini 27-06-05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Science Foundation + National Science Foundation, Jun 2005, Santorini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active damping of the parasitic vibration modes of a vibrating beam accelerometer cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Delobelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. International Conference on Adaptative Structure and Techn.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of mechanical design parameters to optimize efficiency integral force feedback applied to a plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational crime for the boundary control of structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Branchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTIVE DAMPING OF ELECTRONIC MICRO COMPONENTS WITH PIEZOELECTRIC MEMS DEVICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Delobelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cansmart Meeting International Workshop Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Montréal, Canada. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dynamic behaviour of a shape memory alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludek Heller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp. 210-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active damping with piezoelectric MEMS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Delobelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, San Diego, CA, United States. pp.301-309, </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.540406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active damping with piezoelectric MEMS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.301-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impédance acoustique active par réseaux d'actionneurs électrodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modelling of the dynamical behaviour of a shape memory alloy element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Malecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Intelligent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Pennsylvanie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priamal-dual synthesis and mechanical filters for the control of flexible structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Branchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd World Conference on Structural Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear dynamic behaviour of a SMA - Experimental and numerical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd World Conference on Strutural Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WO2021122394 - PROCEDE ET DISPOSITIF DE CONTROLE DE LA PROPAGATION DES ONDES ACOUSTIQUES SUR UNE PAROI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Matten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2021122394. 2021, https://data.inpi.fr/brevets/WO2021122394?q=#WO2021122394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WO2020208323 - METAMATERIAU POUR LE FILTRAGE DES VIBRATIONS ET PIECE ISOLANTE REALISEE AVEC LEDIT MATERIAU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pyskir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Dimitrijevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2020208323. 2020, https://data.inpi.fr/brevets/WO2020208323?q=#WO2020208323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric micro-system for the active vibratory insulation of vibration sensitive components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Muralt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2007122330 A1. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale d'amortissements non-linéaires, application à des strucutres assemblées par points en en alliages à mémoire de forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ningh Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludek Heller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lardies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of time delay on the impedance control of a pressure-based, current-driven Electroacoustic Absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Matten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Karkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lissek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Digitally Programmed Nonlinear Electroacoustic Resonators for Low Amplitude Sound Pressure Levels: Modeling and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Ture Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SSRN. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId564"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Manuel COLLET </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Collet is senior researcher with the French </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. He is associated with the Tribology and System Dynamics Laboratory (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LTDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) of Ecole Centrale de Lyon. Graduating in 1992 with a degree in Mechanical Engineering from Ecole Centrale de Lyon, he obtained his PhD in acoustics from the same university in 1996. His dissertation concerned the “Active control of vibrating structures by mean of semi distributed piezoelectric patches”. His current research interests focus on smart structures and active control, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">adaptive programmable materials and metamaterials.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> He has published more than 82 journal papers, 46 invited conferences, 5 patents with at least 2100 citations.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">From 1998 to 2013, Manuel Collet was member of the Department of Applied Mechanics of </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMTO-ST Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. He was its president of the Scientific Council from 2005 to 2010 and Assistant Director in charge of the scientific strategy and organization from 2008 to 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">After having spent one year at the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Georgia Institute of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> as a visiting professor in 2006-2007, Manuel Collet created and chaired a new research program concerned with Hybrid Vibroacoustic Interface Control by Metacomposite Optimization.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He has been working with the LTDS in Ecole Centrale de Lyon since 2013 and is developing research programs for integrating new class of adaptive and programmable metacomposites and developing the associated technologies. He is </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">head of the ‘Dynamics of Complex Structures’ research team</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> comprising 19 researchers and over 35 PhD students.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He is also </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">president of Carnot Institute Engineering at Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, member of Board of Directors of Ecole Centrale de Lyon and University of Lyon. As member of </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Adaptive Structures & Material Systems Branch Committee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, he chairs the ASMS scientific committee. He is also expert in different panels as ERC (UE), ANR (FR) ; AERES(FR), SNSF (CH), NSERC (CA), NSF (US)..</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the damage detection of a metallic beam based on the time reversal principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissandre Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Ture Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Henri Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of civil and mechanical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, pp.84. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43452-025-01140-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep reinforcement learning for optimizing control law parameters on a smart beam with distributed piezoelectric transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (10), pp.105001. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ae0903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of a programmable Electroacoustic Liner in a representative turbofan facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 240, pp.110896. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2025.110896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of the analytical modelling of a digitally created duffing acoustic nonlinear oscillator at low amplitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Ture Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele De Bono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, pp.2. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2024036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the programming of cubic acoustic resonator with periodic time-dependent coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Labetoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele De Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 150, pp.108972. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnsns.2025.108972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Advection Boundary Law in presence of mean flow and plane wave excitation : Passivity, nonreciprocity and enhanced noise transmission attenuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Volery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 618 (A), pp.119293. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2025.119293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The advection boundary Law in absence of mean flow : passivity, nonreciprocity and enhanced noise transmission attenuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 590, pp.118603 (26). </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2024.118603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards digitally programmed nonlinear electroacoustic resonators for low amplitude sound pressure levels: Modeling and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Ture Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 584, pp.118437. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2024.118437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-inversion control to enforce tunable Duffing-like acoustical response on an Electroacoustic resonator at low excitation levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Ture Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.118070. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2023.118070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active noise control with resonant flush-mounted piezoelectric cells in the presence of airflow: Wind tunnel experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamed Ezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10775463231210031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Harvesting using Integrated Piezoelectric Transducer in a Composite Smart Structure for Self-powered Sensor Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linjuan Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Null Lallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X221121902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidences of nonlinear programmable electroacoustic loudspeaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Elizabeth da Silveira Zanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Labetoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1351010X231184040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of time delay on the impedance control of a pressure-based, current-driven Electroacoustic Absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Matten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Karkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lissek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 537, pp.117201 (25). </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In flow acoustic characterisation of a 2D active liner with local and non local strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Matten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 191, pp.108655 (13). </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2022.108655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unfolding engineering metamaterials design: Relaxed micromorphic modeling of large-scale acoustic meta-structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Demore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Madeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 168, pp.104995. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2022.104995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Vibration Control on a Smart Composite Structure Using Modal-Shaped Sliding Mode Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chesné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144 (2), pp.021013. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4053358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of an instrumented slider aimed at measuring local micro-impact forces between dry rough solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laulagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Perret Liaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 317, pp.112478. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2020.112478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906191v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Vibration Isolation with Prestressed Resonant Auxetic Metamaterial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pyskir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Dimitrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Henri Lamarque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (22), pp.6743. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14226743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental modal identification of smart composite structure applied to active vibration control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chesné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (11), pp.115008. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ac26a6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmable metamaterials with digital synthetic impedance circuits for vibration control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaijun Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Matten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Sadoulet-Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (3), pp.035005. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ab6693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental realization of a reconfigurable electroacoustic topological insulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Darabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Leamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (28), pp.16138-16142. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1920549117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadening low-frequency bandgaps in locally resonant piezoelectric metamaterials by negative capacitance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaijun Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2020.115837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring metamaterials' structures through the relaxed micromorphic model: switching an acoustic screen into an acoustic absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Demore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Eidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2020.589701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended complexification method to study nonlinear passive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diala Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Ture Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Henri Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 99, pp.1433-1450. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-019-05365-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shunt loudspeaker using nonlinear energy sink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diala Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Henri Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 456 (2), pp.254-271. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2019.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband nonreciprocal acoustic propagation using programmable boundary conditions : from analytical modelling to experimental implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Karkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Matten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (5), pp.054033 (10). </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.054033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and experimental validation of a temperature-driven adaptive phononic crystal slab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Sadoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Butaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (3), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/aaf670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of dispersion diagrams for periodic porous materials modeled as equivalent fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Magliacano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio de Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.692-706. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.05.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active vibration control in specific zones of smart structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Korniienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bombois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Scorletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84, pp.305-322. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2018.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2016 ASME Conference on Smart Materials, Adaptive Structures and Intelligent Systems: Symposium on modeling, simulation, and control of adaptive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Marschner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nima Mahmoodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (9), pp.1366-1367. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X19850643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal reduction of acoustic radiation of thin plates by using a single piezoelectric patch with a negative capacitance shunt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pezerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pyskir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145, pp.320-327. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2018.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of energy harvesting using acoustical-black-hole-inspired wave traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Maugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaijun Yi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ab1f11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duct modes damping through an adjustable electroacoustic liner under grazing incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lissek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Karkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Matten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 426, pp.19-33. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2018.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-way energy insulation using time-space modulated structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaijun Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Karkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 429, pp.162-175. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2018.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave Electromechanical Coupling Factor for the Guided Waves in Piezoelectric Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (8), pp.1406. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11081406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxed micromorphic modeling of the interface between a homogeneous solid and a band-gap metamaterial: New perspectives towards metastructural design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Madeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Barbagallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Valerio D’agostino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Miniaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (12), pp.1485-1506. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1081286517728423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling real phononic crystals via the weighted relaxed micromorphic model with free and gradient micro-inertia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Madeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Miniaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Elasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130 (1), pp.59 - 83. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10659-017-9633-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of elastic wave energy harvesting using adaptive piezo-lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaijun Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93, pp.255-266. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2017.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics and band gaps in hierarchical auxetic rectangular perforated composite metamaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Zampetakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Sadoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 160, pp.1042-1050. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.10.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart metacomposite-based systems for transient elastic wave energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaijun Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chesné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (3), </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/aa5a5a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A piezo-shunted kirigami auxetic lattice for adaptive elastic wave filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (11), pp.115016. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/25/11/115016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexural waves focusing through shunted piezoelectric patches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaijun Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (7), pp.075007. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/25/7/075007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design variables for optimizing adaptive metacomposite made of shunted piezoelectric patches distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaviano Tateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Cunefare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (7), pp.1838 - 1854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of a bi-dimensional array of negative capacitance piezo-patches for vibroacoustic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaviano Tateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Cunefare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (8), pp.952-964. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X14536006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic impedance for adaptive piezoelectric metacomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Matten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Cogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Sadoulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.84 - 89. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.protcy.2014.09.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive metacomposites for vibroacoustic control applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaviano Tateo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (7), pp.2145 - 2152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirigami Auxetic Pyramidal Core: Mechanical Properties and Wave Propagation Analysis in Damped Lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Saito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135, pp.041001-1 - 041001-11. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4024433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal wave propagation in smart composite structures with shunted piezoelectric patches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianli Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24, pp.1155--1175. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X13480571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated temperature sensor based on an enhanced pyroelectric photonic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huihui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benattou Sadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Courjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21, pp.16311 - 16318. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.016311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The power output and efficiency of a negative capacitance shunt for vibration control of a flexural system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin S. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Cunefare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22, pp.065009. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/22/6/065009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-modal wave propagation in smart structures with shunted piezoelectric patches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianli Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52, pp.721--739. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-013-0844-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traveling wave control in thin-walled structures through shunted piezoelectric patches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianli Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (1-2), pp.59 - 79. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2012.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation, design and characterisation of a piezoelectric micro suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Muralt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Smart and Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (2), pp.123-140. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19475411.2011.651510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural energy flow optimization through adaptive shunted piezoelectric metacomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (15), pp.1661-1677. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X12449915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the sensitivity analysis of porous material models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaheddine Chedly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 331 (24), pp.5292-5308. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2012.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium niobate photonic crystal wire cavity: Realization of a compact electro-optically tunable filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huihui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Issam Baida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Courjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 101, pp.151117. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4760224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced electro-optical lithium niobate photonic crystal wire waveguide on a smart-cut thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Courjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20, pp.2974-2981. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.20.002974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6-micron interaction length electro-optic modulation based on lithium niobate photonic crystal cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huihui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benattou Sadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Courjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20, pp.20884 - 20893. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.20.020884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-active optimization of 2D wave dispersion into shunted piezo-composite systems for controlling acoustic interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (9), </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/21/9/094002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active vibration isolation of electronic components by piezocomposite clamped–clamped beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25, pp.1687-1701. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2010.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floquet-Bloch decomposition for the computation of dispersion of two-dimensional periodic, damped mechanical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Ruzzene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48, pp.2837-2848. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2011.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the power flow extracted from a flexible structure using a control approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mammosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Control and Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (4), pp.361-381. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stc.374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural multi-modal damping by optimizing shunted piezoelectric transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Livet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (1-4), pp.73-102. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejcm.20.73-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of a cantilever beam with a shunted piezoelectric periodic array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin S Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Cunefare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Ruzzene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (11), pp.1177-1187. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X11411119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la réponse transitoire d'une structure en alliage à mémoire de forme soumise à un impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique et Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (5), pp.407 - 417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental implementation of acoustic impedance control by a 2D network of distributed smart cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (3), pp.035028-1-11. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/19/3/035028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la réponse transitoire d'une structure en alliage à mémoire de forme soumise à un impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (5), pp.407-417. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2010054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isothermal and anisothermal implementations of 2D shape memory alloy modeling for transient impact response calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (12), 12 p. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/18/12/125019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation structurale de problèmes d'amortissement de type shunt résistif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique et Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (2), pp.109-120. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2009039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal synthesis and dynamical condensation methods for accurate piezoelectric systems impedance computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.A. Cunefare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (11), pp.1251-1271. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X07084956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'une contre-réaction électromagnétique pour la récupération d'énergie vibratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mammosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (1), pp.9-16. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2008002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-mode wave propagation in ribbed plates - Part II: predictions and comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (5), pp.1196-1216. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2007.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-mode wave propagation in ribbed plates - Part I: K-space characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Najib Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berthaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (5), pp.1179-1195. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2007.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active damping of 'parasitic' vibration modes of a quartz sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (6), pp.065006. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/17/6/065006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a multiaxial pseudoelastic model to predict the dynamic behavior of shape memory alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thiebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4), pp. 935-947. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/16/4/001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a model taking into account the asymmetry between tension and compression, the temperature effects in a finite element code for shape memory alloys structures calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thiebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41 (2), pp.208-221. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2007.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primal-dual optimization process of IFF-DVF active damping strategies. Applications to the beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Delobelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Control and Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (4), pp. 660-680. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stc.198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a model taking into account the asymmetry between tension and compression, the temperature effects in a finite element code for shape memory alloys structures calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thiebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41 (2), pp.208-221. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2007.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active isolation of electronic micro-components with piezoelectrically transduced silicon MEMS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Baborowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Muralt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (1), pp.128-134. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/16/1/016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational methods for the fast boundary stabilization of flexible structures. Part 1 : The case of beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Branchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 196 (4-6), pp.988-1005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed control for robust vibration isolation: numerical energy comparison for an active micro suspension device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4), pp.1361-1369. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/16/4/050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a multi-axial pseudoelastic model to predict the dynamic behavior of shape memory alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Thiebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lexcellent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4), pp.935-947. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/16/4/001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape memory alloys cyclic behavior : experimental study and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Malecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Materials and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128 (3), pp.335-345. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2204947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of the mechanical design parameters to optimize efficiency of integral force feedback active damping strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monnier-Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Piranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (1), pp.65-89. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stc.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient feedback control algorithm for beams: experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 278 (1-2), pp. 181-206. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2003.10.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active damping of a micro-cantilever piezocomposite beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Delobelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 260 (3), pp.453-476. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-460X(02)00948-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (148)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invisibilisation Vibratoire dans des Plaques Minces par Approximation en Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articifial intelligence for adaptive strategy distributed control on a smart beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI ECCOMAS Thematic Conference on Smart Structures and Materials (SMART 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Krommer, M. Nader, M. Schagerl and A. Benjeddou, Jul 2025, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADVECTION BOUNDARY LAW FOR SOUND TRANSMISSION ATTENUATION OF PLANE AND SPINNING GUIDED MODES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Turin, Italie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Advection Boundary Law in presence of mean-flow and spinning modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele De Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Volery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Long beach, CA, United States. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3010472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605994v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroacoustic Liner for tonal and broadband noise attenuation of turbofans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele De Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lissek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Volery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterNoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Digitally created Electroacoustic Absorber Designed for Acoustic Energy Pumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ture Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele De Bono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Turin (IT), Italy. pp.4807 - 4810, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61782/fa.2023.0862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of an hybrid analytical-numerical technique to estimate the directivity of ultrasonic piezoelectric actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele De Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Grando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerem Ege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterNoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking the limitations of local impedance noise control: passivity and scattering performances of the Advection Boundary Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Long beach, CA, United States. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3010433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Acoustic Lining for UHBR Technologies Engine Part 2: acoustic treatment at the intake of a scaled turbofan nacelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lissek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th AIAA/CEAS Aeroacoustics Conference (Aeroacoustics 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rome, Italy. pp.3304, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2024-3304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Acoustic Lining for UHBR Technologies Engine Part 1: design of an electroacoustic liner and experimental characterization under flow in rectangular cross-section ducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lissek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2024-3303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON THE FUNCTIONALIZATION OF COMPOSITE STRUCTURES USING PIEZOELECTRIC TRANSDUCERS FOR TRANSPORTATION APPLICATIONS: VIBRATION CONTROL AND ENERGY HARVESTING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linjuan Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Patras, Greece. pp.250-261, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7712/150123.9782.442379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmable electroacoustic boundaries in acoustic waveguides : enhanced attenuation and non-reciprocal sound propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lissek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Patras, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-active acoustic liner for the reduction of turbofan noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Volery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of beams controlled by shunted piezoelectric transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Matten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Cogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Sadoulet-Reboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Modal Analysis Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Orlando, United States. pp.243-248, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04552-8_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nonlocal boundary control, from plane waves to spinning modes control.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mardjono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Smart Structures + Nondestructive Evaluation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Long Beach, United States. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2658382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of an acoustic mode by a digitally created Nonlinear Electroacoustic Absorber at low excitation levels: Experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Ture Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele De Bono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NODYCON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome Sapienza Universita di Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of an acoustic mode by a digitally created Nonlinear Electroacoustic Absorber at low excitation levels: Analytical and Experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Ture Savadkoohi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur de l'Aéronautique et de l'Espace [ISAE-SUPAERO], Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the time reversal method for fault diagnosis on a beam: some preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissandre Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Ture Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Henri Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur de l'Aéronautique et de l'Espace [ISAE-SUPAERO], Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart acoustic lining for UHBR technologies engine: from the design of an electroacoustic metasurface to experimental characterization under flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Volery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active and Passive Smart Structures and Integrated Systems XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Long Beach, United States. pp.72, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2658519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUMERICAL COMPUTATION OF THE ACOUSTIC RESPONSE OF AN ACTIVE AIRFOIL WITH IMPEDANCE BOUNDARY CONDITIONS TO A TURBULENT WAKE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamed Mounibe Ezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mardjono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials, Adaptive Structures and Intelligent Systems (SMASIS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, Sep 2022, Dearborn (MI), United States. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/SMASIS2022-90914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance Control of Flush-Mounted Piezoelectric Cells for Vibration and Noise Reduction in Aerodynamic Profiles Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamed Mounibe Ezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active and Passive Smart Structures and Integrated Systems XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Long Beach, CA, United States. pp.1204305, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2613032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage detection of structural elements by time reversal principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissandre Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Ture Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Henri Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 30th International Conference on Noise and Vibration engineering (ISMA2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D active liner experimental results in acoustic flow duct facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME's Premier Conference on Smart Materials, Adaptive Structures, and Intelligent Systems (SMASIS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Dearborn MI, United States. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/SMASIS2022-88324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H infinity corrector synthesis for the impedance control of an Electroacoustic Absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Korniienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Scorletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle Vibratoire et Acoustique de Cellules Piézoélectriques Intégrées dans un Profil Aérodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of an active (acoustic) liner prototype in an acoustic flow duct facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Matten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Los Angeles, United States. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2583099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-local boundary control for broadband non-reciprocal propagation analytical demonstration and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Karkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Matten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmable metamaterial with digital circuits for isolation of low-frequency vibration transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaijun Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Matten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Sadoulet-Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTER-NOISE and NOISE-CON Congress and Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Séoul, South Korea. pp.035005, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ab6693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical optimization of liner impedance in acoustic duct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Matten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMASIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Los Angeles (virtual), United States. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/SMASIS2020-2435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-local boundary control for broadband non-reciprocal propagation: analytical demonstration and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Karkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Matten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Optimization of Piezoelectric Actuators for Aeroacoustic Noises Control in a Turbofan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamed Ezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mardjono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Smart Materials, Adaptive Structures and Intelligent Systems SMASIS2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Irvine, United States. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/smasis2020-2436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219780v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted nonlinear energy transfer for electroacoustic absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diala Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Ture Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Henri Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Exploiting Nonlinear Dynamics for Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Novi Sad, Serbia. pp.71-80, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-23692-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmable band-gaps in periodic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Matten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaijun Yi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURveillance VIbrations SHocks NOise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmable metamaterial for breaking acoustic reciprocity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Bono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metanano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Saint Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new two-dimensionnal metastructure with acoustic band gaps or reciprocity breaking (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMI International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroacoustic Resonators: System Identification and Stabililty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Karkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Matten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lissek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Congress on Sound &amp; Vibration - ICSV26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of smart metamaterials for vibration control: extension of Bloch approach to handle finite system boundary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Sadoulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Smart Structures and Materials + Nondestructive Evaluation and Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2300513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural health monitoring using piezo-based sensors and embedded distributed systems (Plenary)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Acoustics and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a transport equation as boundary condition in an acoustic transmission line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Karkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Array of piezoelectrical sensors on-board a slider to measure local micro-impact normal forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Scheibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laulagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Structural Nonlinear Dynamics and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-variable model reduction of smart structure in active vibration control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Scorletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Korniienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC ROCOND'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Florianópolis, Brazil. pp.441-446, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.11.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on auxetic structures for vibration isolation applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pyskir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Dimitrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Henri Lamarque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumented slider including an array of piezoelectric sensors tomeasure local micro-impact forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Scheibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laulagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonreciprocal elastodynamical waves using programmable metacomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaijun Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Karkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromorphic model for modeling adaptive piezocomposite gradient materials (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaijun Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Madeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech, ETAMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Kracov, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and assessment of a distributed active acoustic liner concept for application to aircraft engine noise reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lissek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Karkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Matten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Boston, United States. pp.3643-3643, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4987870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and experimental validation of a hierarchical auxetic rectangular perforated metamaterial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Sadoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shunted piezoelectric trap device to enhance energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Maugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaijun Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDYNA 2017: 2nd Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and experimental validation of an active acoustic liner aircraft engine noise reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Matten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Karkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lissek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of multimodal vibration damping using a single piezoelectric patch with a negative capacitance shunt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Romero-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pezerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pyskir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 17 Boston</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Boston, United States. pp.3643-3643, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4987869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a metamaterial-inspired active acoustic liner concept for application to aircraft engine noise reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lissek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Karkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Applications of Acoustic Metamaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid passive-active modal networks for structural acoustic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth A. Cunefare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Smart Structures/NDE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Portland, United States. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2260440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric study of wave propagation in hierarchical auxetic perforated metamaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Sadoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Active and Passive Smart Structures and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2221895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils Numériques pour la Simulation de Propagation d'Ondes dans les Structures Périodiques Amorties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Sadoulet-Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound insulation performance of plate with interconnected distributed piezoelectric patches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaijun Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical tools for efficient simulations of wave propagation in damped periodic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Sadoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noise and Vibration - Emerging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart periodic structures for vibroacoustic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Dynamic Problems of Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Natal, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of fretting wear damages in RF connector subjected to vibrations: DC contact resistance, phase noise responses, and modal vibration analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Enquebecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Rubiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control strategies for a distributed active acoustic skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Karkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lissek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Versaevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress and Exposition on Noise Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Fransisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy transfer in externally driven periodic nonlinear structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diala Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Bouhaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Non-linear Dynamics Confereence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirigami pyramidal auxetic active core for wave propagation control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Adaptive Structures and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic impedance for adaptive piezoelectric metacomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Matten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Cogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Sadoulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on System-Integrated Intelligence : Challenges for Product and Production Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive metacomposites : design strategy and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaviano Tateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHONONICS 2013 : 2nd International Conference on Phononic Crystals/Metamaterials, Phonon Transport and Optomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Italy. pp.0115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation and experimental validation of gap supported tube subjected to fluid-elastic coupling forces for hybrid characterization tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Benmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Corus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2013 Conference on Smart Materials, Adaptive Structures and Intelligent Systems (SMASIS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Snowbird, United States. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/SMASIS2013-3033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of a bi-dimensional array on negative capacitance piezo-patches for vibroacoustic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaviano Tateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth A. Cunefare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> SPIE Smart Structures and Materials + Nondestructive Evaluation and Health Monitoring,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, San Diego, United States. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2009604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis and control of a cantilever beam by mean of a shunted piezoelectric patch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Matten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Sadoulet-Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Cogan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics (MEDYNA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, France. pp.1 - 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated and Distributed Adaptive Metacomposites for vibroacoustic control of Aerospace Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaviano Tateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference for Aeronautics and Space Sciences (EUCASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, France. pp.1 - 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization, design and characterization of a piezoelectric micro-suspension for isolating sensitive electronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Verdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Muralt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keynote CEFIPRA Indo-French Seminar on Smart System Integration based on MNT (Micro and Nano Technology) for Harsh Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation and experimental validation of gap supported tube subjected to fluid-elastic coupling forces for hybrid characterization tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Benmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Corus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics (MEDYNA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, France. pp.1 - 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy flow control of fully coupled 2D vibroacoustic wave's by mean of adaptive metacomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2013 New Delhi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, New Delhi, India. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of a bi-dimensional array of negative capitance piezo-patches for vibroacoustic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaviano Tateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth A. Cunefare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics (MEDYNA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Marrakech, Morocco. pp.1 - 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of 2D vibroacoustic waves dispersion for optimizing acoustic power flow in interaction with adaptive metacomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. SPIE 8688, Active and Passive Smart Structures and Integrated Systems 2013, 86880Q</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, San Diego, United States. pp.1 - 9, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2009220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and experimental validation of a metacomposite made of an array of piezopatches shunted on negative capacitance circuits for vibroacoustic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaviano Tateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth A. Cunefare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2013 Conference on Smart Materials, Adaptive Structures and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Snowbird, United States. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/SMASIS2013-3182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization, design and characterization of a piezoelectric micro-suspension for isolating sensitive electronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Muralt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Micro Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive shunted piezoelectric metacomposite: a new integrated technology for vibroacoustic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaviano Tateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianli Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Design, Control and Software Implementation for Distributed MEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Besançon, France. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dMEMS.2012.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Metacomposites : Material Programming for vibroacoustic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Symposium on System-integrated Intelligence New Challenges for Product and Production Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and optimization of a semi-active metacomposite for the control of acoustic interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxetic transverse isotropic foams: from experimental efficiency to model correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gravade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Validity of Time-Temperature Equivalence for wide frequency band analysis of Shape Memory Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gabrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart Materials, Structures and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montecatini Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart metacomposites for semi-active control of sound radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st International Congress and Exposition on Noise Control Engineering, INTER-NOISE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, New-York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive piezoelectric metacomposite: a new integrated technology to control vibroacoustic power flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaviano Tateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianly Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibroacoustic Optimization and Implementation of Adaptive Metacomposite Based on Periodically Distributed Shunted Piezoelectric Patches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaviano Tateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart Materials, Structures and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montecatini Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxetic foam pads : experiments and parameters identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gravade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bianchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart Materials, Structures and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montecatini Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-modal wave propagation in smart composite structures with shunted piezoelectric patches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianli Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaviano Tateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Composites Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Arcachon, France. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X13480571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-active optimization of 2D wave's dispersion into mechanical systems by the mean of periodically distributed shunted piezoelectric patches: a new class of adaptive metamaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Ruzzene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Smart Structures and Materials + Nondestructive Evaluation and Health Monitoring,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.883118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodology for vibroacoustic energy diffusion optimization by mean of distributed electromechanical devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie d'isolation active-Integral estimated-Force Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patches piézoélectriques shuntés distribués sur une poutre en composite : modélisation et validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaviano Tateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-active optimization of 2D wave’s dispersion into mechanical systems by the mean of periodically distributed shunted piezoelectric patches: a new class of adaptive metamaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Ruzzene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Smart Materials, Adaptive Structures and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Scottsdale, United States. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.883118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-active optimization of 2D wave' s dispersion into shunted piezocomposite systems for controlling acoustic interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Adaptive Structures and Technologies, ICAST 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Corfu, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de l'identification des paramètres de couplage et mécaniques des matériaux poreux par analyse de sensibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gravade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Floquet-Bloch decomposition of the elastodynamical equations for the computation of wave’s dispersion in damped mechanical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Ruzzene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMA2010 International Conference and Vibration and Noise Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Louvain, Belgium. pp.2837 - 2848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of reciprocity measurements to improve identification of vibroacoustical reduced models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousseynou Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Acoustics Association (EAA Euroregio)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behaviour of SMA and response to impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S3T School and Symposium on Smart Structural Systems Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et Optimisation de Réseaux de Transducteurs : Application au Contrôle distribué de l'Impédance Acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiérarchisation paramétrique pour les matériaux poreux en vibroacoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slahedine Chedly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of the Rheological Properties of Veriflex Shape Memory Polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Klesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOMAT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic. pp.04006/1-7, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/esomat/200904006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of SMA for impact absorption : numerical implementation of RL model including thermal effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV ECCOMAS Thematic Conference Smart Structures and Materials (SMART'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear dynamical behaviour of shape memory alloys and optimisation of damping effect. Study of a passive damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thiebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Mechanics of Materials Conference "Multi-phases and multi-components materials under dynamic loading” (EMMC-10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Kazimierz Dolny, Poland. pp.338-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la réponse transitoire d'une structure en alliage à mémoire de forme soumise à un impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIth Symposium Vibrations Chocs et Bruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2010054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About yield surfaces of phase transformation for some shape memory alloys : duality and convexity. Application to fracture. Dynamical behavior of SMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thiebaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar CALTECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling implementation of smart materials such as shape memory alloys and electro-active metamaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMSOL Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of negative impedance shunts for vibration suppression on a beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.A. Cunefare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th SPIE Smart Structures and NDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la réponse transitoire d'une structure en alliage à mémoire de forme soumise à un impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIth Symposium Vibrations, Chocs et Bruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation structurale de problèmes d’amortissement de type shunt résistif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Vibrations, Chocs et Bruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damping effect of Shape Memory Alloys, design of a passive damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thiebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech 498 Colloqium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Kazimierz Dolny, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About yield surfaces of phase transformation for some shape memory alloys : duality and convexity. Application to fracture. Dynamical behavior of SMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thiebaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of Oxford Centre for Nonlinear Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbomachinery blades damping by optimized shunted piezoelectric circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Livet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th SPIE Smart Structures and NDE, Smart Structures and Materials &amp; Nondestructive Evaluation and Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, San Diego, United States. pp.692812, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.776898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on time response to impact test of a 2D shape memory structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech Colloquium 498 "Non linear dynamics of composite fand smart structures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Kazimierz Dolny, Poland. pp.142-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezo-shunt power-flow optimization for composite beam stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.A. Cunefare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Beck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th SPIE Smart Structures and NDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave motion optimization in periodically distributed shunted piezocomposite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.A. Cunefare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ichchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSAME, ENSEEIHT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dynamical behaviour of shape memory alloys and optimization of the damping effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thiebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC-10 Conference "Multi-phases and multi-components materials under dynamic loading"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Kazimierz Dolny, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New propects in implementing distributed control strategies for mechanical structures optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.A. Cunefare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference of Adaptive Structures and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scavenging energy from a vibrating beam using an electromagnetic transducer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mammosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFToMM World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelization and optimization of a micro-active suspension for active vibration isolation of sensitive electronic components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference of Adaptive Structures and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed control for robust vibration isolation: Numerical energy comparison for an active micro suspension device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cansmart 2007 - International Workshop on Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of a SMA passive damper for bridge cable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thiebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Modern Design, Construction and Maintenance of Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hanoï, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active acoustical impedance using distributed electrodynamical transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Smart Structures &amp; Materials/NDE, paper n° 6166-60</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation d'un modèle de comportement pseudoelastic multiaxial pour predire le comportement dynamique des alliages à mémoire de forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thiebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès COMSOL, 7 novembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active acoustical skin using distributed electrodynamical transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Noise Control, EURONOISE, paper n° SS03-233</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of an electromagnetic feedback for active or passive damping and energy scavenging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mammosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress on Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'une contre-réaction électro-magnétique pour la récupération d'une énergie vibratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mammosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème Colloque Vibrations Chocs et Bruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical coupling between sensors and actuators integrated in a micro active suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Verdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baborowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Muralt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modal Analysis Noise and Vibration Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Leuven, Belgium. pp. 557-571</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using wavelet transform to characterise the nonlinear dynamic behaviour of a SMA wire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Malecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludek Heller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Symposium on Martensite Transformations and Shape Memory Alloys, ESOMAT 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'étude du comportement cyclique d'alliages à mémoire de forme à leurs caractérisations dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Malecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'étude du comportement cyclique des alliages à mémoire de forme à leur caractérisation dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Malecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape memory alloys cyclic modeling for proportional loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Malecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Shape Memory and Superelastic Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impédance acoustique active par réseaux distribués d'actionneurs électrodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès International CMSM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape memory alloys cyclic behaviour : experimental study and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Malecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Damping in Shape Memory Alloys Composites and Foams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of multiaxial pseudoelastic model in FEMLAB to predict dynamical behavior of shape memory alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thiebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foltete Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comsol Multiphysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a multiaxial pseudoelastic model in FEMLAB to predict dynamical behavior of shape memory alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thiebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Damping in Shape Memory Alloys Composites and Foams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation primale-duale pour la mise en œuvre du contrôle actif de structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Branchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Analysis of Shunted Piezoceramics for Passive Vibration Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danuza C Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingos Rade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internoise 2005, The 2005 Congress and Exposition on Noise Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active damping of electronic micro components with piezoelectrically-transduced silicon MEMS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baborowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Muralt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Delobelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active acoustical impedance using distributed electrodynamical transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation structurale de problèmes d'amortissement actif collocalisés de type Direct Velocity Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Delobelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatics and Structural Intelligence: trends, challenges, research directions, applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Caussignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSF/ESF Workshop on Smart Structures and Advanced Sensor Technologies, Santorini 27-06-05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Science Foundation + National Science Foundation, Jun 2005, Santorini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active damping of the parasitic vibration modes of a vibrating beam accelerometer cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Delobelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. International Conference on Adaptative Structure and Techn.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of mechanical design parameters to optimize efficiency integral force feedback applied to a plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational crime for the boundary control of structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Branchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTIVE DAMPING OF ELECTRONIC MICRO COMPONENTS WITH PIEZOELECTRIC MEMS DEVICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Delobelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cansmart Meeting International Workshop Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Montréal, Canada. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dynamic behaviour of a shape memory alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludek Heller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp. 210-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active damping with piezoelectric MEMS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Delobelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, San Diego, CA, United States. pp.301-309, </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.540406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active damping with piezoelectric MEMS devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.301-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impédance acoustique active par réseaux d'actionneurs électrodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berthillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modelling of the dynamical behaviour of a shape memory alloy element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Malecot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Intelligent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Pennsylvanie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear dynamic behaviour of a SMA - Experimental and numerical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lexcellent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd World Conference on Strutural Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priamal-dual synthesis and mechanical filters for the control of flexible structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Branchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd World Conference on Structural Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WO2021122394 - PROCEDE ET DISPOSITIF DE CONTROLE DE LA PROPAGATION DES ONDES ACOUSTIQUES SUR UNE PAROI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Ouisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Matten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2021122394. 2021, https://data.inpi.fr/brevets/WO2021122394?q=#WO2021122394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WO2020208323 - METAMATERIAU POUR LE FILTRAGE DES VIBRATIONS ET PIECE ISOLANTE REALISEE AVEC LEDIT MATERIAU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pyskir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Dimitrijevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2020208323. 2020, https://data.inpi.fr/brevets/WO2020208323?q=#WO2020208323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric micro-system for the active vibratory insulation of vibration sensitive components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Muralt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2007122330 A1. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale d'amortissements non-linéaires, application à des strucutres assemblées par points en en alliages à mémoire de forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Ningh Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludek Heller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lardies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of time delay on the impedance control of a pressure-based, current-driven Electroacoustic Absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Matten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Karkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lissek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Digitally Programmed Nonlinear Electroacoustic Resonators for Low Amplitude Sound Pressure Levels: Modeling and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Ture Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SSRN. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId564"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Huguet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ture Savadkoohi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Henri Lamarque" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43452-025-01140-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311293v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Febvre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rodriguez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ae0903" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele de Bono" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Salze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Ouisse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2025.110896" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895315v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele De Bono" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2024036" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113171v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Labetoulle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2025.108972" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221503v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Volery" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119293" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745611v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118603" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561085v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118437" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230287v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.118070" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294068v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Ezzine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clair" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463231210031" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737133v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjuan Yan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Null Lallart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X221121902" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141323v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Elizabeth da Silveira Zanin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1351010X231184040" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Matten" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Karkar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lissek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117201" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756102v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demore" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rizzi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madeo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104995" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818635v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Perez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Salze" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108655" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628079v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesn&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4053358" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906191v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gr&#233;goire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laulagnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Perret Liaudet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Durand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2020.112478" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425962v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pyskir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Dimitrijevic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14226743" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383061v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac26a6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026223v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Darabi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leamy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1920549117" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026053v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaijun Yi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115837" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026157v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sadoulet-Reboul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab6693" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026034v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Rizzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Demore" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Eidel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Neff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.589701" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364913v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Bitar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-019-05365-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377055v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.054033" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160918v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Magliacano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Khelif" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio de Rosa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Franco" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.05.040" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160947v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sadoulet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Butaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aaf670" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380424v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.05.021" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984008v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korniienko" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bombois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.12.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092587v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Marschner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nima Mahmoodi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X19850643" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109901v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Bricault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pezerat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pyskir" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.10.016" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132429v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Maugan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Monteil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab1f11" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371016v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulandet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.04.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382997v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.05.017" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383243v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ichchou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bareille" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Li" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11081406" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720689v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Madeo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Barbagallo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Valerio D&#8217;agostino" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miniaci" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286517728423" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131271v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-017-9633-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540777v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.02.008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131301v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Zampetakis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scarpa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.10.121" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540773v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa5a5a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480064v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/11/115016" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316298v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/7/075007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392825v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviano Tateo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Cunefare" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868325v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X14536006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300163v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cogan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protcy.2014.09.037" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300233v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993369v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianli Huang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X13480571" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993364v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saito" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4024433" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940916v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Lu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benattou Sadani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Ulliac" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guyot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Courjal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.016311" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993395v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S. Beck" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/22/6/065009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993372v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-013-0844-9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDE5FE8C6A8EFF406D47611FFDC96BC91E62564E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993396v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.06.014" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300134v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muralt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475411.2011.651510" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300118v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X12449915" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300228v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaheddine Chedly" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.07.018" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941011v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Issam Baida" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4760224" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708074v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sadani" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Courjal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ulliac" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smith" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.002974" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941052v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.020884" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515080v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Ohayon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/21/9/094002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516397v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Ruzzene" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.06.002" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300132v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meyer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2010.12.015" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300179v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mammosser" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Foltete" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stc.374" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300138v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Livet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berthillier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Jean" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cote" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.20.73-102" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300133v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S Beck" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X11411119" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300181v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr David" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cote" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/19/3/035028" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-16D6CRJW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300220v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lexcellent" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623002v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010054" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441007v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/18/12/125019" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352282v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009039" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347775v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Cunefare" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X07084956" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-ZH2C9F5S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347782v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthaut" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2007.08.020" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0DFM6BR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347762v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Folt&#234;te" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2008002" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347777v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Najib Ichchou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2007.09.032" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347768v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/17/6/065006" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PVD0GT1X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04342590v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thiebaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2007.04.006" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMZKW2H3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261064v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delobelle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stc.198" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258829v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thiebaud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/16/4/001" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HMMR1T5M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261051v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261055v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Baborowski" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muralt" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/16/1/016" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QWWCS7ZJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348282v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourquin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Branchet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261046v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/16/4/050" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-92VVVZLT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342593v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thiebaud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Collet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Foltete" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lexcellent" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179459v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Malecot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2204947" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176854v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monnier-Benoit" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Piranda" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stc.57" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8RTWNFT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020370v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joly" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ratier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2003.10.053" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7CHTKJL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079540v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Walter" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-460X(02)00948-3" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365432v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pradier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chomette" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370804v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605994v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3010472" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674008v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573397v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673972v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ture Savadkoohi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0862" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605995v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3010433" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674005v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Grando" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672177v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lissek" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3304" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672175v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3303" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273661v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300573v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04552-8_24" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294088v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mardjono" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2658382" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689285v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165859v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165904v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568080v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lallart" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9782.442379" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273682v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294084v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2658519" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650457v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Mounibe Ezzine" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2613032" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857333v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2022-90914" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803619v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789603v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gillet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ouisse" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2022-88324" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848087v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848491v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236906v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de Bono" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Salze" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Matten" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2583099" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360738v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360736v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236914v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Billon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2020-2435" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672061v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219780v2" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/smasis2020-2436" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389848v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23692-2_7" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389801v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389752v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300682v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Chevallier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389792v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140819v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2300513" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389768v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Salvia" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mieyeville" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390078v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390067v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scheibert" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guibert" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800664v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.152" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390073v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390085v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390028v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389734v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131349v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711311v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053059v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4987870" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392572v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514055v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pezerat" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4987869" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107848v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179436v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth A. Cunefare" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lossouarn" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2260440" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427078v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2221895" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445016v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444740v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963766v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107842v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991867v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Enquebecq" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fouvry" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Rubiola" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Legrand" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107846v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Versaevel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300543v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300570v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Kacem" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bouhaddi" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300563v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993424v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Benmalek" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Corus" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2013-3033" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993446v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021964v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2009604" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022007v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982866v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022104v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Verdot" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993420v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021960v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993810v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983331v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2009220" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983339v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2013-3182" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810901v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223638v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811057v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gravade" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bianchi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300687v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300532v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dMEMS.2012.21" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223637v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Muralt" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811361v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianly Huang" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300546v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179580v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300686v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bianchi" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300574v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624078v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.883118" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592683v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421301v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624057v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421459v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179270v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422464v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512527v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520929v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533162v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551187v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slahedine Chedly" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623010v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Cisse" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417245v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Klesa" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/esomat/200904006" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434353v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347786v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laydi" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347784v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348186v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Beck" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348449v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348189v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347506v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348199v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357018v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350247v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347502v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350332v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.776898" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348184v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330261v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330076v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330086v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330131v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330067v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357007v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330392v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179473v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179464v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179469v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178380v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178394v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019784v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178377v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Heller" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179461v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baborowski" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178382v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179471v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158786v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158931v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foltete Emmanuel" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158930v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812893v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Branchet" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176863v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176860v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813028v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158974v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356123v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuza C Santana" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos Rade" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465850v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourquin" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Cam" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Caussignac" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krommer" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159094v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020403v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monnier" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020387v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356068v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020391v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020389v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.540406" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019944v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020393v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095932v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092587v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092656v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014113v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Matten" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014129v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rota" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353283v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020410v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ningh Ta" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lardies" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758042v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287223v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Huguet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ture Savadkoohi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Henri Lamarque" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43452-025-01140-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311293v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Febvre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rodriguez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ae0903" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele de Bono" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Salze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Ouisse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2025.110896" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895315v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele De Bono" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2024036" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113171v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Labetoulle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2025.108972" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221503v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Volery" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119293" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745611v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118603" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561085v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118437" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230287v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.118070" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294068v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Ezzine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clair" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463231210031" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737133v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjuan Yan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Null Lallart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X221121902" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141323v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Elizabeth da Silveira Zanin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1351010X231184040" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Matten" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Karkar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lissek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117201" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818635v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Perez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Salze" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108655" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756102v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demore" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rizzi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madeo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104995" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628079v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesn&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4053358" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906191v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gr&#233;goire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laulagnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Perret Liaudet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Durand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2020.112478" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425962v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pyskir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Dimitrijevic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14226743" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383061v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac26a6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaijun Yi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sadoulet-Reboul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab6693" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026223v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Darabi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leamy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1920549117" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026053v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115837" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026034v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Rizzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Demore" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Eidel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Neff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.589701" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364913v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Bitar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-019-05365-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380424v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.05.021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377055v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.054033" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160947v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sadoulet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Butaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aaf670" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160918v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Magliacano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Khelif" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio de Rosa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Franco" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.05.040" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984008v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korniienko" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bombois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.12.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092587v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Marschner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nima Mahmoodi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X19850643" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109901v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Bricault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pezerat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pyskir" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.10.016" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132429v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Maugan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Monteil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab1f11" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371016v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulandet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.04.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382997v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.05.017" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383243v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ichchou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bareille" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Li" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11081406" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720689v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Madeo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Barbagallo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Valerio D&#8217;agostino" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miniaci" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286517728423" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131271v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-017-9633-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540777v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.02.008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131301v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Zampetakis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scarpa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.10.121" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540773v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa5a5a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480064v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/11/115016" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316298v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/7/075007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392825v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviano Tateo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Cunefare" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868325v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X14536006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300163v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cogan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protcy.2014.09.037" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300233v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993364v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saito" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4024433" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993369v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianli Huang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X13480571" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940916v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Lu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benattou Sadani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Ulliac" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guyot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Courjal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.016311" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993395v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S. Beck" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/22/6/065009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993372v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-013-0844-9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDE5FE8C6A8EFF406D47611FFDC96BC91E62564E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993396v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.06.014" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300134v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muralt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475411.2011.651510" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300118v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X12449915" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300228v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaheddine Chedly" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.07.018" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941011v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Issam Baida" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4760224" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708074v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sadani" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Courjal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ulliac" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smith" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.002974" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941052v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.020884" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515080v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Ohayon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/21/9/094002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300132v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meyer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2010.12.015" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516397v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Ruzzene" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.06.002" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300179v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mammosser" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Foltete" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stc.374" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300138v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Livet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berthillier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Jean" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cote" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.20.73-102" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300133v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S Beck" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X11411119" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300220v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lexcellent" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300181v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr David" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cote" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/19/3/035028" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-16D6CRJW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623002v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010054" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441007v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/18/12/125019" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352282v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009039" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347775v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Cunefare" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X07084956" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-ZH2C9F5S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347762v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Folt&#234;te" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2008002" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347782v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthaut" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2007.08.020" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0DFM6BR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347777v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Najib Ichchou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2007.09.032" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347768v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/17/6/065006" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PVD0GT1X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258829v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thiebaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/16/4/001" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HMMR1T5M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04342590v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thiebaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2007.04.006" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMZKW2H3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261064v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delobelle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stc.198" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261051v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261055v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Baborowski" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muralt" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/16/1/016" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QWWCS7ZJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348282v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourquin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Branchet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261046v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/16/4/050" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-92VVVZLT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342593v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thiebaud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Collet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Foltete" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lexcellent" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179459v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Malecot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2204947" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176854v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monnier-Benoit" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Piranda" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stc.57" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8RTWNFT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020370v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joly" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ratier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2003.10.053" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7CHTKJL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079540v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Walter" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-460X(02)00948-3" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365432v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pradier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chomette" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370804v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573397v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605994v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3010472" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674008v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673972v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ture Savadkoohi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0862" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674005v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Grando" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605995v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3010433" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672177v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lissek" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3304" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672175v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3303" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568080v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lallart" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9782.442379" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273682v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273661v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300573v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04552-8_24" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294088v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mardjono" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2658382" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689285v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165859v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165904v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294084v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2658519" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857333v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Mounibe Ezzine" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2022-90914" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650457v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2613032" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803619v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789603v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gillet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ouisse" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2022-88324" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848087v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848491v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236906v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de Bono" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Salze" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Matten" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2583099" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360736v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360738v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236914v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Billon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2020-2435" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672061v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219780v2" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/smasis2020-2436" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389848v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23692-2_7" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300682v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Chevallier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389801v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389752v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389792v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140819v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2300513" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389768v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Salvia" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mieyeville" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390078v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390067v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scheibert" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guibert" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800664v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.152" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390073v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390028v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390085v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389734v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053059v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4987870" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131349v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711311v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392572v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514055v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pezerat" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4987869" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107848v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179436v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth A. Cunefare" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lossouarn" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2260440" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427078v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2221895" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445016v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444740v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963766v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107842v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991867v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Enquebecq" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fouvry" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Rubiola" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Legrand" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107846v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Versaevel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300570v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Kacem" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bouhaddi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300543v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300563v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982866v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993424v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Benmalek" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Corus" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2013-3033" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021964v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2009604" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993446v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022007v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022104v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Verdot" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993420v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021960v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993810v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983331v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2009220" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983339v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2013-3182" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223637v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Muralt" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300532v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dMEMS.2012.21" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223638v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810901v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811057v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gravade" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bianchi" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300687v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179580v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811361v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianly Huang" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300546v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300686v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bianchi" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300574v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624078v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.883118" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592683v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421301v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421459v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624057v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179270v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422464v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512527v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623010v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Cisse" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520929v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533162v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551187v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slahedine Chedly" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417245v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Klesa" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/esomat/200904006" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434353v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348449v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348189v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347786v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laydi" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347784v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348186v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Beck" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347506v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357018v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348199v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350247v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350332v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.776898" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347502v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348184v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330086v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330261v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330076v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330131v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330067v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357007v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330392v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179469v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179473v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179464v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178394v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178380v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179461v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baborowski" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178377v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Heller" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019784v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179471v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178382v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176863v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158786v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158931v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foltete Emmanuel" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158930v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812893v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Branchet" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356123v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuza C Santana" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos Rade" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158974v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176860v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813028v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465850v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourquin" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Cam" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Caussignac" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krommer" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159094v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020403v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monnier" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020387v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356068v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020391v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020389v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.540406" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019944v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020393v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095932v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092656v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092587v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014113v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Matten" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014129v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rota" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353283v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020410v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ningh Ta" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lardies" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758042v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287223v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>