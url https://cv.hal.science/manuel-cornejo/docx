--- v0 (2026-03-13)
+++ v1 (2026-04-02)
@@ -1094,303 +1094,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Schmitt, « Une Sonate [pour violon et violoncelle] de M. Maurice Ravel »</w:t>
+                <w:t xml:space="preserve">De nombreuses archives de Ravel se sont volatilisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Figaro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documents Ravel dans les ventes et collections publiques et privées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 18, pp.113-122</w:t>
+              <w:t xml:space="preserve">, 2016, 18, pp.123-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Grande Guerre de Maurice Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connaissance de la Meuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120, pp.5-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Documents Ravel dans les ventes et collections publiques et privées</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Schmitt, « Une Sonate [pour violon et violoncelle] de M. Maurice Ravel »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 18, pp.123-167</w:t>
+              <w:t xml:space="preserve">, 2016, 18, pp.113-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-04151783v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliographie ravélienne</w:t>
               </w:r>
@@ -1508,1618 +1508,1618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La première rencontre de Maurice Ravel et Léon-Paul Fargue chez Paul Sordes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ludions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.109-121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Madame Reveleau, la fidèle gouvernante de Maurice Ravel au Belvédère de 1921 à 1937. “Mon maître, c’était un vrai aristo”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17, pp.121-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Kahn et « Introduction et Allegro » de Maurice Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Association Internationale des Harpistes et Amis de la Harpe (Section française)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.6-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La première rencontre de Maurice Ravel et Léon-Paul Fargue chez Paul Sordes</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Ravel et René de Castéra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, pp.133-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux lettres inédites de Maurice Ravel à Marcel Raval. À propos de la mélodie « Rêves » inspirée par Léon-Paul Fargue et à lui dédiée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ludions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 15, pp.109-121</w:t>
+              <w:t xml:space="preserve">, 2014, 14, pp.130-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Maurice Ravel et René de Castéra</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parutions récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 17, pp.133-141</w:t>
+              <w:t xml:space="preserve">, 2014, 16, pp.172-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parutions récentes</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quatre réponses et opinions méconnues de Claude Debussy publiées dans la presse quotidienne en 1911 et 1912</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Debussy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37-38, pp.151-159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documents Ravel dans les ventes et collections publiques et privées. Lettre autographe signée de Maurice Ravel inédite à Spéranza Calo-Séailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 16, pp.172-175</w:t>
+              <w:t xml:space="preserve">, 2014, 16, pp.152-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quatre réponses et opinions méconnues de Claude Debussy publiées dans la presse quotidienne en 1911 et 1912</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les films sur Maurice Ravel de Paul Danblon et Alain Denis (1). À la recherche de Maurice Ravel (RTBF, 1967). Interviews à Montfort-l’Amaury de Georges Labadie, Jacques Drouot, René Sèvegrand et Manuel Rosenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16, pp.91-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une source ravélienne oubliée : les souvenirs de Sam Bottenheim, secrétaire de Willem Mengelberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16, pp.157-169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand Maurice Ravel prend la défense d’Erik Satie... Deux lettres inédites à René Lenormand (1911-1912)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15, pp.26-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parution récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15, pp.125-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand Ravel interprète lui-même « L’Enfant et les Sortilèges »… Le petit-fils d’Offenbach au Belvédère (1925-1926)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15, pp.115-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Ravel et Maurice Jaubert. Une relation musicale trop vite interrompue (1925-1928). Correspondance inédite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15, pp.86-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documents Ravel dans les ventes et collections publiques et privées. Lettre autographe signée de Maurice Ravel à Alfred Françaix, 10 janvier 1923</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Ravel en Belgique. In memoriam Adrienne Fontainas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14, pp.9-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“ Sans Madrid, probablement je n’existerais pas ”. Deux interviews espagnoles de Maurice Ravel inédites en France (1924)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14, pp.125-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documents Ravel dans les ventes et collections publiques et privées. Lettre inédite de Maurice Ravel à Adine O’Neill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13, pp.29-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques précisions sur la genèse des « Mélodies populaires grecques » harmonisées par Maurice Ravel : des dix mélodies initiales aux six mélodies éditées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13, pp.149-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Ravel en Belgique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13, pp.74-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux lettres inédites de Claude Debussy à René Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Debussy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 37-38, pp.151-159</w:t>
+              <w:t xml:space="preserve">, 2009, 33, pp.81-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Deux lettres inédites de Maurice Ravel à Marcel Raval. À propos de la mélodie « Rêves » inspirée par Léon-Paul Fargue et à lui dédiée</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « Suite sur des airs populaires grecs » de Maurice Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ludions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14, pp.130-140</w:t>
+              <w:t xml:space="preserve">Bulletin des Amis de Maurice Emmanuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5, pp.52-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Documents Ravel dans les ventes et collections publiques et privées. Lettre autographe signée de Maurice Ravel inédite à Spéranza Calo-Séailles</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Ravel et Pierre Lalo. Une lettre oubliée de Maurice Ravel au directeur du « Temps » (avril-mai 1907)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 16, pp.152-156</w:t>
+              <w:t xml:space="preserve">, 2009, 12, pp.22-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...969 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151402v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04151399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux épisodes méconnus de la première saison de la Société musicale indépendante (avril-juin 1910). Deux documents oubliés dont une lettre cosignée par Maurice Ravel</w:t>
               </w:r>
@@ -4614,461 +4614,461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le « Concerto pour la main gauche » de Ravel (1932-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La première saison de la Société musicale indépendante (1909-1910)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concerts Enoch dans le Salon du « Figaro » (1897-1899)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Concerts Enoch dans le Salon du « Figaro » (1897-1899)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les créations de « L’Heure espagnole » de Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « Bolero » de Ravel (1928-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « Bolero » de Ravel aux États-Unis (1929-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « Bolero » de Ravel en France sous l’Occupation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152016v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-04152045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Ravel chef d’orchestre (1899-1934)</w:t>
               </w:r>
@@ -5206,51 +5206,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B9F0D03"/>
+    <w:nsid w:val="F42CBB25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5354,51 +5354,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="87C47B77"/>
+    <w:nsid w:val="1C8D553C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5588,51 +5588,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuel-cornejo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1943-1543" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083387587" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197118074" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357453054" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dezede.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boleravel.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426777v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cornejo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15e5y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151343v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151514v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151513v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154458v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152272v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151511v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151750v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151505v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151507v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151503v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151508v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151783v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151509v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151502v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151500v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151498v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151493v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151347v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151494v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151491v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151490v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151492v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151480v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151488v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151489v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151485v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151436v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151465v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151418v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151431v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151423v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151346v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151402v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151399v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151406v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151512v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794715v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/catalogue/correspondance-ecrits-et-entretiens-i-ii/9782073111111" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151273v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794629v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelamartiniere.fr/livres/ravel-bolero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794637v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/maurice-ravel-et-pedro-de-freitas-branco/77636" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794634v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794644v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1464620" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151516v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151515v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152596v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151495v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151510v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151523v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151521v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151519v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151525v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151527v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151528v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151526v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151522v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151524v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152016v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151413v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152045v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151518v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuel-cornejo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1943-1543" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083387587" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197118074" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357453054" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dezede.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boleravel.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426777v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cornejo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15e5y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151343v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151514v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151513v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154458v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152272v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151511v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151750v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151505v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151783v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151508v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151503v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151507v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151509v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151500v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151497v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151502v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151498v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151494v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151493v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151347v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151491v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151490v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151492v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151480v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151489v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151488v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151485v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151436v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151465v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151418v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151431v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151423v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151346v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151399v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151402v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151406v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151512v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794715v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/catalogue/correspondance-ecrits-et-entretiens-i-ii/9782073111111" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151273v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794629v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelamartiniere.fr/livres/ravel-bolero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794637v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/maurice-ravel-et-pedro-de-freitas-branco/77636" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794634v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794644v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1464620" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151516v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151515v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152596v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151495v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151510v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151523v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151521v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151519v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151525v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151527v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151526v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151528v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151522v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151524v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151413v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152045v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152016v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151518v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>