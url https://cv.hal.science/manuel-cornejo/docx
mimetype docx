--- v1 (2026-04-02)
+++ v2 (2026-04-23)
@@ -956,2239 +956,2239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Documents Ravel dans les ventes et collections publiques et privées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.123-167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Grande Guerre de Maurice Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connaissance de la Meuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120, pp.5-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Schmitt, « Une Sonate [pour violon et violoncelle] de M. Maurice Ravel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.113-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De nombreuses archives de Ravel se sont volatilisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Figaro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie ravélienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.169-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le “match Debussy-Ravel”. Choix de textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.81-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ravel : une partie de son œuvre bientôt dans le domaine public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre du musicien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 477, pp.30-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial. “Bolérite” aiguë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18, pp.9-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...76 lines deleted...]
-                <w:t xml:space="preserve">Documents Ravel dans les ventes et collections publiques et privées</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madame Reveleau, la fidèle gouvernante de Maurice Ravel au Belvédère de 1921 à 1937. “Mon maître, c’était un vrai aristo”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 18, pp.123-167</w:t>
+              <w:t xml:space="preserve">, 2015, 17, pp.121-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Grande Guerre de Maurice Ravel</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Kahn et « Introduction et Allegro » de Maurice Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connaissance de la Meuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120, pp.5-7</w:t>
+              <w:t xml:space="preserve">Bulletin Association Internationale des Harpistes et Amis de la Harpe (Section française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.6-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Florent Schmitt, « Une Sonate [pour violon et violoncelle] de M. Maurice Ravel »</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La première rencontre de Maurice Ravel et Léon-Paul Fargue chez Paul Sordes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ludions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.109-121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Ravel et René de Castéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 18, pp.113-122</w:t>
+              <w:t xml:space="preserve">, 2015, 17, pp.133-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bibliographie ravélienne</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parutions récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 18, pp.169-200</w:t>
+              <w:t xml:space="preserve">, 2014, 16, pp.172-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le “match Debussy-Ravel”. Choix de textes</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quatre réponses et opinions méconnues de Claude Debussy publiées dans la presse quotidienne en 1911 et 1912</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Debussy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37-38, pp.151-159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux lettres inédites de Maurice Ravel à Marcel Raval. À propos de la mélodie « Rêves » inspirée par Léon-Paul Fargue et à lui dédiée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ludions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.130-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documents Ravel dans les ventes et collections publiques et privées. Lettre autographe signée de Maurice Ravel inédite à Spéranza Calo-Séailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 18, pp.81-111</w:t>
+              <w:t xml:space="preserve">, 2014, 16, pp.152-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Madame Reveleau, la fidèle gouvernante de Maurice Ravel au Belvédère de 1921 à 1937. “Mon maître, c’était un vrai aristo”</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les films sur Maurice Ravel de Paul Danblon et Alain Denis (1). À la recherche de Maurice Ravel (RTBF, 1967). Interviews à Montfort-l’Amaury de Georges Labadie, Jacques Drouot, René Sèvegrand et Manuel Rosenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 17, pp.121-132</w:t>
+              <w:t xml:space="preserve">, 2014, 16, pp.91-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Maurice Ravel et René de Castéra</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une source ravélienne oubliée : les souvenirs de Sam Bottenheim, secrétaire de Willem Mengelberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 17, pp.133-141</w:t>
+              <w:t xml:space="preserve">, 2014, 16, pp.157-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Parutions récentes</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parution récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 16, pp.172-175</w:t>
+              <w:t xml:space="preserve">, 2012, 15, pp.125-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quatre réponses et opinions méconnues de Claude Debussy publiées dans la presse quotidienne en 1911 et 1912</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand Ravel interprète lui-même « L’Enfant et les Sortilèges »… Le petit-fils d’Offenbach au Belvédère (1925-1926)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15, pp.115-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Ravel et Maurice Jaubert. Une relation musicale trop vite interrompue (1925-1928). Correspondance inédite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15, pp.86-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documents Ravel dans les ventes et collections publiques et privées. Lettre autographe signée de Maurice Ravel à Alfred Françaix, 10 janvier 1923</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand Maurice Ravel prend la défense d’Erik Satie... Deux lettres inédites à René Lenormand (1911-1912)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15, pp.26-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“ Sans Madrid, probablement je n’existerais pas ”. Deux interviews espagnoles de Maurice Ravel inédites en France (1924)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14, pp.125-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Ravel en Belgique. In memoriam Adrienne Fontainas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14, pp.9-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documents Ravel dans les ventes et collections publiques et privées. Lettre inédite de Maurice Ravel à Adine O’Neill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13, pp.29-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques précisions sur la genèse des « Mélodies populaires grecques » harmonisées par Maurice Ravel : des dix mélodies initiales aux six mélodies éditées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13, pp.149-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Ravel en Belgique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13, pp.74-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « Suite sur des airs populaires grecs » de Maurice Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des Amis de Maurice Emmanuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5, pp.52-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Ravel et Pierre Lalo. Une lettre oubliée de Maurice Ravel au directeur du « Temps » (avril-mai 1907)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12, pp.22-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux épisodes méconnus de la première saison de la Société musicale indépendante (avril-juin 1910). Deux documents oubliés dont une lettre cosignée par Maurice Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12, pp.84-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux lettres inédites de Claude Debussy à René Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Debussy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 37-38, pp.151-159</w:t>
+              <w:t xml:space="preserve">, 2009, 33, pp.81-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...964 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151346v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-04151406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4614,151 +4614,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La première saison de la Société musicale indépendante (1909-1910)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le « Concerto pour la main gauche » de Ravel (1932-1945)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151526v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04151528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concerts Enoch dans le Salon du « Figaro » (1897-1899)</w:t>
               </w:r>
@@ -5206,51 +5206,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F42CBB25"/>
+    <w:nsid w:val="7B12EBD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5354,51 +5354,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1C8D553C"/>
+    <w:nsid w:val="E835A366"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5588,51 +5588,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuel-cornejo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1943-1543" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083387587" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197118074" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357453054" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dezede.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boleravel.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426777v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cornejo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15e5y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151343v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151514v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151513v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154458v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152272v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151511v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151750v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151505v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151783v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151508v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151503v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151507v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151509v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151500v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151497v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151502v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151498v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151494v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151493v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151347v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151491v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151490v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151492v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151480v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151489v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151488v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151485v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151436v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151465v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151418v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151431v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151423v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151346v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151399v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151402v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151406v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151512v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794715v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/catalogue/correspondance-ecrits-et-entretiens-i-ii/9782073111111" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151273v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794629v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelamartiniere.fr/livres/ravel-bolero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794637v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/maurice-ravel-et-pedro-de-freitas-branco/77636" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794634v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794644v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1464620" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151516v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151515v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152596v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151495v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151510v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151523v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151521v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151519v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151525v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151527v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151526v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151528v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151522v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151524v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151413v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152045v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152016v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151518v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuel-cornejo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1943-1543" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083387587" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197118074" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357453054" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dezede.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boleravel.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426777v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cornejo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15e5y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151343v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151514v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151513v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154458v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152272v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151511v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151508v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151503v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151507v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151783v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151509v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151506v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151750v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151505v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151502v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151500v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151498v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151493v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151347v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151494v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151491v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151490v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151492v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151489v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151488v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151483v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151480v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151465v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151436v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151418v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151431v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151423v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151399v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151402v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151406v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151346v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151512v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794715v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/catalogue/correspondance-ecrits-et-entretiens-i-ii/9782073111111" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151273v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794629v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelamartiniere.fr/livres/ravel-bolero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794637v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/maurice-ravel-et-pedro-de-freitas-branco/77636" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794634v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794644v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1464620" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151516v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151515v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152596v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151495v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151510v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151523v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151521v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151519v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151525v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151527v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151528v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151526v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151522v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151524v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151413v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152045v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152016v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151518v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>