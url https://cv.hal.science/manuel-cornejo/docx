--- v2 (2026-04-23)
+++ v3 (2026-05-15)
@@ -956,2239 +956,2239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documents Ravel dans les ventes et collections publiques et privées</w:t>
+                <w:t xml:space="preserve">Ravel : une partie de son œuvre bientôt dans le domaine public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre du musicien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 477, pp.30-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial. “Bolérite” aiguë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.9-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documents Ravel dans les ventes et collections publiques et privées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18, pp.123-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Grande Guerre de Maurice Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connaissance de la Meuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120, pp.5-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Schmitt, « Une Sonate [pour violon et violoncelle] de M. Maurice Ravel »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18, pp.113-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De nombreuses archives de Ravel se sont volatilisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Figaro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliographie ravélienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18, pp.169-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le “match Debussy-Ravel”. Choix de textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18, pp.81-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...76 lines deleted...]
-                <w:t xml:space="preserve">Éditorial. “Bolérite” aiguë</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madame Reveleau, la fidèle gouvernante de Maurice Ravel au Belvédère de 1921 à 1937. “Mon maître, c’était un vrai aristo”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 18, pp.9-30</w:t>
+              <w:t xml:space="preserve">, 2015, 17, pp.121-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Madame Reveleau, la fidèle gouvernante de Maurice Ravel au Belvédère de 1921 à 1937. “Mon maître, c’était un vrai aristo”</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Kahn et « Introduction et Allegro » de Maurice Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Association Internationale des Harpistes et Amis de la Harpe (Section française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.6-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La première rencontre de Maurice Ravel et Léon-Paul Fargue chez Paul Sordes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ludions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.109-121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Ravel et René de Castéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 17, pp.121-132</w:t>
+              <w:t xml:space="preserve">, 2015, 17, pp.133-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Micheline Kahn et « Introduction et Allegro » de Maurice Ravel</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parutions récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Association Internationale des Harpistes et Amis de la Harpe (Section française)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.6-17</w:t>
+              <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16, pp.172-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La première rencontre de Maurice Ravel et Léon-Paul Fargue chez Paul Sordes</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quatre réponses et opinions méconnues de Claude Debussy publiées dans la presse quotidienne en 1911 et 1912</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Debussy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37-38, pp.151-159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux lettres inédites de Maurice Ravel à Marcel Raval. À propos de la mélodie « Rêves » inspirée par Léon-Paul Fargue et à lui dédiée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ludions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 15, pp.109-121</w:t>
+              <w:t xml:space="preserve">, 2014, 14, pp.130-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Maurice Ravel et René de Castéra</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documents Ravel dans les ventes et collections publiques et privées. Lettre autographe signée de Maurice Ravel inédite à Spéranza Calo-Séailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 17, pp.133-141</w:t>
+              <w:t xml:space="preserve">, 2014, 16, pp.152-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parutions récentes</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les films sur Maurice Ravel de Paul Danblon et Alain Denis (1). À la recherche de Maurice Ravel (RTBF, 1967). Interviews à Montfort-l’Amaury de Georges Labadie, Jacques Drouot, René Sèvegrand et Manuel Rosenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 16, pp.172-175</w:t>
+              <w:t xml:space="preserve">, 2014, 16, pp.91-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quatre réponses et opinions méconnues de Claude Debussy publiées dans la presse quotidienne en 1911 et 1912</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une source ravélienne oubliée : les souvenirs de Sam Bottenheim, secrétaire de Willem Mengelberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16, pp.157-169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand Maurice Ravel prend la défense d’Erik Satie... Deux lettres inédites à René Lenormand (1911-1912)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15, pp.26-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parution récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15, pp.125-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand Ravel interprète lui-même « L’Enfant et les Sortilèges »… Le petit-fils d’Offenbach au Belvédère (1925-1926)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15, pp.115-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Ravel et Maurice Jaubert. Une relation musicale trop vite interrompue (1925-1928). Correspondance inédite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15, pp.86-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documents Ravel dans les ventes et collections publiques et privées. Lettre autographe signée de Maurice Ravel à Alfred Françaix, 10 janvier 1923</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Ravel en Belgique. In memoriam Adrienne Fontainas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14, pp.9-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“ Sans Madrid, probablement je n’existerais pas ”. Deux interviews espagnoles de Maurice Ravel inédites en France (1924)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14, pp.125-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documents Ravel dans les ventes et collections publiques et privées. Lettre inédite de Maurice Ravel à Adine O’Neill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13, pp.29-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques précisions sur la genèse des « Mélodies populaires grecques » harmonisées par Maurice Ravel : des dix mélodies initiales aux six mélodies éditées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13, pp.149-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Ravel en Belgique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13, pp.74-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux lettres inédites de Claude Debussy à René Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Debussy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 37-38, pp.151-159</w:t>
+              <w:t xml:space="preserve">, 2009, 33, pp.81-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Deux lettres inédites de Maurice Ravel à Marcel Raval. À propos de la mélodie « Rêves » inspirée par Léon-Paul Fargue et à lui dédiée</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « Suite sur des airs populaires grecs » de Maurice Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ludions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14, pp.130-140</w:t>
+              <w:t xml:space="preserve">Bulletin des Amis de Maurice Emmanuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5, pp.52-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Documents Ravel dans les ventes et collections publiques et privées. Lettre autographe signée de Maurice Ravel inédite à Spéranza Calo-Séailles</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Ravel et Pierre Lalo. Une lettre oubliée de Maurice Ravel au directeur du « Temps » (avril-mai 1907)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 16, pp.152-156</w:t>
+              <w:t xml:space="preserve">, 2009, 12, pp.22-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les films sur Maurice Ravel de Paul Danblon et Alain Denis (1). À la recherche de Maurice Ravel (RTBF, 1967). Interviews à Montfort-l’Amaury de Georges Labadie, Jacques Drouot, René Sèvegrand et Manuel Rosenthal</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux épisodes méconnus de la première saison de la Société musicale indépendante (avril-juin 1910). Deux documents oubliés dont une lettre cosignée par Maurice Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Maurice Ravel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 16, pp.91-112</w:t>
+              <w:t xml:space="preserve">, 2009, 12, pp.84-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...965 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151406v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04151346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4270,875 +4270,937 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (13)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les concerts de Maurice Ravel en Autriche (1920, 1929 et 1932)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maurice Ravel et Valentine de Saint-Point (1912-1917)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concerts Koussevitzky à Paris (1921-1928)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'orchestration par Ravel des « Tableaux d’une exposition » de Moussorgsky (1922-1945)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « Concerto pour piano et orchestre » (en sol) de Ravel (1932-1945)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premières de « Daphnis et Chloé » de Maurice Ravel (1911-1921)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « Concerto pour la main gauche » de Ravel (1932-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La première saison de la Société musicale indépendante (1909-1910)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concerts Enoch dans le Salon du « Figaro » (1897-1899)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Concerts Enoch dans le Salon du « Figaro » (1897-1899)</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les créations de « L’Heure espagnole » de Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « Bolero » de Ravel (1928-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le « Bolero » de Ravel (1928-1945)</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « Bolero » de Ravel aux États-Unis (1929-1945)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le « Bolero » de Ravel aux États-Unis (1929-1945)</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « Bolero » de Ravel en France sous l’Occupation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le « Bolero » de Ravel en France sous l’Occupation</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Ravel chef d’orchestre (1899-1934)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cornejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId88"/>
+      <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5206,51 +5268,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B12EBD0"/>
+    <w:nsid w:val="9CF4F6F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5354,51 +5416,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E835A366"/>
+    <w:nsid w:val="2F2D856F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5588,51 +5650,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuel-cornejo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1943-1543" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083387587" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197118074" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357453054" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dezede.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boleravel.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426777v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cornejo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15e5y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151343v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151514v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151513v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154458v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152272v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151511v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151508v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151503v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151507v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151783v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151509v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151506v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151750v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151505v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151502v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151500v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151498v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151493v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151347v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151494v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151491v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151490v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151492v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151489v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151488v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151483v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151480v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151465v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151436v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151418v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151431v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151423v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151399v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151402v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151406v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151346v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151512v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794715v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/catalogue/correspondance-ecrits-et-entretiens-i-ii/9782073111111" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151273v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794629v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelamartiniere.fr/livres/ravel-bolero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794637v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/maurice-ravel-et-pedro-de-freitas-branco/77636" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794634v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794644v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1464620" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151516v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151515v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152596v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151495v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151510v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151523v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151521v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151519v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151525v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151527v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151528v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151526v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151522v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151524v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151413v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152045v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152016v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151518v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/manuel-cornejo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1943-1543" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083387587" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197118074" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357453054" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dezede.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boleravel.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426777v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cornejo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15e5y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151343v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151514v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151513v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154458v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152272v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151511v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151750v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151505v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151503v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151507v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151783v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151509v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151502v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151500v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151498v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151493v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151347v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151494v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151491v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151490v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151492v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151480v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151489v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151488v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151485v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151436v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151465v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151418v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151431v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151423v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151346v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151399v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151402v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151406v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151512v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794715v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/catalogue/correspondance-ecrits-et-entretiens-i-ii/9782073111111" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151273v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794629v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelamartiniere.fr/livres/ravel-bolero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794637v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/maurice-ravel-et-pedro-de-freitas-branco/77636" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794634v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794644v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1464620" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151516v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151515v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152596v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151495v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151510v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151523v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151521v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151519v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151525v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151527v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151526v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151528v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151522v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151524v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151413v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152045v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152016v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151518v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>